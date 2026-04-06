--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2325,51 +2325,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-ecosystems 2.0: rooting the theory into the field</w:t>
+                <w:t xml:space="preserve">On Embedding Meta-ecosystems into a Socioecological Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Harvey</w:t>
@@ -2391,312 +2391,312 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 33 (1), pp.36-46. </w:t>
+              <w:t xml:space="preserve">, 2018, 33 (7), pp.484-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2017.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2018.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999991v1</w:t>
+                <w:t xml:space="preserve">hal-02999992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Embedding Meta-ecosystems into a Socioecological Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disturbance reverses classic biodiversity predictions in river-like landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chelsea J Little</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (7), pp.484-486. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (1893), pp.20182441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2018.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999992v1</w:t>
+                <w:t xml:space="preserve">hal-01970519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbance reverses classic biodiversity predictions in river-like landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meta-ecosystems 2.0: rooting the theory into the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gounand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelsea J Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 285 (1893), pp.20182441. </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1), pp.36-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2017.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970519v1</w:t>
+                <w:t xml:space="preserve">hal-02999991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-ecosystem carbon flows connecting ecosystems worldwide</w:t>
               </w:r>
@@ -2910,291 +2910,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upstream trophic structure modulates downstream community dynamics via resource subsidies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Harvey</w:t>
+                <w:t xml:space="preserve">How life-history traits affect ecosystem properties: effects of dispersal in meta-ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathew A. Leibold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.3144⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126, pp.532-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.03893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999985v1</w:t>
+                <w:t xml:space="preserve">hal-01453461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How life-history traits affect ecosystem properties: effects of dispersal in meta-ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Massol</w:t>
+                <w:t xml:space="preserve">Upstream trophic structure modulates downstream community dynamics via resource subsidies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gounand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelsea J Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 126, pp.532-546. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.5724 - 5731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.03893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453461v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf litter diversity and structure of microbial decomposer communities modulate litter decomposition in aquatic systems</w:t>
               </w:r>
@@ -3453,51 +3453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Kéfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (4), pp.417 - 429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3557,51 +3557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4593,51 +4593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70345" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pierre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111310" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cereghetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianna Peller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Kaeser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.03.019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622660v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina B Baines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04668228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4369" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/732812" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Lajaaiti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07167" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Giacomuzzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70709" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Mcleod" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Leroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea L Little" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vander Wal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2024.09.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Th&#233;bault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14284" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254584v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charberet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Maria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siaussat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.265" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254543v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Harvey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Marleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Firkowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06790" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02901282v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carraro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertuzzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Fronhofer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Furrer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6479" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02901284v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13508" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02900914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea J Little" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13093" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02376554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel A Fronhofer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07037" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02286085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira M&#228;chler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Little" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo W&#252;thrich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Alther" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.33" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999991v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2017.10.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.04.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01970519v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2441" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07238-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000348v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Ward" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12769" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3144" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453461v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew A. Leibold" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03893" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Santschi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12980" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Ganesanandamoorthy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03922" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938691v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-016-0299-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.2272" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000344v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1496" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guichard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hauzy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/681944" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631589v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678406" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643622v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082969" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00596926v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitine Alaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467410000532" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X901QVDX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332380v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70345" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pierre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111310" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cereghetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianna Peller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Kaeser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.03.019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622660v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina B Baines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04668228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4369" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/732812" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Lajaaiti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07167" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Giacomuzzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70709" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Mcleod" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Leroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea L Little" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vander Wal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2024.09.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Th&#233;bault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14284" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254584v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charberet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Maria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siaussat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.265" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254543v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Harvey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Marleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Firkowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06790" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02901282v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carraro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertuzzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Fronhofer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Furrer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6479" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02901284v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13508" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02900914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea J Little" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13093" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02376554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel A Fronhofer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07037" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02286085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira M&#228;chler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Little" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo W&#252;thrich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Alther" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.33" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999992v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.04.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01970519v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2441" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2017.10.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07238-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000348v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Ward" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12769" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew A. Leibold" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03893" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999985v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3144" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Santschi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12980" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Ganesanandamoorthy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03922" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938691v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-016-0299-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.2272" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000344v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1496" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guichard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hauzy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/681944" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631589v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678406" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643622v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082969" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00596926v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitine Alaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467410000532" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X901QVDX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332380v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>