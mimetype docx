--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -66,4279 +66,4747 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing Modulates the Multiscale Spatial Structure of Dryland Vegetation</w:t>
+                <w:t xml:space="preserve">Connectivity via resource flows interacts with ecosystem size and disturbance to affect meta‐ecosystem structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pichon</w:t>
+                <w:t xml:space="preserve">Emanuele Giacomuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Kéfi</w:t>
+                <w:t xml:space="preserve">Tianna Peller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gross</w:t>
+                <w:t xml:space="preserve">Silvana Kaeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (7), pp.e70345. </w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (4), pp.e70602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.70345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.70602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05180398v1</w:t>
+                <w:t xml:space="preserve">hal-05590785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the dynamic simulation model of land-use changes in the Sudano-sahelian countries of Africa (SALU): An open-access application to Senegal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Alain Raynal</w:t>
+                <w:t xml:space="preserve">Ecosystem size reverses the effect of the spatial coupling between autotrophic and heterotrophic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Giacomuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianna Peller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pierre</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111310⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oik.11486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314988v1</w:t>
+                <w:t xml:space="preserve">hal-05357105v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of detritus flows and decomposition across ecosystem boundaries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvana Kaeser</w:t>
+                <w:t xml:space="preserve">Overexploitation can counteract top‐down control and the paradox of enrichment in simple food chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Guerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.03.019⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oik.11470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315396v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation patterns pinpoint the least resilient dryland sites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Donnet</w:t>
+                <w:t xml:space="preserve">Spatially‐nested topologies stabilize meta‐ecosystems via cross‐scale source‐sink dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianna Peller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Kéfi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐josée Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.70205⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.70375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389368v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species interactions affect dispersal: a meta-analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vegetation patterns pinpoint the least resilient dryland sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gounand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kéfi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0127⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622660v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay of facilitation and competition drives the emergence of multistability in dryland plant communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Grazing Modulates the Multiscale Spatial Structure of Dryland Vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kéfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.4369⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (7), pp.e70345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.70345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668228v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Flow Network Structure Drives Metaecosystem Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianna Peller</w:t>
+                <w:t xml:space="preserve">Revisiting the dynamic simulation model of land-use changes in the Sudano-sahelian countries of Africa (SALU): An open-access application to Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anem Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Altermatt</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/732812⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 510, pp.111310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736193v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating ecological feedbacks across scales and levels of organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Pichon</w:t>
+                <w:t xml:space="preserve">Seasonal dynamics of detritus flows and decomposition across ecosystem boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cereghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Kéfi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ismaël Lajaaiti</w:t>
+                <w:t xml:space="preserve">Tianna Peller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Kaeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.07167⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.2139 - 2145.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04564430v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem Size Mediates the Effects of Resource Flows on Species Diversity and Ecosystem Function at Different Scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying elemental diversity to study landscape ecosystem function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne M Mcleod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawn Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Giacomuzzo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chelsea L Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vander Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.70709⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1), pp.57-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2024.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928189v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying elemental diversity to study landscape ecosystem function</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Species interactions affect dispersal: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chelsea L Little</w:t>
+                <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Massol</w:t>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vander Wal</w:t>
+                <w:t xml:space="preserve">Celina B Baines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2024.09.007⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Diversity-dependence of dispersal: interspecific interactions determine spatial dynamics, 379 (1907), pp.20230127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740202v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality matters: Stoichiometry of resources modulates spatial feedbacks in aquatic‐terrestrial meta‐ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The interplay of facilitation and competition drives the emergence of multistability in dryland plant communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kéfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (8), pp.e4369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.14284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecy.4369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164752v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding and growth variations affect δ13C and δ15N budgets during ontogeny in a lepidopteran larva</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Siaussat</w:t>
+                <w:t xml:space="preserve">Resource Flow Network Structure Drives Metaecosystem Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianna Peller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.265⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 204 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/732812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254584v1</w:t>
+                <w:t xml:space="preserve">hal-04736193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general meta‐ecosystem model to predict ecosystem functions at landscape extents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justin Marleau</w:t>
+                <w:t xml:space="preserve">Integrating ecological feedbacks across scales and levels of organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kéfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Lajaaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.06790⟩</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.07167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04254543v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and application of river network analogues for use in ecology and evolution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Reinhard Furrer</w:t>
+                <w:t xml:space="preserve">Ecosystem Size Mediates the Effects of Resource Flows on Species Diversity and Ecosystem Function at Different Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Giacomuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianna Peller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10, pp.7537-7550. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6479⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 14 (12), pp.e70709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901282v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How pulse disturbances shape size-abundance pyramids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Jacquet</w:t>
+                <w:t xml:space="preserve">A general meta‐ecosystem model to predict ecosystem functions at landscape extents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Marleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawn Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Firkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13508⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.06790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901284v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global quantitative synthesis of ecosystem functioning across climatic zones and ecosystem types</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality matters: Stoichiometry of resources modulates spatial feedbacks in aquatic‐terrestrial meta‐ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13093⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900914v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaecosystem dynamics drive community composition in experimental, multi-layered spatial networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Harvey</w:t>
+                <w:t xml:space="preserve">Feeding and growth variations affect δ13C and δ15N budgets during ontogeny in a lepidopteran larva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charberet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siaussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Altermatt</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.07037⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376554v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing different components of diversity across a river network using eDNA</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Generation and application of river network analogues for use in ecology and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Bertuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Furrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/edn3.33⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.7537-7550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286085v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Embedding Meta-ecosystems into a Socioecological Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How pulse disturbances shape size-abundance pyramids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2018.04.004⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (6), pp.1014-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999992v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbance reverses classic biodiversity predictions in river-like landscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Global quantitative synthesis of ecosystem functioning across climatic zones and ecosystem types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gounand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelsea J Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2441⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (7), pp.1139-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970519v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-ecosystems 2.0: rooting the theory into the field</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing different components of diversity across a river network using eDNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Mächler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelsea Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Wüthrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Alther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2017.10.006⟩</w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (3), pp.290-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/edn3.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999991v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-ecosystem carbon flows connecting ecosystems worldwide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metaecosystem dynamics drive community composition in experimental, multi-layered spatial networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07238-2⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129 (3), pp.402-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.07037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999987v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging ecology and conservation: from ecological networks to ecosystem function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">On Embedding Meta-ecosystems into a Socioecological Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gounand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelsea J Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12769⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (7), pp.484-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2018.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000348v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How life-history traits affect ecosystem properties: effects of dispersal in meta-ecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Disturbance reverses classic biodiversity predictions in river-like landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gounand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.03893⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (1893), pp.20182441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453461v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upstream trophic structure modulates downstream community dynamics via resource subsidies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Meta-ecosystems 2.0: rooting the theory into the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gounand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chelsea J Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.3144⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1), pp.36-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2017.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999985v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf litter diversity and structure of microbial decomposer communities modulate litter decomposition in aquatic systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-ecosystem carbon flows connecting ecosystems worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelsea J Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12980⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07238-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000300v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsidies mediate interactions between communities across space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pravin Ganesanandamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 126 (7), pp.972-979. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/oik.03922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait selection during food web assembly: the roles of interactions and temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging ecology and conservation: from ecological networks to ecosystem function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gravel</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12080-016-0299-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (2), pp.371-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938691v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size evolution in microorganisms masks trade-offs predicted by the growth rate hypothesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How life-history traits affect ecosystem properties: effects of dispersal in meta-ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Daufresne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bouvier</w:t>
+                <w:t xml:space="preserve">Mathew A. Leibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2016.2272⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126, pp.532-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.03893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602820v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially cascading effect of perturbations in experimental meta-ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Upstream trophic structure modulates downstream community dynamics via resource subsidies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelsea J Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2016.1496⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.5724 - 5731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000344v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction : “The paradox of enrichment in metaecosystems”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaf litter diversity and structure of microbial decomposer communities modulate litter decomposition in aquatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Santschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/681944⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (2), pp.522-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632049v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradox of enrichment in metaecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatially cascading effect of perturbations in experimental meta-ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pravin Ganesanandamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/678406⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (1838), pp.20161496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2016.1496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631589v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronting the Paradox of Enrichment to the Metacommunity Perspective</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trait selection during food web assembly: the roles of interactions and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kéfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gravel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082969⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.417 - 429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12080-016-0299-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643622v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Size evolution in microorganisms masks trade-offs predicted by the growth rate hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gounand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Daufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (1845), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2016.2272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction : “The paradox of enrichment in metaecosystems”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gounand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 186 (1), pp.160-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/681944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The paradox of enrichment in metaecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gounand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 184 (6), pp.752-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/678406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confronting the Paradox of Enrichment to the Metacommunity Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Nadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gounand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e82969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The plant-ant Camponotus schmitzi helps its carnivorous host-plant Nepenthes bicalcarata to catch its prey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrisitine Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (1), pp.15-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0266467410000532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00596926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4348,105 +4816,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-écosystèmes et Changements Globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Physique, Chimie et écologie de l’environnement, Paris, Sorbonne Université, France. 2022, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4593,51 +5061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70345" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pierre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111310" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cereghetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianna Peller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Kaeser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.03.019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622660v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina B Baines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04668228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4369" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/732812" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Lajaaiti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07167" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Giacomuzzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70709" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Mcleod" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Leroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea L Little" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vander Wal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2024.09.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Th&#233;bault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14284" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254584v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charberet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Maria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siaussat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.265" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254543v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Harvey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Marleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Firkowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06790" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02901282v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carraro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertuzzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Fronhofer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Furrer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6479" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02901284v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13508" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02900914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea J Little" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13093" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02376554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel A Fronhofer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07037" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02286085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira M&#228;chler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Little" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo W&#252;thrich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Alther" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.33" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999992v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.04.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01970519v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2441" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2017.10.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07238-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000348v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Ward" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12769" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew A. Leibold" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03893" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999985v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3144" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Santschi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12980" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Ganesanandamoorthy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03922" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938691v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-016-0299-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.2272" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000344v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1496" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guichard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hauzy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/681944" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631589v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678406" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643622v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082969" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00596926v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitine Alaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467410000532" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X901QVDX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332380v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Giacomuzzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianna Peller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Kaeser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70602" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357105v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11486" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590761v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Guerber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11470" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590788v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233;e Fortin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guichard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389368v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pichon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70205" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70345" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111310" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315396v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cereghetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.03.019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Mcleod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Leroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea L Little" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vander Wal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2024.09.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina B Baines" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0127" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04668228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4369" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736193v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/732812" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Lajaaiti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07167" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928189v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70709" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254543v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Harvey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Marleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Firkowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06790" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Th&#233;bault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14284" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charberet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Maria" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siaussat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.265" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02901282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carraro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertuzzo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Fronhofer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Furrer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6479" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02901284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13508" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02900914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea J Little" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13093" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02286085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira M&#228;chler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Little" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo W&#252;thrich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Alther" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.33" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02376554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel A Fronhofer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.04.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01970519v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2441" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2017.10.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999987v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07238-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000314v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Ganesanandamoorthy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03922" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000348v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Ward" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12769" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453461v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew A. Leibold" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03893" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3144" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Santschi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12980" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1496" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-016-0299-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602820v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.2272" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guichard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hauzy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/681944" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631589v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678406" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643622v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082969" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00596926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitine Alaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467410000532" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X901QVDX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332380v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>