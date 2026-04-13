--- v0 (2026-03-04)
+++ v1 (2026-04-13)
@@ -415,329 +415,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et pourtant, elles créent !</w:t>
+                <w:t xml:space="preserve">Simone de Beauvoir, une vie et une œuvre portées par l’exigence de liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Éléphant : la revue de culture générale : histoire, sciences, philosophie, société, international, littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640980v1</w:t>
+                <w:t xml:space="preserve">hal-01640978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone de Beauvoir, une vie et une œuvre portées par l’exigence de liberté</w:t>
+                <w:t xml:space="preserve">Et pourtant, elles créent !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Éléphant : la revue de culture générale : histoire, sciences, philosophie, société, international, littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640978v1</w:t>
+                <w:t xml:space="preserve">hal-01640980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur les journées Open access de Couperin : la science ouverte en marche !</w:t>
+                <w:t xml:space="preserve">6èmes journées Open Access - La Science Ouverte en marche : les chercheurs, acteurs des mutations de l’édition scientifique à l’ère de l’Open Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabesques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 81, pp.27</w:t>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586266v1</w:t>
+                <w:t xml:space="preserve">hal-01585505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6èmes journées Open Access - La Science Ouverte en marche : les chercheurs, acteurs des mutations de l’édition scientifique à l’ère de l’Open Access</w:t>
+                <w:t xml:space="preserve">Retour sur les journées Open access de Couperin : la science ouverte en marche !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7</w:t>
+              <w:t xml:space="preserve">Arabesques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585505v1</w:t>
+                <w:t xml:space="preserve">hal-01586266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avenir des bibliothèques : l’exemple des bibliothèques universitaires - Journée d’étude ABF-PACA</w:t>
               </w:r>
@@ -1336,247 +1336,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit d'auteur, RGPD et science ouverte</w:t>
+                <w:t xml:space="preserve">Les formations aux données de la recherche du SCD AMU : une offre pour les chercheur.e.s et doctorant.e.s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiver l'Asie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Maison Asie Pacifique; Les Archives nationales d'outre mer, Jun 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUD-AMU, Dec 2022, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715862v1</w:t>
+                <w:t xml:space="preserve">hal-03940384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation des publications scientifiques</w:t>
+                <w:t xml:space="preserve">Droit d'auteur, RGPD et science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Access Month 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Strasbourg; Université de Haute-Alsace; Université de Strasbourg, Oct 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Archiver l'Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Maison Asie Pacifique; Les Archives nationales d'outre mer, Jun 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935495v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formations aux données de la recherche du SCD AMU : une offre pour les chercheur.e.s et doctorant.e.s</w:t>
+                <w:t xml:space="preserve">La valorisation des publications scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Mosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUD-AMU, Dec 2022, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Open Access Month 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Strasbourg; Université de Haute-Alsace; Université de Strasbourg, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940384v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et accès ouvert aux publications : l'exemple d'Open Thèse</w:t>
               </w:r>
@@ -2783,151 +2783,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone de Beauvoir : l’exigence de liberté</w:t>
+                <w:t xml:space="preserve">Contrat d'édition et licences Creative Commons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847912v1</w:t>
+                <w:t xml:space="preserve">hal-03723033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrat d'édition et licences Creative Commons</w:t>
+                <w:t xml:space="preserve">Simone de Beauvoir : l’exigence de liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723033v1</w:t>
+                <w:t xml:space="preserve">hal-03847912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit d'auteur et droit à l'image</w:t>
               </w:r>
@@ -3503,51 +3503,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66F4B7A6"/>
+    <w:nsid w:val="9E174EDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3734,51 +3734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-gras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/141870087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02896570v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Gruson-Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sztejnhorn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03848582v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zaremba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4982" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01640980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01640978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01585505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742605v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903040v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/diffusion-numerique-donnees-shs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03890881v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/28868" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01901027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01929557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04106428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03715862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940384v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasnault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165207v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742598v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01641028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01163397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Damoiseaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fabre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782766v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846607v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gresillaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ancelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Maines" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cristofol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03847912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03723033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03890892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Whatelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112541v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Fettini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fourquin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01334200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s d'Halluin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leclaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Mest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04835613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Barbier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Annequin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bidaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guardiola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-gras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/141870087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02896570v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Gruson-Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sztejnhorn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03848582v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zaremba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4982" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01640978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01640980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01585505v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586266v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742605v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903040v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/diffusion-numerique-donnees-shs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03890881v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/28868" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01901027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01929557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04106428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03715862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935495v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasnault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165207v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742598v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01641028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01163397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Damoiseaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fabre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782766v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846607v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gresillaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ancelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Maines" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cristofol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03723033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03847912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03890892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Whatelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112541v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Fettini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fourquin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01334200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s d'Halluin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leclaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Mest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04835613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Barbier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Annequin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bidaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guardiola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>