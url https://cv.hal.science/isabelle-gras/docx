--- v1 (2026-04-13)
+++ v2 (2026-05-09)
@@ -415,329 +415,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone de Beauvoir, une vie et une œuvre portées par l’exigence de liberté</w:t>
+                <w:t xml:space="preserve">Et pourtant, elles créent !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Éléphant : la revue de culture générale : histoire, sciences, philosophie, société, international, littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640978v1</w:t>
+                <w:t xml:space="preserve">hal-01640980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et pourtant, elles créent !</w:t>
+                <w:t xml:space="preserve">Simone de Beauvoir, une vie et une œuvre portées par l’exigence de liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Éléphant : la revue de culture générale : histoire, sciences, philosophie, société, international, littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640980v1</w:t>
+                <w:t xml:space="preserve">hal-01640978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6èmes journées Open Access - La Science Ouverte en marche : les chercheurs, acteurs des mutations de l’édition scientifique à l’ère de l’Open Access</w:t>
+                <w:t xml:space="preserve">Retour sur les journées Open access de Couperin : la science ouverte en marche !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7</w:t>
+              <w:t xml:space="preserve">Arabesques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585505v1</w:t>
+                <w:t xml:space="preserve">hal-01586266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur les journées Open access de Couperin : la science ouverte en marche !</w:t>
+                <w:t xml:space="preserve">6èmes journées Open Access - La Science Ouverte en marche : les chercheurs, acteurs des mutations de l’édition scientifique à l’ère de l’Open Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabesques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 81, pp.27</w:t>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586266v1</w:t>
+                <w:t xml:space="preserve">hal-01585505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avenir des bibliothèques : l’exemple des bibliothèques universitaires - Journée d’étude ABF-PACA</w:t>
               </w:r>
@@ -1336,247 +1336,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formations aux données de la recherche du SCD AMU : une offre pour les chercheur.e.s et doctorant.e.s</w:t>
+                <w:t xml:space="preserve">Droit d'auteur, RGPD et science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Mosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUD-AMU, Dec 2022, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Archiver l'Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Maison Asie Pacifique; Les Archives nationales d'outre mer, Jun 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940384v1</w:t>
+                <w:t xml:space="preserve">hal-03715862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit d'auteur, RGPD et science ouverte</w:t>
+                <w:t xml:space="preserve">La valorisation des publications scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiver l'Asie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Maison Asie Pacifique; Les Archives nationales d'outre mer, Jun 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Open Access Month 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Strasbourg; Université de Haute-Alsace; Université de Strasbourg, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715862v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation des publications scientifiques</w:t>
+                <w:t xml:space="preserve">Les formations aux données de la recherche du SCD AMU : une offre pour les chercheur.e.s et doctorant.e.s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Access Month 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Strasbourg; Université de Haute-Alsace; Université de Strasbourg, Oct 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUD-AMU, Dec 2022, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935495v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et accès ouvert aux publications : l'exemple d'Open Thèse</w:t>
               </w:r>
@@ -2215,220 +2215,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi la revue Mutations en Méditerranée (MeM) a choisi d’être sous la licence Creative Commons CC-BY ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Science Ouverte : du modèle économique à l'évaluation des résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Damoiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gresillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782766v1</w:t>
+                <w:t xml:space="preserve">hal-03846607v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Science Ouverte : du modèle économique à l'évaluation des résultats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Borget</w:t>
+                <w:t xml:space="preserve">Pourquoi la revue Mutations en Méditerranée (MeM) a choisi d’être sous la licence Creative Commons CC-BY ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Ancelin</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03846607v2</w:t>
+                <w:t xml:space="preserve">hal-03782766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why has the journal Mutations en Méditerranée (MeM) chosen the Creative Commons CC-BY license?</w:t>
               </w:r>
@@ -2783,151 +2783,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrat d'édition et licences Creative Commons</w:t>
+                <w:t xml:space="preserve">Simone de Beauvoir : l’exigence de liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723033v1</w:t>
+                <w:t xml:space="preserve">hal-03847912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone de Beauvoir : l’exigence de liberté</w:t>
+                <w:t xml:space="preserve">Contrat d'édition et licences Creative Commons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847912v1</w:t>
+                <w:t xml:space="preserve">hal-03723033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit d'auteur et droit à l'image</w:t>
               </w:r>
@@ -3503,51 +3503,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E174EDE"/>
+    <w:nsid w:val="16B2E6D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3734,51 +3734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-gras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/141870087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02896570v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Gruson-Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sztejnhorn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03848582v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zaremba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4982" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01640978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01640980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01585505v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586266v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742605v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903040v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/diffusion-numerique-donnees-shs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03890881v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/28868" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01901027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01929557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04106428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03715862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935495v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasnault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165207v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742598v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01641028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01163397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Damoiseaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fabre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782766v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846607v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gresillaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ancelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Maines" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cristofol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03723033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03847912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03890892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Whatelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112541v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Fettini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fourquin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01334200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s d'Halluin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leclaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Mest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04835613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Barbier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Annequin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bidaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guardiola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-gras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/141870087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02896570v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Gruson-Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sztejnhorn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03848582v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zaremba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4982" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01640980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01640978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01585505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742605v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903040v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/diffusion-numerique-donnees-shs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03890881v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/28868" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01901027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01929557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04106428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03715862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940384v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasnault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165207v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742598v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01641028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01163397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Damoiseaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fabre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846607v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gresillaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ancelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782766v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Maines" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cristofol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03847912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03723033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03890892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Whatelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112541v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Fettini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fourquin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01334200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s d'Halluin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leclaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Mest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04835613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Barbier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Annequin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bidaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guardiola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>