--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -415,165 +415,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et pourtant, elles créent !</w:t>
+                <w:t xml:space="preserve">Simone de Beauvoir, une vie et une œuvre portées par l’exigence de liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Éléphant : la revue de culture générale : histoire, sciences, philosophie, société, international, littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640980v1</w:t>
+                <w:t xml:space="preserve">hal-01640978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone de Beauvoir, une vie et une œuvre portées par l’exigence de liberté</w:t>
+                <w:t xml:space="preserve">Et pourtant, elles créent !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Éléphant : la revue de culture générale : histoire, sciences, philosophie, société, international, littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640978v1</w:t>
+                <w:t xml:space="preserve">hal-01640980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur les journées Open access de Couperin : la science ouverte en marche !</w:t>
               </w:r>
@@ -2783,151 +2783,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone de Beauvoir : l’exigence de liberté</w:t>
+                <w:t xml:space="preserve">Contrat d'édition et licences Creative Commons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847912v1</w:t>
+                <w:t xml:space="preserve">hal-03723033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrat d'édition et licences Creative Commons</w:t>
+                <w:t xml:space="preserve">Simone de Beauvoir : l’exigence de liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723033v1</w:t>
+                <w:t xml:space="preserve">hal-03847912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit d'auteur et droit à l'image</w:t>
               </w:r>
@@ -3503,51 +3503,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16B2E6D2"/>
+    <w:nsid w:val="8F5E3D33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3734,51 +3734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-gras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/141870087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02896570v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Gruson-Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sztejnhorn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03848582v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zaremba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4982" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01640980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01640978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01585505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742605v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903040v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/diffusion-numerique-donnees-shs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03890881v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/28868" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01901027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01929557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04106428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03715862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940384v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasnault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165207v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742598v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01641028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01163397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Damoiseaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fabre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846607v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gresillaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ancelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782766v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Maines" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cristofol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03847912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03723033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03890892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Whatelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112541v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Fettini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fourquin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01334200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s d'Halluin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leclaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Mest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04835613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Barbier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Annequin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bidaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guardiola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-gras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/141870087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02896570v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Gruson-Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sztejnhorn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03848582v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zaremba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4982" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01640978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01640980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01585505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742605v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903040v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/diffusion-numerique-donnees-shs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03890881v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/28868" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01901027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01929557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04106428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03715862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940384v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasnault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165207v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742598v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01641028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01163397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Damoiseaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fabre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846607v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gresillaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ancelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782766v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Maines" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cristofol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03723033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03847912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03890892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Whatelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112541v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Fettini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fourquin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01334200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s d'Halluin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leclaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Mest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04835613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Barbier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Annequin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bidaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guardiola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>