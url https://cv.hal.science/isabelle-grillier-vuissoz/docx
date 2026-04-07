--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1041,295 +1041,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotinylation enhances the anticancer effects of 15d-PGJ2 against breast cancer cells</w:t>
+                <w:t xml:space="preserve">Synthesis and evaluation of new designed multiple ligands directed towards both peroxisome proliferator-activated receptor-γ and angiotensin II type 1 receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Colin</w:t>
+                <w:t xml:space="preserve">Maxime Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Meyer</w:t>
+                <w:t xml:space="preserve">Sébastien Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Cerella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
+                <w:t xml:space="preserve">François Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Monard</w:t>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3892/ijo.2018.4338⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 158, pp.334-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.08.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824428v1</w:t>
+                <w:t xml:space="preserve">hal-01905470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of new designed multiple ligands directed towards both peroxisome proliferator-activated receptor-γ and angiotensin II type 1 receptor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Biotinylation enhances the anticancer effects of 15d-PGJ2 against breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Flament</w:t>
+                <w:t xml:space="preserve">Claudia Cerella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Grimaud</w:t>
+                <w:t xml:space="preserve">Gérald Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 158, pp.334-352. </w:t>
+              <w:t xml:space="preserve">International Journal of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (6), pp.1991-2000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.08.082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3892/ijo.2018.4338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905470v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pro-apoptotic effect of Δ2-TGZ in &amp;quot;claudin-1-low&amp;quot; triple-negative breast cancer cells: involvement of claudin-1</w:t>
               </w:r>
@@ -1609,51 +1609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin-Cassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cerella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Chbicheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1729,51 +1729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and anti-proliferative activity of new biphenyle-benzylidenethiazolidine-2,4-dione bis-adducts containing various heterocyclic cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2048,51 +2048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cerella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Diederich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2302,51 +2302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new troglitazone derivatives: Anti-proliferative activity in breast cancer cell lines and preliminary toxicological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Salamone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2474,51 +2474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2702,51 +2702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New troglitazone derivatives devoid of PPARγ agonist activity display an increased antiproliferative effect in both hormone-dependent and hormone-independent breast cancer cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Salamone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2887,51 +2887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chardard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amand Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3710,51 +3710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th World Congress of Senologic International Society on Breast HealthCare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Strasbourg, France</w:t>
@@ -3835,51 +3835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18° journée scientifique de la Ligue contre le Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Illkirch, France</w:t>
@@ -3947,51 +3947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4027,277 +4027,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERα36 expression: a key breast cancer risk factor?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
+                <w:t xml:space="preserve">Modulation of claudin-1 expression by ∆2-TGZ in triple negative breast cancer cells is correlated to apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd EACR-OECI Conference Making it Personal - Cancer Precision Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665545v1</w:t>
+                <w:t xml:space="preserve">hal-01665256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of claudin-1 expression by ∆2-TGZ in triple negative breast cancer cells is correlated to apoptosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Kuntz</w:t>
+                <w:t xml:space="preserve">ERα36 expression: a key breast cancer risk factor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Chamard-Jovenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amand Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd EACR-OECI Conference Making it Personal - Cancer Precision Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665256v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « drug reprofiling » appliqué à la troglitazone : vers un nouveau traitement anticancéreux ?</w:t>
               </w:r>
@@ -4652,51 +4652,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Claudin-1 expression by thiazolidinediones in breast cancer cells.</w:t>
+                <w:t xml:space="preserve">Thiazolidinediones derivatives: a promising compounds for the treatment of Claudin-1 low breast cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Husson</w:t>
@@ -4710,118 +4710,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Kuntz</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Journée d’Echanges sur la Recherche en Cancérologie en Lorraine : Approches innovantes dans le diagnostic et les traitements des cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Cancérologie de Lorraine (ICL) Nov 2015, Vandoeuvre-les-Nancy, France</w:t>
+              <w:t xml:space="preserve">9e Forum du Cancéropole Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242156v1</w:t>
+                <w:t xml:space="preserve">hal-01242191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiazolidinediones derivatives: a promising compounds for the treatment of Claudin-1 low breast cancer cells</w:t>
+                <w:t xml:space="preserve">Modulation of Claudin-1 expression by thiazolidinediones in breast cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Husson</w:t>
@@ -4835,94 +4835,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Flament</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Forum du Cancéropole Grand-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Deuxième Journée d’Echanges sur la Recherche en Cancérologie en Lorraine : Approches innovantes dans le diagnostic et les traitements des cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Cancérologie de Lorraine (ICL) Nov 2015, Vandoeuvre-les-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242191v1</w:t>
+                <w:t xml:space="preserve">hal-01242156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Claudin-1 expression by thiazolidinediones in breast cancer cells.</w:t>
               </w:r>
@@ -4960,51 +4960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium of the Cancer Research Center of Lyon, CRCL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
@@ -5027,277 +5027,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of troglitazone derivatives as potent anti-proliferative agents: towards more active and less toxic compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
+                <w:t xml:space="preserve">Les dérivés de TZD : une piste prometteuse pour le traitement des tumeurs triple-négatives &amp;quot;claudine 1 low&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th International Conference on Medicinal Chemistry, RICT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journée d’Echanges sur la Recherche en Cancérologie en Lorraine. La personnalisation du diagnostic et des traitements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de cancérologie de Lorraine, Sep 2014, Vandoeuvre -les-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094539v1</w:t>
+                <w:t xml:space="preserve">hal-01094494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dérivés de TZD : une piste prometteuse pour le traitement des tumeurs triple-négatives &amp;quot;claudine 1 low&amp;quot; ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Flament</w:t>
+                <w:t xml:space="preserve">Optimization of troglitazone derivatives as potent anti-proliferative agents: towards more active and less toxic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bordessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Colin-Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Echanges sur la Recherche en Cancérologie en Lorraine. La personnalisation du diagnostic et des traitements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de cancérologie de Lorraine, Sep 2014, Vandoeuvre -les-Nancy, France</w:t>
+              <w:t xml:space="preserve">50th International Conference on Medicinal Chemistry, RICT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094494v1</w:t>
+                <w:t xml:space="preserve">hal-01094539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential energy restriction mimetic agent Delta2-troglitazone independently triggers ER stress and apoptosis in breast cancer cells</w:t>
               </w:r>
@@ -5309,51 +5309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin-Cassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cerella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5461,51 +5461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème forum du Cancéropole Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Strasbourg, France</w:t>
@@ -5560,51 +5560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin-Cassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cerella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5698,51 +5698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin-Cassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cerella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5810,51 +5810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5918,51 +5918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5994,510 +5994,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biotinylated derivative of 15d-PGJ2 display an increase anti-proliferative effect a result of endoplasmic reticulum stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
+                <w:t xml:space="preserve">Etude du facteur de transcription précoce Nur77/NR4A1 dans les cellules cancéreuses mammaires : intérêt pour la compréhension du mode d'action des thiazolidinediones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Karoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Forum du Cancéropole Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747537v1</w:t>
+                <w:t xml:space="preserve">hal-00747532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de nouveaux dérivés de thiazolidinediones à activité PPARgamma-indépendante pour le traitement des cancers mammaires</w:t>
+                <w:t xml:space="preserve">Design, synthesis, docking studies, and evaluation of losartan derivatives with potential dual activity at angiotensine II type 1 receptor and Peroxisome Proliferator Activated Receptor gamma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Colin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yves Chapleur</w:t>
+                <w:t xml:space="preserve">Maxime Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journée Claude HURIET de Recherche Biomédicale du CHU &amp; Faculté de Médecine de Nancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Vandoeuvre-les-Nancy, France</w:t>
+              <w:t xml:space="preserve">4th Congress of the European Association for Chemical and Molecular Sciences, EuCheMS'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747515v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du facteur de transcription précoce Nur77/NR4A1 dans les cellules cancéreuses mammaires : intérêt pour la compréhension du mode d'action des thiazolidinediones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Chapleur</w:t>
+                <w:t xml:space="preserve">A biotinylated derivative of 15d-PGJ2 display an increase anti-proliferative effect a result of endoplasmic reticulum stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Forum du Cancéropole Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747532v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, docking studies, and evaluation of losartan derivatives with potential dual activity at angiotensine II type 1 receptor and Peroxisome Proliferator Activated Receptor gamma</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration de nouveaux dérivés de thiazolidinediones à activité PPARgamma-indépendante pour le traitement des cancers mammaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dupuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
+                <w:t xml:space="preserve">Christelle Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Congress of the European Association for Chemical and Molecular Sciences, EuCheMS'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.CDROM</w:t>
+              <w:t xml:space="preserve">7ème Journée Claude HURIET de Recherche Biomédicale du CHU &amp; Faculté de Médecine de Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Vandoeuvre-les-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747370v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets PPARgamma indépendants des glitazones : vers le développement de dérivés de troglitazone à visée anticancéreuse</w:t>
               </w:r>
@@ -6535,51 +6535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Salamone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Rencontres en Chimie Organique Biologique, RECOB 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Aussois, France. pp.CDROM</w:t>
@@ -6660,51 +6660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Salamone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCF Grand-Est 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Reims, France. pp.CDROM</w:t>
@@ -6733,90 +6733,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux dérivés du losartan à double activité antagoniste des récepteurs de l'angiotensine II et agonistes des PPAR-gamma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Meyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6858,51 +6858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New thiazolidinedione derivatives with PPARg-independent activity: high inhibition of breast cancer cell proliferation with low toxicity towards human hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Chbicheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6986,303 +6986,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’alcool sur la voie de signalisation des œstrogènes dans deux modèles cellulaires : les cellules cancéreuses mammaires MCF7 et les cellules leucémiques myéloïdes HL-60</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PPARgamma-independent activity of thiazolidinediones: a promising mechanism of action for new anticancer drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Chbicheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème colloque scientifique de l'IREB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IREB, Dec 2010, Créteil, France. pp.134-144</w:t>
+              <w:t xml:space="preserve">2ème Colloque Inter-régional Grand-Est de Recherche Translationnelle en Oncologie, ONCOTRANS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214819v1</w:t>
+                <w:t xml:space="preserve">hal-00747856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPARgamma-independent effects of thiazolidinediones: a promising mechanism for new anticancer drugs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+                <w:t xml:space="preserve">Effet de l’alcool sur la voie de signalisation des œstrogènes dans deux modèles cellulaires : les cellules cancéreuses mammaires MCF7 et les cellules leucémiques myéloïdes HL-60</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Etique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Forum du Cancéropôle Grand-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">20ème colloque scientifique de l'IREB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREB, Dec 2010, Créteil, France. pp.134-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747832v1</w:t>
+                <w:t xml:space="preserve">hal-01214819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPARgamma-independent activity of thiazolidinediones: a promising mechanism of action for new anticancer drugs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">PPARgamma-independent effects of thiazolidinediones: a promising mechanism for new anticancer drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Chbicheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7311,73 +7311,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque Inter-régional Grand-Est de Recherche Translationnelle en Oncologie, ONCOTRANS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">5ème Forum du Cancéropôle Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747856v1</w:t>
+                <w:t xml:space="preserve">hal-00747832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7434,51 +7434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bordessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7682,51 +7682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mazerbourg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Geoffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier-Vuissoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kuntz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/series/16833" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/16833_2024_250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.4484" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Chumakov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chumakova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Chih" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Slater" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.17.3.1375" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemesle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kleinclauss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levy Batista" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126859" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alpy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Laure Tomasetto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14205026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05835-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cerella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Monard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2018.4338" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01905470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foulquier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.08.082" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-017-4378-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026616666160216153036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917939v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin-Cassin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Chbicheb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22109" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVT5CL12-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Richert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/15701808113106660080" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bordessa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.06.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4S3H93R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diederich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2014.07.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80KLR2T6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747318v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-2518.S8-002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salamone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.02.044" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG7XC3JD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hany" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rodeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.02.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21ZX0HWC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526202v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-009-0700-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0210CEA312BFDE05D2636251DA9CEEAFACDCA139/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand Chesnel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1329.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z4L12SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dallery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sablonniere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Formstecher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dautrevaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00097a022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morosetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy J Park" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey M Chumakov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Shiohara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V90.7.2591" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Grillier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Umiel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Elstner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sj Collins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hp Koeffler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.leu.2400575" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994576v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387474v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Husson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278135v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665545v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thi&#233;baut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chamard-Jovenin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416900v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407174v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levy Batistat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418787v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242156v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242191v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242179v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094539v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094494v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094501v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095563v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094634v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747537v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747515v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747532v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karoune" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747370v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Monard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747910v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747357v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(12)71613-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214819v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747856v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mazerbourg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Geoffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier-Vuissoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kuntz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/series/16833" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/16833_2024_250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.4484" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Chumakov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chumakova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Chih" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Slater" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.17.3.1375" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemesle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kleinclauss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levy Batista" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126859" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alpy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Laure Tomasetto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14205026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05835-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01905470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foulquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupuis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.08.082" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cerella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Monard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2018.4338" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-017-4378-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026616666160216153036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917939v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin-Cassin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Chbicheb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22109" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVT5CL12-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Richert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/15701808113106660080" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bordessa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.06.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4S3H93R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diederich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2014.07.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80KLR2T6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747318v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-2518.S8-002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salamone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.02.044" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG7XC3JD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hany" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rodeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.02.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21ZX0HWC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526202v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-009-0700-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0210CEA312BFDE05D2636251DA9CEEAFACDCA139/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand Chesnel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1329.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z4L12SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dallery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sablonniere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Formstecher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dautrevaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00097a022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morosetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy J Park" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey M Chumakov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Shiohara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V90.7.2591" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Grillier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Umiel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Elstner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sj Collins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hp Koeffler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.leu.2400575" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994576v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387474v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Husson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278135v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665256v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thi&#233;baut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chamard-Jovenin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416900v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407174v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levy Batistat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418787v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242191v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242156v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242179v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094494v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094539v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094501v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095563v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094634v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747532v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karoune" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747370v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Monard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747515v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747910v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747357v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(12)71613-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747856v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214819v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747832v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>