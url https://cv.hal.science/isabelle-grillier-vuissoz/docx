--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -4652,51 +4652,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiazolidinediones derivatives: a promising compounds for the treatment of Claudin-1 low breast cancer cells</w:t>
+                <w:t xml:space="preserve">Modulation of Claudin-1 expression by thiazolidinediones in breast cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Husson</w:t>
@@ -4710,118 +4710,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Flament</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Forum du Cancéropole Grand-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Deuxième Journée d’Echanges sur la Recherche en Cancérologie en Lorraine : Approches innovantes dans le diagnostic et les traitements des cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Cancérologie de Lorraine (ICL) Nov 2015, Vandoeuvre-les-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242191v1</w:t>
+                <w:t xml:space="preserve">hal-01242156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Claudin-1 expression by thiazolidinediones in breast cancer cells.</w:t>
+                <w:t xml:space="preserve">Thiazolidinediones derivatives: a promising compounds for the treatment of Claudin-1 low breast cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Husson</w:t>
@@ -4835,94 +4835,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Kuntz</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Journée d’Echanges sur la Recherche en Cancérologie en Lorraine : Approches innovantes dans le diagnostic et les traitements des cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Cancérologie de Lorraine (ICL) Nov 2015, Vandoeuvre-les-Nancy, France</w:t>
+              <w:t xml:space="preserve">9e Forum du Cancéropole Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242156v1</w:t>
+                <w:t xml:space="preserve">hal-01242191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Claudin-1 expression by thiazolidinediones in breast cancer cells.</w:t>
               </w:r>
@@ -5027,277 +5027,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dérivés de TZD : une piste prometteuse pour le traitement des tumeurs triple-négatives &amp;quot;claudine 1 low&amp;quot; ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Flament</w:t>
+                <w:t xml:space="preserve">Optimization of troglitazone derivatives as potent anti-proliferative agents: towards more active and less toxic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bordessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Colin-Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Echanges sur la Recherche en Cancérologie en Lorraine. La personnalisation du diagnostic et des traitements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de cancérologie de Lorraine, Sep 2014, Vandoeuvre -les-Nancy, France</w:t>
+              <w:t xml:space="preserve">50th International Conference on Medicinal Chemistry, RICT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094494v1</w:t>
+                <w:t xml:space="preserve">hal-01094539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of troglitazone derivatives as potent anti-proliferative agents: towards more active and less toxic compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
+                <w:t xml:space="preserve">Les dérivés de TZD : une piste prometteuse pour le traitement des tumeurs triple-négatives &amp;quot;claudine 1 low&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th International Conference on Medicinal Chemistry, RICT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journée d’Echanges sur la Recherche en Cancérologie en Lorraine. La personnalisation du diagnostic et des traitements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de cancérologie de Lorraine, Sep 2014, Vandoeuvre -les-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094539v1</w:t>
+                <w:t xml:space="preserve">hal-01094494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential energy restriction mimetic agent Delta2-troglitazone independently triggers ER stress and apoptosis in breast cancer cells</w:t>
               </w:r>
@@ -5994,510 +5994,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du facteur de transcription précoce Nur77/NR4A1 dans les cellules cancéreuses mammaires : intérêt pour la compréhension du mode d'action des thiazolidinediones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Chapleur</w:t>
+                <w:t xml:space="preserve">A biotinylated derivative of 15d-PGJ2 display an increase anti-proliferative effect a result of endoplasmic reticulum stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Forum du Cancéropole Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747532v1</w:t>
+                <w:t xml:space="preserve">hal-00747537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, docking studies, and evaluation of losartan derivatives with potential dual activity at angiotensine II type 1 receptor and Peroxisome Proliferator Activated Receptor gamma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
+                <w:t xml:space="preserve">Elaboration de nouveaux dérivés de thiazolidinediones à activité PPARgamma-indépendante pour le traitement des cancers mammaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Congress of the European Association for Chemical and Molecular Sciences, EuCheMS'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.CDROM</w:t>
+              <w:t xml:space="preserve">7ème Journée Claude HURIET de Recherche Biomédicale du CHU &amp; Faculté de Médecine de Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Vandoeuvre-les-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747370v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biotinylated derivative of 15d-PGJ2 display an increase anti-proliferative effect a result of endoplasmic reticulum stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
+                <w:t xml:space="preserve">Etude du facteur de transcription précoce Nur77/NR4A1 dans les cellules cancéreuses mammaires : intérêt pour la compréhension du mode d'action des thiazolidinediones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Karoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Forum du Cancéropole Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747537v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de nouveaux dérivés de thiazolidinediones à activité PPARgamma-indépendante pour le traitement des cancers mammaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Chapleur</w:t>
+                <w:t xml:space="preserve">Design, synthesis, docking studies, and evaluation of losartan derivatives with potential dual activity at angiotensine II type 1 receptor and Peroxisome Proliferator Activated Receptor gamma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journée Claude HURIET de Recherche Biomédicale du CHU &amp; Faculté de Médecine de Nancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Vandoeuvre-les-Nancy, France</w:t>
+              <w:t xml:space="preserve">4th Congress of the European Association for Chemical and Molecular Sciences, EuCheMS'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747515v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets PPARgamma indépendants des glitazones : vers le développement de dérivés de troglitazone à visée anticancéreuse</w:t>
               </w:r>
@@ -6759,51 +6759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6986,297 +6986,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPARgamma-independent activity of thiazolidinediones: a promising mechanism of action for new anticancer drugs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+                <w:t xml:space="preserve">Effet de l’alcool sur la voie de signalisation des œstrogènes dans deux modèles cellulaires : les cellules cancéreuses mammaires MCF7 et les cellules leucémiques myéloïdes HL-60</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Etique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque Inter-régional Grand-Est de Recherche Translationnelle en Oncologie, ONCOTRANS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">20ème colloque scientifique de l'IREB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREB, Dec 2010, Créteil, France. pp.134-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747856v1</w:t>
+                <w:t xml:space="preserve">hal-01214819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’alcool sur la voie de signalisation des œstrogènes dans deux modèles cellulaires : les cellules cancéreuses mammaires MCF7 et les cellules leucémiques myéloïdes HL-60</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PPARgamma-independent effects of thiazolidinediones: a promising mechanism for new anticancer drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Chbicheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème colloque scientifique de l'IREB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IREB, Dec 2010, Créteil, France. pp.134-144</w:t>
+              <w:t xml:space="preserve">5ème Forum du Cancéropôle Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214819v1</w:t>
+                <w:t xml:space="preserve">hal-00747832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPARgamma-independent effects of thiazolidinediones: a promising mechanism for new anticancer drugs</w:t>
+                <w:t xml:space="preserve">PPARgamma-independent activity of thiazolidinediones: a promising mechanism of action for new anticancer drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Chbicheb</w:t>
@@ -7311,73 +7311,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Forum du Cancéropôle Grand-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2ème Colloque Inter-régional Grand-Est de Recherche Translationnelle en Oncologie, ONCOTRANS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747832v1</w:t>
+                <w:t xml:space="preserve">hal-00747856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7682,51 +7682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mazerbourg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Geoffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier-Vuissoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kuntz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/series/16833" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/16833_2024_250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.4484" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Chumakov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chumakova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Chih" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Slater" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.17.3.1375" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemesle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kleinclauss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levy Batista" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126859" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alpy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Laure Tomasetto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14205026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05835-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01905470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foulquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupuis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.08.082" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cerella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Monard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2018.4338" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-017-4378-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026616666160216153036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917939v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin-Cassin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Chbicheb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22109" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVT5CL12-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Richert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/15701808113106660080" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bordessa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.06.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4S3H93R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diederich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2014.07.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80KLR2T6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747318v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-2518.S8-002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salamone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.02.044" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG7XC3JD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hany" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rodeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.02.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21ZX0HWC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526202v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-009-0700-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0210CEA312BFDE05D2636251DA9CEEAFACDCA139/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand Chesnel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1329.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z4L12SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dallery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sablonniere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Formstecher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dautrevaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00097a022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morosetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy J Park" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey M Chumakov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Shiohara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V90.7.2591" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Grillier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Umiel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Elstner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sj Collins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hp Koeffler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.leu.2400575" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994576v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387474v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Husson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278135v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665256v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thi&#233;baut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chamard-Jovenin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416900v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407174v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levy Batistat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418787v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242191v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242156v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242179v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094494v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094539v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094501v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095563v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094634v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747532v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karoune" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747370v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Monard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747515v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747910v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747357v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(12)71613-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747856v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214819v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747832v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mazerbourg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Geoffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier-Vuissoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kuntz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/series/16833" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/16833_2024_250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.4484" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Chumakov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chumakova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Chih" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Slater" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.17.3.1375" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemesle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kleinclauss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levy Batista" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126859" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alpy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Laure Tomasetto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14205026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05835-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01905470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foulquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupuis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.08.082" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cerella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Monard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2018.4338" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-017-4378-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026616666160216153036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917939v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin-Cassin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Chbicheb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22109" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVT5CL12-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Richert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/15701808113106660080" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bordessa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.06.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4S3H93R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diederich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2014.07.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80KLR2T6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747318v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-2518.S8-002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salamone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.02.044" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG7XC3JD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hany" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rodeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.02.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21ZX0HWC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526202v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-009-0700-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0210CEA312BFDE05D2636251DA9CEEAFACDCA139/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand Chesnel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1329.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z4L12SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dallery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sablonniere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Formstecher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dautrevaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00097a022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morosetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy J Park" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey M Chumakov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Shiohara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V90.7.2591" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Grillier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Umiel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Elstner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sj Collins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hp Koeffler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.leu.2400575" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994576v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387474v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Husson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278135v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665256v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thi&#233;baut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chamard-Jovenin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416900v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407174v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levy Batistat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418787v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242156v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242191v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242179v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094539v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094494v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094501v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095563v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094634v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747537v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747515v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747532v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karoune" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747370v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Monard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747910v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747357v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(12)71613-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214819v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747856v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>