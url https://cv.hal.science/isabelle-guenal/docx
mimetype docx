--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -258,749 +258,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGFβ signaling pathway is altered by HLA-B27 expression, resulting in pathogenic consequences relevant for spondyloarthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote disruption of intestinal homeostasis by Mycobacterium abscessus is detrimental to Drosophila survival.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadoun Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lauraine</w:t>
+                <w:t xml:space="preserve">Vincent Rincheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Girard-Misguich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence de Taffin de Tilques</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rincheval</w:t>
+                <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13075-024-03370-1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.30775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-80994-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362225v2</w:t>
+                <w:t xml:space="preserve">hal-04816204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote disruption of intestinal homeostasis by Mycobacterium abscessus is detrimental to Drosophila survival.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TGFβ signaling pathway is altered by HLA-B27 expression, resulting in pathogenic consequences relevant for spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Lauraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence de Taffin de Tilques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dganit Melamed-Kadosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilade Cherqaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.30775. </w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (131), pp.131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-80994-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13075-024-03370-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816204v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362225v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterium abscessus Opsonization Allows an Escape from the Defensin Bactericidal Action in Drosophila</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">DREAM a little dREAM of DRM: Model organisms and conservation of DREAM-like complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00777-23⟩</w:t>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bies.202300125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114156v2</w:t>
+                <w:t xml:space="preserve">hal-04329736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterium abscessus resists the innate cellular response by surviving cell lysis of infected phagocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadoun Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Ann Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lagune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Glatigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert M Waterhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (3), pp.e1011257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058488v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DREAM a little dREAM of DRM: Model organisms and conservation of DREAM-like complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
+                <w:t xml:space="preserve">Mycobacterium abscessus Opsonization Allows an Escape from the Defensin Bactericidal Action in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadoun Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gaumer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Girard-Misguich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 46 (2), </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.e0077723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bies.202300125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00777-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329736v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114156v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential adhesion during development establishes individual neural stem cell niches and shapes adult behaviour in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Banach-Latapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spéder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1047,90 +1047,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Purification Protocol for Drosophila melanogaster Wing Imaginal Discs: An Alternative to Dissection to Obtain Large Numbers of Disc Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette de Noiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (10), pp.1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1445,90 +1445,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons on SpA pathogenesis from animal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Breban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Glatigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilade Cherqaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beaufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lauraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Immunopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -1579,77 +1579,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apoptosis quantification in tissue: development of a semiautomatic protocol and assessment of critical steps of image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette de Noiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (10), pp.1523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1696,51 +1696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLA-B27 alters BMP/TGFβ signalling in Drosophila, revealing putative pathogenic mechanism for spondyloarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Jah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1945,750 +1945,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apoptosis in Drosophila: which role for mitochondria?</w:t>
+                <w:t xml:space="preserve">Le come-back de la mitochondrie dans l'apoptose chez la drosophile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apoptosis</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10495-015-1209-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20163205014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975495v1</w:t>
+                <w:t xml:space="preserve">hal-02975517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le come-back de la mitochondrie dans l'apoptose chez la drosophile</w:t>
+                <w:t xml:space="preserve">Two different specific JNK activators are required to trigger apoptosis or compensatory proliferation in response to Rbf1 in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guénal</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20163205014⟩</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15384101.2015.1100776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975517v1</w:t>
+                <w:t xml:space="preserve">hal-02975507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two different specific JNK activators are required to trigger apoptosis or compensatory proliferation in response to Rbf1 in Drosophila</w:t>
+                <w:t xml:space="preserve">Apoptosis in Drosophila: which role for mitochondria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrienne Baillet</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guenal</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
+              <w:t xml:space="preserve">Apoptosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15384101.2015.1100776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10495-015-1209-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975507v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of suppressors of bax-induced cell death identifies glycerophosphate oxidase-1 as a mediator of debcl-induced apoptosis in Drosophila</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessie Colin</w:t>
+                <w:t xml:space="preserve">The Drosophila retinoblastoma protein, Rbf1, induces a Debcl-and Drp1-dependent mitochondrial apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Garibal</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guenal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/genesandcancer.68⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 128, pp.3239-3249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.169896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975511v1</w:t>
+                <w:t xml:space="preserve">hal-02975515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Drosophila retinoblastoma protein, Rbf1, induces a Debcl-and Drp1-dependent mitochondrial apoptosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening of suppressors of bax-induced cell death identifies glycerophosphate oxidase-1 as a mediator of debcl-induced apoptosis in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Szuplewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ruby</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yanick Risler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 128, pp.3239-3249. </w:t>
+              <w:t xml:space="preserve">Genes and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.169896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/genesandcancer.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975515v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The drosophila Bcl-2 family protein Debcl is targeted to the proteasome by the b-TrCP homologue slimb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Garibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apoptosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19 (10), pp.1444-1456. </w:t>
@@ -2739,51 +2739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutating RBF Can Enhance Its Pro-Apoptotic Activity and Uncovers a New Role in Tissue Homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3007,77 +3007,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Drosophila retinoblastoma protein induces apoptosis in proliferating but not in post-mitotic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (1), pp.97-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3254,51 +3254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3358,77 +3358,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The myb related gene stonewall induces both hyperplasia and cell death in Drosophila: rescue of fly lethality by coexpression of apoptosis inducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Risler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3483,90 +3483,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">reaper and bax initiate two different apoptotic pathways affecting mitochondria and antagonized by bcl-2 in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3600,64 +3600,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apoptose chez la drosophile : conservation et originalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3877,51 +3877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Say Viengchareun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Biehlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3963,51 +3963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bcl-2 and Hsp27 act at different levels to suppress programmed cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sidoti-de Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4080,64 +4080,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down-regulation of actin genes precedes microfilament network disruption and actin cleavage during p53-mediated apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Risler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4201,51 +4201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mevel Ninio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4283,51 +4283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of specific gene induction during apoptosis of cell lines conditionally immortalized by SV40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4378,51 +4378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of dominant female sterility in Drosophila melanogaster by insertion of the ovoD1 allele on autosomes: use of transformed strains to generate germline mosaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Mével-Ninio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Limbourg-Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4526,77 +4526,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PINK1 and BNIP3 mitophagy inducers have an antagonistic effect on Rbf1-induced apoptosis in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Brusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Wintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4644,77 +4644,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A corset of adhesions during development establishes individual neural stem cell niches and controls adult behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Banach-Latapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spéder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4816,51 +4816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.I. Scovassi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apoptosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Signpost, pp.69-186, 2005, 81-308-0021-7</w:t>
@@ -4902,51 +4902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apoptose, sénescence cellulaire, vieillissement et mitochondries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice X Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5029,103 +5029,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">News from transgenic B27 Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence de Taffin de Tilques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Breban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Genetic Consortium on Ankylosing Spondylitis,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5189,51 +5189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Brusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Wintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvina Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5269,700 +5269,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de la morphologie mitochondriale dans le disque d'aile de drosophile : recherche du bon outil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Drosophila uncovers a mechanism linking HLA-B27 to spondylathritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Jah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée MeetOchondrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée des drosophilistes d'Ile-de-France 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570219v1</w:t>
+                <w:t xml:space="preserve">hal-04570234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spondyloarthritis etiology, pathogenesis and animal models FRI0353 Misregulation of BMP/TGFβ sheds light on the pathogenicity of HLA-B27 in spondyloarthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is fruitfly relevant to HLA class I associated diseases? The example of Spa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guénal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Rincheval</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Jah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Corsi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiza Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Congress of Rheumatology, EULAR 2019, Madrid, 12–15 June 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on HLA class I opathies. Clinicians meet biologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amsterdan, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416962v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila model of HLA-B27 pathogenicity study.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spondyloarthritis etiology, pathogenesis and animal models FRI0353 Misregulation of BMP/TGFβ sheds light on the pathogenicity of HLA-B27 in spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Jah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Genetics of Ankylosing Spondylitis Consortium Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual European Congress of Rheumatology, EULAR 2019, Madrid, 12–15 June 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.859, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-eular.3344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570222v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila uncovers a mechanism linking HLA-B27 to spondylathritis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Drosophila model of HLA-B27 pathogenicity study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Jah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des drosophilistes d'Ile-de-France 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">International Genetics of Ankylosing Spondylitis Consortium Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570234v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is fruitfly relevant to HLA class I associated diseases? The example of Spa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Quantification de la morphologie mitochondriale dans le disque d'aile de drosophile : recherche du bon outil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bertheault de Noiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rincheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on HLA class I opathies. Clinicians meet biologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Amsterdan, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée MeetOchondrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570214v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is fruit fly relevant to SpA?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Jah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6043,77 +6043,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Jah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th European Workshop for Rheumatology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Athens, Greece. pp.A17</w:t>
@@ -6168,77 +6168,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Jah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Congress on Spondyloarthritides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Gent, Belgium. pp.742-743</w:t>
@@ -6293,77 +6293,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Jah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 ACR/ARHP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Washigton, D.C., France</w:t>
@@ -6561,51 +6561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05049292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadoun Tour&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Orgeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Ann Galindo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Girard-Misguich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07877-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04362225v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lauraine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence de Taffin de Tilques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dganit Melamed-Kadosh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilade Cherqaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-024-03370-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04816204v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;nal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80994-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04114156v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00777-23" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04058488v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagune" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Glatigny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Waterhouse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011257" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04329736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hoareau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rincheval-Arnold" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaumer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202300125" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Banach-Latapy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Briand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sp&#233;der" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette de Noiron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Colin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11101384" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769835v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Tifoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bekhouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de las Heras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillaume" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvina Bouleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11091298" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03113204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Breban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-020-00832-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03297234v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101523" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grandon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Corsi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza M Araujo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-215832" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Szuplewski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Maharzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Nelson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutaiba Alhaj Hussen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.03.123" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975495v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Clavier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-015-1209-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975517v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163205014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Baillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guenal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2015.1100776" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garibal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Szuplewski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Risler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/genesandcancer.68" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975515v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.169896" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977706v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-014-1034-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Milet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Garrigue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102902" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clavier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rincheval-Arnold" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Col&#233;no-Costes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasbleiz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.372" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.9.1.10251" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garibal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mignotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.12.176" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354315v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaumer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3517" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101292v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002816v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1205839" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002807v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034620v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaumer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Guenal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Theodore" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4400714" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036458v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steimberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Viengchareun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Biehlmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sidoti-de Fraisse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1201182" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037426v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevel Ninio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilloux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vincent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038620v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037502v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne M&#233;vel-Ninio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Limbourg-Bouchon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-4773(94)90029-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60QG2WCC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04334989v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fages" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Brusson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wintz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04416889v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381529v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03721681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice X Petit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04734484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04570243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04570219v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertheault de Noiron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04416962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rincheval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Araujo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-eular.3344" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04570222v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04570234v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04570214v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04444000v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04444083v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04443952v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04443729v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05049292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadoun Tour&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Orgeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Ann Galindo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Girard-Misguich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07877-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04816204v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;nal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80994-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04362225v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lauraine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence de Taffin de Tilques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dganit Melamed-Kadosh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilade Cherqaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-024-03370-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04329736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hoareau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rincheval-Arnold" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaumer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202300125" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04058488v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagune" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Glatigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Waterhouse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011257" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04114156v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00777-23" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Banach-Latapy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Briand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sp&#233;der" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette de Noiron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Colin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11101384" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769835v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Tifoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bekhouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de las Heras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillaume" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvina Bouleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11091298" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03113204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Breban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-020-00832-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03297234v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101523" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grandon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Corsi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza M Araujo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-215832" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Szuplewski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Maharzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Nelson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutaiba Alhaj Hussen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.03.123" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975517v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Clavier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163205014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Baillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guenal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2015.1100776" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-015-1209-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975515v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.169896" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975511v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garibal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Szuplewski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Risler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/genesandcancer.68" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977706v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-014-1034-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Milet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Garrigue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102902" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clavier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rincheval-Arnold" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Col&#233;no-Costes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasbleiz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.372" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.9.1.10251" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garibal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mignotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.12.176" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354315v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaumer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3517" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101292v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002816v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1205839" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002807v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034620v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaumer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Guenal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Theodore" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4400714" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036458v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steimberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Viengchareun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Biehlmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sidoti-de Fraisse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1201182" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037426v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevel Ninio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilloux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vincent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038620v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037502v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne M&#233;vel-Ninio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Limbourg-Bouchon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-4773(94)90029-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60QG2WCC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04334989v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fages" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Brusson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wintz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04416889v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381529v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03721681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice X Petit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04734484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04570243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04570234v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04570214v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04416962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rincheval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Araujo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-eular.3344" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04570222v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04570219v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertheault de Noiron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04444000v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04444083v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04443952v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04443729v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>