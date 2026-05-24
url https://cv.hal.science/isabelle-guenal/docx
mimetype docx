--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -1945,404 +1945,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le come-back de la mitochondrie dans l'apoptose chez la drosophile</w:t>
+                <w:t xml:space="preserve">Apoptosis in Drosophila: which role for mitochondria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+              <w:t xml:space="preserve">Apoptosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20163205014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10495-015-1209-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975517v1</w:t>
+                <w:t xml:space="preserve">hal-02975495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two different specific JNK activators are required to trigger apoptosis or compensatory proliferation in response to Rbf1 in Drosophila</w:t>
+                <w:t xml:space="preserve">Le come-back de la mitochondrie dans l'apoptose chez la drosophile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guenal</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15384101.2015.1100776⟩</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20163205014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975507v1</w:t>
+                <w:t xml:space="preserve">hal-02975517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apoptosis in Drosophila: which role for mitochondria?</w:t>
+                <w:t xml:space="preserve">Two different specific JNK activators are required to trigger apoptosis or compensatory proliferation in response to Rbf1 in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessie Colin</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guénal</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apoptosis</w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10495-015-1209-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15384101.2015.1100776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975495v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Drosophila retinoblastoma protein, Rbf1, induces a Debcl-and Drp1-dependent mitochondrial apoptosis</w:t>
               </w:r>
@@ -2380,51 +2380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 128, pp.3239-3249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3033,51 +3033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (1), pp.97-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3254,51 +3254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3522,51 +3522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3613,51 +3613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apoptose chez la drosophile : conservation et originalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3963,51 +3963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bcl-2 and Hsp27 act at different levels to suppress programmed cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sidoti-de Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4080,51 +4080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down-regulation of actin genes precedes microfilament network disruption and actin cleavage during p53-mediated apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Risler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5519,286 +5519,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spondyloarthritis etiology, pathogenesis and animal models FRI0353 Misregulation of BMP/TGFβ sheds light on the pathogenicity of HLA-B27 in spondyloarthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drosophila model of HLA-B27 pathogenicity study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Rincheval</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Jah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Corsi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiza Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Congress of Rheumatology, EULAR 2019, Madrid, 12–15 June 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Genetics of Ankylosing Spondylitis Consortium Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Versailles, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416962v1</w:t>
+                <w:t xml:space="preserve">hal-04570222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila model of HLA-B27 pathogenicity study.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spondyloarthritis etiology, pathogenesis and animal models FRI0353 Misregulation of BMP/TGFβ sheds light on the pathogenicity of HLA-B27 in spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Jah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Genetics of Ankylosing Spondylitis Consortium Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual European Congress of Rheumatology, EULAR 2019, Madrid, 12–15 June 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.859, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-eular.3344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570222v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de la morphologie mitochondriale dans le disque d'aile de drosophile : recherche du bon outil</w:t>
               </w:r>
@@ -6561,51 +6561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05049292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadoun Tour&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Orgeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Ann Galindo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Girard-Misguich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07877-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04816204v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;nal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80994-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04362225v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lauraine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence de Taffin de Tilques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dganit Melamed-Kadosh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilade Cherqaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-024-03370-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04329736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hoareau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rincheval-Arnold" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaumer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202300125" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04058488v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagune" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Glatigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Waterhouse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011257" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04114156v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00777-23" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Banach-Latapy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Briand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sp&#233;der" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette de Noiron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Colin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11101384" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769835v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Tifoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bekhouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de las Heras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillaume" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvina Bouleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11091298" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03113204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Breban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-020-00832-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03297234v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101523" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grandon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Corsi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza M Araujo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-215832" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Szuplewski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Maharzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Nelson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutaiba Alhaj Hussen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.03.123" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975517v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Clavier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163205014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Baillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guenal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2015.1100776" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-015-1209-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975515v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.169896" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975511v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garibal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Szuplewski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Risler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/genesandcancer.68" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977706v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-014-1034-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Milet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Garrigue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102902" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clavier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rincheval-Arnold" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Col&#233;no-Costes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasbleiz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.372" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.9.1.10251" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garibal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mignotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.12.176" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354315v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaumer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3517" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101292v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002816v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1205839" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002807v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034620v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaumer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Guenal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Theodore" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4400714" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036458v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steimberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Viengchareun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Biehlmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sidoti-de Fraisse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1201182" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037426v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevel Ninio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilloux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vincent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038620v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037502v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne M&#233;vel-Ninio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Limbourg-Bouchon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-4773(94)90029-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60QG2WCC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04334989v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fages" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Brusson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wintz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04416889v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381529v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03721681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice X Petit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04734484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04570243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04570234v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04570214v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04416962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rincheval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Araujo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-eular.3344" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04570222v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04570219v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertheault de Noiron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04444000v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04444083v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04443952v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04443729v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05049292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadoun Tour&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Orgeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Ann Galindo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Girard-Misguich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07877-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04816204v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;nal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80994-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04362225v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lauraine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence de Taffin de Tilques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dganit Melamed-Kadosh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilade Cherqaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-024-03370-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04329736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hoareau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rincheval-Arnold" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaumer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202300125" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04058488v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagune" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Glatigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Waterhouse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011257" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04114156v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00777-23" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Banach-Latapy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Briand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sp&#233;der" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette de Noiron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Colin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11101384" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769835v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Tifoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bekhouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de las Heras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillaume" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvina Bouleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11091298" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03113204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Breban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-020-00832-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03297234v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101523" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grandon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Corsi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza M Araujo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-215832" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Szuplewski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Maharzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Nelson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutaiba Alhaj Hussen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.03.123" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975495v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Clavier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-015-1209-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975517v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163205014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Baillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guenal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2015.1100776" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975515v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.169896" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975511v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garibal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Szuplewski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Risler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/genesandcancer.68" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977706v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-014-1034-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Milet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Garrigue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102902" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clavier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rincheval-Arnold" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Col&#233;no-Costes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasbleiz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.372" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.9.1.10251" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garibal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mignotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.12.176" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354315v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaumer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3517" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101292v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002816v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1205839" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002807v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034620v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaumer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Guenal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Theodore" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4400714" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036458v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steimberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Viengchareun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Biehlmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sidoti-de Fraisse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1201182" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037426v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevel Ninio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilloux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vincent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038620v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037502v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne M&#233;vel-Ninio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Limbourg-Bouchon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-4773(94)90029-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60QG2WCC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04334989v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fages" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Brusson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wintz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04416889v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381529v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03721681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice X Petit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04734484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04570243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04570234v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04570214v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04570222v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04416962v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rincheval" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Araujo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-eular.3344" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04570219v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertheault de Noiron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04444000v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04444083v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04443952v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04443729v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>