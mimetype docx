--- v0 (2026-03-26)
+++ v1 (2026-05-11)
@@ -514,2668 +514,2546 @@
               <w:t xml:space="preserve">87th Congress of the European-Atherosclerosis-Society (EAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Maastricht, Netherlands. pp.e107-e108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2019.06.314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and multi-omics characterization of human pre-beta-HDL reveals specific proteomic and lipidomic signature relevant to biological activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucrèce Mathéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">european lipoprotein club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAS, Sep 2018, Tutzing, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04046669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABCG1 orchestrates adipose tissue macrophage plasticity and insulin resistance in obesity by rewiring saturated fatty acid pools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Dahik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pukar Kc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Materne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canelle Reydellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (777), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/scitranslmed.adi6682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the specific molecular and functional signatures of pre-beta-HDL: relevance to cardiovascular disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Integrated omics approach for the identification of HDL structure-function relationships in PCSK9-related familial hypercholesterolemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Darabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Pučić-Baković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guillas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00395-023-01004-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacl.2023.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197187v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated omics approach for the identification of HDL structure-function relationships in PCSK9-related familial hypercholesterolemia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of the specific molecular and functional signatures of pre-beta-HDL: relevance to cardiovascular disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrèce Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacl.2023.07.003⟩</w:t>
+              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 118 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00395-023-01004-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192389v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphatidylserine enhances anti‐inflammatory effects of reconstituted HDL in macrophages via distinct intracellular pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Darabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Dahik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lhomme</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frisdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (5), pp.e22274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.201800810R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slug, a Cancer‐Related Transcription Factor, is Involved in Vascular Smooth Muscle Cell Transdifferentiation Induced by Platelet‐Derived Growth Factor‐BB During Atherosclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahema Ledard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Liboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Babiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (2), pp.e014276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/JAHA.119.014276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free cholesterol transfer to high-density lipoprotein (HDL) upon triglyceride lipolysis underlies the U-shape relationship between HDL-cholesterol and cardiovascular disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure-function relationships in reconstituted HDL: Focus on antioxidative activity and cholesterol efflux capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Tubeuf</w:t>
+                <w:t xml:space="preserve">Alexandre M.O. Cukier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Canicio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Lhomme</w:t>
+                <w:t xml:space="preserve">Patrice Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana A. Didichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guillas-Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel D. Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2047487319894114⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2017.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798302v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-function relationships in reconstituted HDL: Focus on antioxidative activity and cholesterol efflux capacity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Svetlana A. Didichenko</w:t>
+                <w:t xml:space="preserve">Therapeutic applications of reconstituted HDL: When structure meets function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Darabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guillas-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Guillas-Baudouin</w:t>
+                <w:t xml:space="preserve">Wilfried Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel D. Wright</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. John Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Kontush</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2017.05.010⟩</w:t>
+              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157, pp.28-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2015.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525877v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic applications of reconstituted HDL: When structure meets function</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for ACD5 ceramide kinase activity involvement in Arabidopsis response to cold stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatol Kontush</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Chavarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2015.10.010⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (12), pp.2688-2697 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03624961v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for ACD5 ceramide kinase activity involvement in Arabidopsis response to cold stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A matter of fat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Zachowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Dutilleul</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.12578⟩</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (1), pp.140-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/psb.6.1.14280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229102v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A matter of fat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Expression of the bacterial type III effector DspA/E in&amp;lt;em&amp;gt; Saccharomyces cerevisiae&amp;lt;/em&amp;gt; down-regulates the sphingolipid biosynthetic pathway leading to growth arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Siamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Zachowski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mitsugu Shimobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kunz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael N. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/psb.6.1.14280⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 289 (26), pp.18466-18477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M114.562769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958602v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the bacterial type III effector DspA/E in&amp;lt;em&amp;gt; Saccharomyces cerevisiae&amp;lt;/em&amp;gt; down-regulates the sphingolipid biosynthetic pathway leading to growth arrest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Phosphoinositide-bis-phosphate is required for Saccharomyces cerevisiae invasive growth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Kunz</w:t>
+                <w:t xml:space="preserve">Aurélia Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael N. Hall</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Jacques Vitagliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A Arkowitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M114.562769⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.122606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634607v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide-sphingolipid interplays in plant signalling: a new enigma from the Sphinx?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Puyaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2013.00341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphoinositide-bis-phosphate is required for Saccharomyces cerevisiae invasive growth.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Long chain base changes triggered by a short exposure of Arabidopsis to low temperature are altered by AHb1 non-symbiotic haemoglobin overexpression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Vitagliano</w:t>
+                <w:t xml:space="preserve">Amira Guellim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert A Arkowitz</w:t>
+                <w:t xml:space="preserve">Nathalie Rezé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.191-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.122606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2012.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843404v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long chain base changes triggered by a short exposure of Arabidopsis to low temperature are altered by AHb1 non-symbiotic haemoglobin overexpression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guillas</w:t>
+                <w:t xml:space="preserve">Phytosphingosine-phosphate is a signal for AtMPK6 activation and Arabidopsis response to chilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Guellim</w:t>
+                <w:t xml:space="preserve">Ghouziel Benhassaine-Kesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rezé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chantal Demandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2012.11.020⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (1), pp.181 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.04017.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958491v1</w:t>
+                <w:t xml:space="preserve">hal-03339366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A steep phosphoinositide bis-phosphate gradient forms during fungal filamentous growth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bassilana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A Arkowitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 198 (4), pp.711-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1083/jcb.201203099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytosphingosine-phosphate is a signal for AtMPK6 activation and Arabidopsis response to chilling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Phytosphingosine‐phosphate is a signal for AtMPK6 activation and Arabidopsis response to chilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouziel Benhassaine-Kesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Demandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 194 (1), pp.181 - 191. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+              <w:t xml:space="preserve">, 2012, 194 (1), pp.181-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.04017.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339366v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytosphingosine‐phosphate is a signal for AtMPK6 activation and Arabidopsis response to chilling</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitric oxide participates in cold‐responsive phosphosphingolipid formation and gene expression in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Launay</w:t>
+                <w:t xml:space="preserve">Catherine Cantrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Puyaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rezé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 194 (1), pp.181-191. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.04017.x⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 189 (2), pp.415-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03500.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958500v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide participates in cold‐responsive phosphosphingolipid formation and gene expression in Arabidopsis thaliana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cantrel</w:t>
+                <w:t xml:space="preserve">C26-CoA-dependent ceramide synthesis of Saccharomyces cerevisiae is operated by Lag1p and Lac1p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vazquez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rezé</w:t>
+                <w:t xml:space="preserve">P A Kirchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Lesch</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 189 (2), pp.415-427. </w:t>
+                <w:t xml:space="preserve">R Chuard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03500.x⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">M Pfefferli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J C Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20 (11), pp.2655-2665. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/emboj/20.11.2655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3185,677 +3063,677 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichment of high-density lipoproteins with phosphatidylethanolamine (36:5) impairs their protective biological activities and is associated with atherosclerosis in women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Taradeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica D Dahik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès annuel de la Nouvelle Société Française d’Athérosclérose (NSFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Biarritz (France), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2022.06.441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04047511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichment of high-density lipoproteins with phosphatidylethanolamine (36:5) impairs their protective biological activities and is associated with atherosclerosis in women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Taradeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica D Dahik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Annual Scientific European Lipoprotein Club (ELC) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Tutzing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04047541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichment of high-density lipoproteins with phosphatidylethanolamine (36:5) impairs their protective biological activities and is associated with atherosclerosis in women.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Taradeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica D Dahik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 90th EAS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, MILAN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04047426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichment of high-density lipoproteins with phosphatidylethanolamine (36:5) impairs their protective biological activities and is associated with atherosclerosis in women.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Taradeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica D Dahik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès annuel de la Nouvelle Société Française d’Athérosclérose (NSFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04047372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct proteomic and lipidomic composition and atheroprotective functionof human plasma pre-b high-density lipoprotein (HDL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tubeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucrèce Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ième congrès de la Société Francophone d’Athérosclérose NSFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04048146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3923,51 +3801,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B952EEE5"/>
+    <w:nsid w:val="397E64B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4154,51 +4032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-guillas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6073-0529" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05191850v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Coste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ottones" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amina Henni Mansour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Clofent-Sanchez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aur&#233;lie Raymond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969559v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taradeh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dahik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lhomme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Galier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hardy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canicio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lhomme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frisdal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2019.06.314" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04046669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Math&#233;ron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lebreton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064186v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Dahik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pukar Kc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Materne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Reydellet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adi6682" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04197187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pionneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-023-01004-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04192389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Darabi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Pu&#269;i&#263;-Bakovi&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2023.07.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798360v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frisdal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201800810R" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02448535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahema Ledard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Liboz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Blondeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Babiak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Moulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.119.014276" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798302v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Feng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tubeuf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canicio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319894114" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525877v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M.O. Cukier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Therond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana A. Didichenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillas-Baudouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D. Wright" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2017.05.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Le Goff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John Chapman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Kontush" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2015.10.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G7N17X5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01229102v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Chavarria" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie R&#233;z&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sotta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12578" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zachowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.1.14280" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Siamer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsugu Shimobayashi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kunz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael N. Hall" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.562769" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01578981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Puyaubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00341" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843404v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Vernay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vitagliano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Arkowitz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.122606" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958491v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guellim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rez&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2012.11.020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bassilana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201203099" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339366v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouziel Benhassaine-Kesri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Demandre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Launay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04017.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958500v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03959340v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cantrel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vazquez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lesch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03500.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982139v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Kirchman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chuard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pfefferli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Jiang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/20.11.2655" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04047511v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica D Dahik" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hardy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2022.06.441" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04047541v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04047426v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04047372v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04048146v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delbos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-guillas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6073-0529" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05191850v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Coste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ottones" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amina Henni Mansour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Clofent-Sanchez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aur&#233;lie Raymond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969559v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taradeh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dahik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lhomme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Galier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hardy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canicio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lhomme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frisdal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2019.06.314" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1CND313-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04046669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Math&#233;ron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lebreton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Dahik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pukar Kc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Materne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Reydellet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adi6682" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04192389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Darabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Pu&#269;i&#263;-Bakovi&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2023.07.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04197187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pionneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-023-01004-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frisdal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201800810R" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02448535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahema Ledard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Liboz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Blondeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Babiak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Moulin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.119.014276" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525877v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M.O. Cukier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Therond" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana A. Didichenko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillas-Baudouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D. Wright" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2017.05.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Le Goff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John Chapman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Kontush" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2015.10.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G7N17X5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01229102v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Chavarria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie R&#233;z&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sotta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12578" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958602v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zachowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.1.14280" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634607v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Siamer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsugu Shimobayashi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kunz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael N. Hall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.562769" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Vernay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vitagliano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Arkowitz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.122606" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01578981v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Puyaubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00341" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guellim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rez&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2012.11.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouziel Benhassaine-Kesri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Demandre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Launay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04017.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bassilana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201203099" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03959340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cantrel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vazquez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lesch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03500.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Kirchman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chuard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pfefferli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Jiang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/20.11.2655" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04047511v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica D Dahik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hardy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2022.06.441" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04047541v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04047426v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04047372v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04048146v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delbos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tubeuf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>