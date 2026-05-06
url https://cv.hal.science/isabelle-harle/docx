--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -1436,165 +1436,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des matières techniques et hiérarchie des filières d'enseignement secondaire en Allemagne</w:t>
+                <w:t xml:space="preserve">Des savoirs sociaux aux savoirs scolaires : place et contenus du dessin dans l’enseignement au XIXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Harlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Regards croisés sur un voisin, 167</w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627562v1</w:t>
+                <w:t xml:space="preserve">hal-04257501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des savoirs sociaux aux savoirs scolaires : place et contenus du dessin dans l’enseignement au XIXème siècle</w:t>
+                <w:t xml:space="preserve">Place des matières techniques et hiérarchie des filières d'enseignement secondaire en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Harlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Regards croisés sur un voisin, 167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257501v1</w:t>
+                <w:t xml:space="preserve">hal-04627562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'introduction d'une culture technique au collège : une analyse socio-historique</w:t>
               </w:r>
@@ -1973,191 +1973,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NSI (Numérique et sciences informatiques) et évolution de la forme scolaire ?</w:t>
+                <w:t xml:space="preserve">Les enseignants.e.s d’informatique au lycée : un nouveau groupe professionnel en quête d’identité et une communauté d’apprentissage en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière Lanéelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Didapro 9 – DidaSTIC. L’informatique, objets d’enseignement et d'apprentissage. Quelles nouvelles perspectives pour la recherche ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREN; Université de Nantes; Université Le Mans; INSPE de l’académie de Nantes, May 2022, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262273v1</w:t>
+                <w:t xml:space="preserve">hal-04940459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignants.e.s d’informatique au lycée : un nouveau groupe professionnel en quête d’identité et une communauté d’apprentissage en développement</w:t>
+                <w:t xml:space="preserve">NSI (Numérique et sciences informatiques) et évolution de la forme scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière Lanéelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro 9 – DidaSTIC. L’informatique, objets d’enseignement et d'apprentissage. Quelles nouvelles perspectives pour la recherche ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREN; Université de Nantes; Université Le Mans; INSPE de l’académie de Nantes, May 2022, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940459v1</w:t>
+                <w:t xml:space="preserve">hal-04262273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un collège différent : expérimentation de dispositif modulaire au cycle 4</w:t>
               </w:r>
@@ -4528,51 +4528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="201E5F91"/>
+    <w:nsid w:val="498F95F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4759,51 +4759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-harle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0084-040X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10932286X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939067v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Harl&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Lan&#233;elle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.058.0105" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627570v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12266" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Moussi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.036.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04257971v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.027.0073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04257963v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.204.0139" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8218" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04257954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.058.0023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.035.0051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04257937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Harle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josso-Perrochaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2013.1072" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04257475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.013.0011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217941v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258473v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1178" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258492v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.024.0177" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04257501v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04257410v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2003.2974" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-vasselin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262273v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338276v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jeannin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01480887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Kalali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legrand-Mouton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lombardi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.95a1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04833006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Michel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627544v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Martinez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tr&#233;mel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04257915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lebeaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hasni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03558983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190731v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04257994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258012v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciriec.uliege.be/wp-content/uploads/2020/07/EDUCATION-INT-GNRL-ebook-1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258042v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.6294" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaviere Lan&#233;elle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258376v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.38628" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627505v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.e6c7fc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.f42659" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.061215" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689786v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-harle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0084-040X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10932286X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939067v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Harl&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Lan&#233;elle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.058.0105" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627570v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12266" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Moussi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.036.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04257971v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.027.0073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04257963v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.204.0139" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8218" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04257954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.058.0023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.035.0051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04257937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Harle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josso-Perrochaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2013.1072" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04257475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.013.0011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217941v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258473v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1178" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258492v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.024.0177" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04257501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04257410v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2003.2974" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-vasselin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338276v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jeannin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01480887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Kalali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legrand-Mouton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lombardi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.95a1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04833006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Michel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627544v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Martinez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tr&#233;mel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04257915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lebeaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hasni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03558983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190731v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04257994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258012v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciriec.uliege.be/wp-content/uploads/2020/07/EDUCATION-INT-GNRL-ebook-1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258042v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.6294" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaviere Lan&#233;elle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258376v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.38628" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627505v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.e6c7fc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.f42659" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.061215" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689786v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>