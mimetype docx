--- v0 (2026-03-16)
+++ v1 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Heullant-Donat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure d'Histoire médiévale à l'Université de Reims Champagne-Ardenne (depuis 2007), je dirige  l'équipe de recherche CERHiC (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cerhic.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ) depuis 2012).  Auparavant, j'ai été maîtresse de conférences à l'Université Paris X - Nanterre (1994-2007), en délégation auprès du CNRS (LAMOP-UMR 8589 - Paris 1 Panthéon-Sorbonne, 2002-2004), membre de l'Ecole française de Rome (1991-1994), assistante normalienne doctorante à l'Université Paris X - Nanterre (1988-1991), et élève de l'Ecole normale supérieure Fontenay-Saint-Cloud (1984-1988). J'ai obtenu l'agrégation d'Histoire en 1987.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux patrimoniaux d’une abbaye-prison en reconversion : le cas de Clairvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le patrimoine de la Justice (II), 48, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.36020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les fresques d’Assise décryptées »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 480, février 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gouverner âmes et corps ». Gouverner, Pouvoirs & sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDC-Réseau Canopé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1129, 15 septembre 2020, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du cloître à la prison : les espaces de l’enfermement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologie(s). Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, avril-juin 2019, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce que lire (et écrire) veut dire » et « Vraies et fausses idées sur le papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 463, septembre 2019, pp.50-55; 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un webdocumentaire sur les espaces de l'enfermement du Moyen Âge aux années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grief : Revue sur les mondes du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6/2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03010766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur les enfermements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime, Histoire &amp; Sociétés/Crime, History &amp; Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 21, n°2, pp.287-296. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chs.1970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfermé comme un moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'âge d'or des abbayes, 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enfermé comme un moine ». L’âge d’or des abbayes. Une révolution religieuse au Moyen Âge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, avril-juin 2015, pp.86-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Ordres mendiants et les missions », « L’Inquisition ». Saint François, saint Dominique. Naissance des ordres mendiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, hors-série n° 5, avril-mai 201, pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi enquêter sur la stigmatisation de François d’Assise? Sur l’Instrumentum de stigmatibus beati Francisci (1282) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivio italiano per la storia della pietà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.94-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La puissance des Franciscains », Jérusalem. De la forteresse cananéenne aux Lieux saints de toutes les querelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 378, juillet-août 2012, pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Martyrdom and Identity in the Franciscan Order (Thirteenth and Fourteenth Centuries) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franciscan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.429-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Méditerranée, un carrefour de religions », Atlas de la Méditerranée,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Hors Série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hors-série 1, mai-juin 2010, pp.30-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Palerme, capitale cosmopolite », Méditerranée. Guerre et paix depuis 5000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Église est-elle trop riche ? ». Les pauvres de Job à Martin Hirsch,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 349, janvier 2010, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A la cour du roi de Naples ». La Renaissance italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La Renaissance italienne, Les collections de l’Histoire, 43, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le cloître et la prison. Fontevraud, Clairvaux... Pourquoi les prisons françaises sont-elles si souvent abritées dans des couvents ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 345, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un cloître aux dimensions du monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 348, décembre 2009, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une réévaluation de la &amp;quot;révolution du papier&amp;quot; dans l'Occident médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bresc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61/2, pp.354-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les frontières du martyre dans l’histoire. Élaborations doctrinales et enjeux de définition »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanctorum. Rivista dell’associazione per lo studio della santità, dei culti e dell’agiografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.206-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Culture et religion. Bibliographie pour le capes et l'agrégation d'Histoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 387 (Bibliographie pour le capes et l'agrégation d'Histoire), pp.286-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome et les jubilés du XIVe siècle : histoires immédiates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40. Rome des jubilés, pp.51-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03305036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amici d'istorie. La tradizione erudita delle cronache di Gualdo e la memoria urbana in Umbria tra Medieovo ed Età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erminia Irace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni Storici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 93, p. 547--581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans l'histoire. Paolino da Venezia et les prologues de ses chroniques universelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 105 (1), pp.381-442. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mefr.1993.3290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les merveilles de l'au-delà musulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire, mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre, produire, se conduire. Le modèle au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la S.H.M.E.S.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.13-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux frontières du martyre dans l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Castelnau-L'Estoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du martyre dans l'histoire. Elaborations doctrinales et enjeux de définitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Nanterre, université de Paris X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00159211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau de la pratique du martyre aux XIIIe et XIVe siècles : le cas franciscain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du martyre dans l'histoire. Elaborations doctrinales et enjeux de définitions,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Nanterre, université de Paris X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vie en boîte. Cellules de religieuses et maquettes de couvent (XVIIIe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Sorbonne, Homme et société, pp.390, 2025, Homme et société, 9791035110000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfermements. Volume III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat, Julie Claustre, Élisabeth Lusset, et al. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.222, 2017, Publications de la Sorbonne. Série Homme et société, ISSN 0292-6679 ; 54, 9791035104146. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.71847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfermements II. Règles et dérèglements en milieux clos (IVe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfermements. Le cloître et la prison (VIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne. , 2011, 978-2-85944-673-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes d'Italie mi XIIe-mi XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes d'Italie, du XIIe au milieu du XIVe siècle, sociétés, pouvoirs, économies, cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette supérieur, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures italiennes XIIe-XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Cerf, 2000, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Italie au Moyen Âge, Ve-XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Delumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette, 2000, Carré Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures italiennes (XIIe-XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERF, pp.394, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00447757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et cultures - Occident chrétien, XIIe-mi XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2 volumes, 1999, Clefs concours Histoire médiévale, Isabelle Heullant Donat, 9782912232112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien XIIe-mi XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming an Abbey into a Prison: Clairvaux and the web-documentary Le cloître et la prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basile Baudez; Victoria Bergbauer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carceral architecture. From Within and Beyond Prison Walls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovis, p. 225-241, 2025, 9783986122058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« I Francescani e il martirio nel XIII secolo »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Scarsato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prima e dopo. I protomartiri francescani, Antonia da Padova e Francesco d’Assisi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Messaggero, Padova, pp.9-36, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sont les frères Vivaldi devenus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exploration du monde? Une autre histoire des grandes découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, 2019, 9782021406252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Mathieu, Jean-Michel Matz, Thierry Pécout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations et cultures des officiers et de l’entourage des princes dans les territoires angevins (milieu XIIIe-fin XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 518 (3), Publications de l’École française de Rome, pp.351-365, 2019, Collection de l'École française de Rome, 9782728313655. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.4137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Conclusions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu, Isabelle, Matz, Jean-Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations et cultures des officiers et de l’entourage des princes dans les territoires angevins (milieu XIIIe-fin XVe siècle) : Percorsi di formazione e culture degli ufficiali e dell'entourage dei principi nei territori angioini (metà XIII-fine XV secolo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de Rome, Rome, pp.351-365, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 1291. Que sont les frères Vivaldi devenus ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Bertrand (dir.), H. Blais, G. Calafat, I. Heullant-Donat (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exploration du monde. Une autre histoire des grandes découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Seuil, Paris, pp.75-79, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres et écrits de mémoire du premier XIVe siècle : le cas des autographes de fra Elemosina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fra Elemosina e la riscrittura della memoria cittadina a Gualdo Tadino (Atti dell’incontro di studi, Gualdo Tadino, 17-18 luglio 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro di Studi sull'Alto Medioevo, Spoleto, pp.1-21, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Claustre; Isabelle Heullant-Donat; Élisabeth Lusset; Falk Bretschneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfermements III. Le genre enfermé. Hommes et femmes en milieux clos (XIIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne; Éditions de la Sorbonne, pp.13-29, 2017, 9791035104146. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.71887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des historiens médiévistes de l'enseignement supérieur public (France). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, produire, se conduire. Le modèle au Moyen Âge, 45e congrès de la SHMESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.13-45, 2016, 9791035101428. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.26934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clairvaux, Work in Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Baudin, A. Grélois (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps long de Clairvaux. Nouvelles recherches, nouvelles perspective (XIIe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy Editions d'Art, Paris, pp.367-374, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, Enfermements II. Règles et dérèglements en milieu clos (IVe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Heullant-Donat, J. Claustre, E. Lusset, F. Bretschneider (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfermements II. Règles et dérèglements en milieu clos (IVe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.9-28, 2015, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat; Julie Claustre; Élisabeth Lusset; Falk Bretschneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfermements II. Règles et dérèglements en milieux clos (IVe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.9-28, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Franciscains, martyrs et ‘‘mission’’ aux XIIIe et XIVe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Blennemann, K. Herbers (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vom Blutzeugen zum Glaubenszeugen ? Formen und Vorstellungen des christlichen Martyriums im Wandel,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franz Steiner Verlag Stuttgart, pp.179-194, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La norme fabriquée. Conclusions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Marmursztejn, J. Claustre, V. Beaulande (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de la norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.239-246, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« In ongni luogo il sangue loro è sparso. Pauvreté, martyre et identité chez les franciscains (XIIIe-XIVe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences religieuses et chemins de perfection dans l’Occident médiéval. Études offertes à André Vauchez par ses élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres - De Boccard, pp.293-309, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les franciscains et le martyre au XIIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bertazzo; G. Cassio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dai Protomartiri francescani a sant’Antonio di Padova, Atti della Giornata Internazionale di Studio (Terni, giugno 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Centro Sudi Antoniani, pp.11-29., 2011, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Théorie et pratique du martyre volontaire chez les franciscains au milieu du XIVe siècle : l’exemple de Livinus, théologien et martyr »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bertazzo, D. Gallo, R. Michetti, A. Tilatti (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbor Ramosa. Studi per Antonio Rigon da allievi, amici, colleghi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro di Studi Antoniani, Padova, pp.265-278., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La cour des Angevins de Naples (1268-1382) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Paviot, B. Laurioux, M. Gaude-Ferragu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cour du prince. Cour de France, cour d’Europe (XIIIe-XVe siècle), Actes du colloque international, Universités de Paris XII, Paris XIII et Versailles-Saint-Quentin-en-Yvelines (18-20 septembre 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Honoré Champion, pp.515-531, 2011, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claustrum et carcer. Pour une histoire comparée des enfermements. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Heullant-Donat, J. Claustre, E. Lusset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfermements. Le cloître et la prison (Ve-XVIIIe siècle), Actes du colloque international (Troyes - Clairvaux - Bar-sur-Aube, 22-24 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.15-35., 2011, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À quoi sert l’Histoire aujourd’hui ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Laurentin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quoi sert l’Histoire aujourd’hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.35-38., 2010, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux autres Jeanne. Figures de reines défigurées aux XIVe et XVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire pour un royaume (XIIe-XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perrin, pp.281-309, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Thomas d’Eccleston, Traité sur l’arrivée des frères mineurs en Angleterre. Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dalarun (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François d’Assise. Écrits, Vies, témoignages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Franciscaines - Editions du Cerf, pp.1885-1910, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Thomas d’Eccleston, Traité sur l’arrivée des frères mineurs en Angleterre. Traduction par Isabelle Heullant-Donat, révision par Jacques Dalarun »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dalarun (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François d’Assise. Écrits, Vies, témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Éditions franciscaines – Éditions du Cerf, pp.1911-2016, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le martyre : état des lieux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Castelnau-L'Estoile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belissa, M. Cottret (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le martyr(e), Moyen-Âge, Temps modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editons Kimé, pp.10-23, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jourdain de Giano, « Chronique. Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dalarun (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François d’Assise. Écrits, Vies, témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Éditions franciscaines – Éditions du Cerf, pp.2017-2033, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jourdain de Giano, « Chronique. Traduction par Isabelle Heullant-Donat, révision par Jacques Dalarun »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dalarun (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François d’Assise. Écrits, Vies, témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Éditions franciscaines – Éditions du Cerf, pp.2035-2088, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odium fidei et définition du martyre chrétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les discours de la haine. Récits et figures de la passion dans la Cité. Regards croisés Actes du colloque international (Reims, 26-28 septembre 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.113-124, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les risques de l’évangélisation. Sur quelques figures nouvelles de l’apostasie au XIVe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Grévin, A. Nef, É. Tixier (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chrétiens, juifs et musulmans dans la Méditerranée médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.133-148, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encyclopédisme sous le pontificat de Jean XXII, entre savoir et propagande. L'exemple de Paolino da Venezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie culturelle, intellectuelle et scientifique à la cour des papes d'Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.255-276, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des missionnaires martyrs aux martyrs missionnaires : la mémoire des martyrs franciscains au sein de leur Ordre aux XIIIe et XIVe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire son histoire : les communautés régulières face à leur passé, Actes du 5e colloque international du C.E.R.C.O.R. (Saint-Étienne, 6-8 novembre 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Saint-Étienne – Jean Monnet, pp.171-184, 2005, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En amont de l'Observance. Les lettres de Sancia, reine de Naples, aux Chapitres généraux et leur transmission dans l'historiographie du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités franciscaines à l'Âge des Réformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.73-99, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grèce antique au miroir de l'histoire universelle. L'exemple de la Tabula super Speculum historiale fratris Vincentii de Jean Hautfuney (v. 1320)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grèce antique sous le regard du Moyen Âge occidental Actes du XVe colloque international de la Villa grecque Kérylos, Institut de France - Fondation Théodore Reinach (Beaulieu-sur-Mer, 8-9 octobre 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.159-174, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l’influence de l’historiographie dionysienne sur les chroniques universelles italiennes au XIVe siècle : l’exemple des chroniques universelles de Paolino da Venezia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Boucheron, O. Mattéoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces sociaux de l’Italie urbaine XIIe-XVe siècles. Recueils d’articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réimpressions, 8, Publications de la Sorbonne, pp.309-324, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres dans les dépouilles des prélats d'Italie du Sud au XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation intellectuelle et culture du clergé dans les territoires angevins (vers 1246-vers 1480) Actes du colloque international Université d'Angers \textendash HIRES (Angers (15-16 novembre 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, école française de Rome, pp.139-159, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'historiographe, le faussaire et la truffe. Les falsifications d'Alfonso Ceccarelli (\textdagger 1583) sur les chroniques de fra Elemosina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">écritures de l'histoire (XIVe-XVIe siècle) Actes du colloque international du Centre Montaigne (Bordeaux, 19-21 septembre 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.219-237, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les martyrs franciscains de Jérusalem (1391), entre mémoire et manipulation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Coulon, C. Otten-Froux, P. Pagès, D. Valérian (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemins d’Outremer. Études d’Histoire sur la Méditerranée médiévale offertes à Michel Balard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.439-459, 2004, Byzantina Sorbonensia, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception des premiers martyrs franciscains à l'intérieur de l'Ordre au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et mentalités au Moyen Âge. Mélanges en l'honneur d'Hervé Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 211-220, 2003, Collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Méditerranée au XIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire 2de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.70-107, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Méditerranée au XIIe siècle, carrefour de trois civilisations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire 2de. Livre du professeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.37-58, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la mémoire hagiographique franciscaine aux XIIIe et XIVe siècles : l'auteur retrouvé des Memorialia de sanctis fratribus minoribus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et société urbaine au Moyen Âge. Études offertes à Jean-Louis Biget par ses élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, p. 511--530, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prologues des chroniques universelles à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les prologues médiévaux colloque international organisé par l'Academia Belgica et l'Ecole française de Rome ( Rome, 26-28 mars 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Brepols, p. 573-591, 2000, Textes et études du Moyen Age</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une affaire d'hommes et de livres. Louis de Hongrie et la dispersion de la bibliothèque de Robert d'Anjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La noblesse dans les territoires angevins à la fin du Moyen Âge actes du colloque international d'Angers (3-6 juin 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 275, Ecole française de Rome, p. 689-708, 2000, Collection de l'Ecole Française de Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Alberto Mussato », « Aliénor d’Aquitaine », « Balde », « Bartole », « Bernardin de Sienne », « Boccace », « Boncompagno da Signa », « Brunetto Latini », « Cola di Rienzo », « Coluccio Salutati », « Dante Alighieri », « Frédéric II », « Héloïse », « Hugues de Saint-Cher », « Jacques de Voragine », « Leonardo Bruni », « Lorenzo Valla », « Lovato Lovati », « Marco Polo », « Pétrarque », « Poggio Bracciolini », « Robert d’Anjou », « Roger II de Sicile »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.417-418; 433-434; 436-437; 446-447; 448-451;461-468; 473-476; 484-487; 495-496; 501-502; 504-505; 515-518; 521-522; 531-532; 537; 543-544; 547-545, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cour pontificale », « Cours royales d’Italie du Sud »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.231-245, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’écriture et ses supports »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.180-183, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Oral et écrit », « La lecture », « Prédication », « Les notaires en Europe du Sud (Italie, France) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.137-145, 155-174, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bible », « Cursus scolaire latin », « Ars dictaminis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.120-125; 127-132, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance du XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.35-39, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écoles urbaines », « Les studia des Ordres mendiants », « Maîtres et écoles humanistes en Italie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.54-58, 63-75, 93-97, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Humanisme; L'humanisme italien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.213-223, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon&amp;quot;, « Florence », « Naples », « Padoue », « Palerme », « Rome »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.356-359; 386-387;384-386; 390-391; 399-402; 404-406, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres et écrits de mémoire du premier XIVe siècle : le cas des autographes de fra Elemosina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libro, scrittura, documento della civiltà monastica e conventuale nel basso medioevo (sec. XIII-XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro di Studi sull'Alto Medioevo, pp.239--262, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Culture ‘populaire’ ou culture partagée ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.319-323, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Historiographie - Repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.13-34, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l’influence de l’historiographie dionysienne sur les chroniques universelles italiennes au XIVe siècle : l’exemple des chroniques universelles de Paolino da Venezia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Autrand, Cl. Gauvard, J.-M. Moeglin (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Denis et la royauté. Études offertes à Bernard Guenée, Membre de l’Institut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.505-519, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions autour de la cour angevine comme milieu culturel au XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état angevin. Pouvoir, culture et société entre XIIIe et XIVe siècle Actes du colloque international (Rome-Naples, 7-11 novembre 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 245, Ecole française de Rome, p. 173-191, 1998, Collection de l'Ecole française de Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boccace lecteur de Paolino da Venezia: lectures discursives et critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli zibaldoni di Boccaccio: memoria, scrittura, riscrittura Actes du colloque international (Florence-Certaldo, 26-28 avril 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Cesati Editore, p. 37-52, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention des chroniques de Gualdo et la construction de la mémoire urbaine en Italie centrale entre Moyen Âge et Temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erminia Irace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire de la cité. Modèles antiques et réalisations renaissantes Actes du colloque franco-italien (Tours, 28-30 septembre 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Scientifiche Italiane, p. 131-160, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposito dell'iconografia del manoscritto S.XI.5 della Biblioteca Malatestiana. Osservazioni sulle scelte e le funzioni iconografiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libraria Domini. I manoscritti della Biblioteca Malatestiana : testi e decorazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.277--292, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'une traduction : Le livre de l'Échelle de Mahomet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l'Échelle de Mahomet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette, p. 11--26, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La périodisation dans deux chroniques franciscaines de l'Ombrie (XIIIe-XIVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périodes. La construction du temps historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagellants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.329-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03766181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bullarium franciscanum romanorum pontificum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6394657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cloître et la prison. Les espaces de l’enfermement (webdocumentaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02969015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cloître et la prison. Les espaces de l’enfermement (webdocumentaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christianisme. Dictionnaire des temps, des lieux et des figures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.368-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prier et combattre. Dictionnaire européen des ordres militaires au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.592-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salimbene de Adam&amp;quot;, dans A. Vauchez (dir.) Dictionnaire encyclopédique du Moyen Âge, Paris-Cambridge - Rome, Éditions du Cerf – James Clark and CO. LTD – Città Nuova, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.1385-1386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques&amp;quot;, dans A. Vauchez (dir.) Dictionnaire encyclopédique du Moyen Âge, Paris-Cambridge - Rome, Éditions du Cerf – James Clark and CO. LTD – Città Nuova, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.325-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoire, historiographie », dans A. Vauchez (dir.), Dictionnaire encyclopédique du Moyen Âge, Paris-Cambridge - Rome, Éditions du Cerf – James Clark and CO. LTD – Città Nuova, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.734-735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venise&amp;quot;, dans A. Vauchez (dir.) Dictionnaire encyclopédique du Moyen Âge, Paris-Cambridge - Rome, Éditions du Cerf – James Clark and CO. LTD – Città Nuova, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.1574-1575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Heullant-Donat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure d'Histoire médiévale à l'Université de Reims Champagne-Ardenne (depuis 2007), je dirige  l'équipe de recherche CERHiC (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cerhic.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ) depuis 2012).  Auparavant, j'ai été maîtresse de conférences à l'Université Paris X - Nanterre (1994-2007), en délégation auprès du CNRS (LAMOP-UMR 8589 - Paris 1 Panthéon-Sorbonne, 2002-2004), membre de l'Ecole française de Rome (1991-1994), assistante normalienne doctorante à l'Université Paris X - Nanterre (1988-1991), et élève de l'Ecole normale supérieure Fontenay-Saint-Cloud (1984-1988). J'ai obtenu l'agrégation d'Histoire en 1987.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux patrimoniaux d’une abbaye-prison en reconversion : le cas de Clairvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le patrimoine de la Justice (II), 48, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.36020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les fresques d’Assise décryptées »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 480, février 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gouverner âmes et corps ». Gouverner, Pouvoirs & sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDC-Réseau Canopé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1129, 15 septembre 2020, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du cloître à la prison : les espaces de l’enfermement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologie(s). Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, avril-juin 2019, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce que lire (et écrire) veut dire » et « Vraies et fausses idées sur le papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 463, septembre 2019, pp.50-55; 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un webdocumentaire sur les espaces de l'enfermement du Moyen Âge aux années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grief : Revue sur les mondes du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6/2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03010766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur les enfermements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime, Histoire &amp; Sociétés/Crime, History &amp; Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 21, n°2, pp.287-296. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chs.1970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfermé comme un moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'âge d'or des abbayes, 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enfermé comme un moine ». L’âge d’or des abbayes. Une révolution religieuse au Moyen Âge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, avril-juin 2015, pp.86-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi enquêter sur la stigmatisation de François d’Assise? Sur l’Instrumentum de stigmatibus beati Francisci (1282) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivio italiano per la storia della pietà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.94-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Ordres mendiants et les missions », « L’Inquisition ». Saint François, saint Dominique. Naissance des ordres mendiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, hors-série n° 5, avril-mai 201, pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La puissance des Franciscains », Jérusalem. De la forteresse cananéenne aux Lieux saints de toutes les querelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 378, juillet-août 2012, pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Martyrdom and Identity in the Franciscan Order (Thirteenth and Fourteenth Centuries) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franciscan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.429-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Méditerranée, un carrefour de religions », Atlas de la Méditerranée,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Hors Série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hors-série 1, mai-juin 2010, pp.30-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Palerme, capitale cosmopolite », Méditerranée. Guerre et paix depuis 5000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Église est-elle trop riche ? ». Les pauvres de Job à Martin Hirsch,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 349, janvier 2010, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A la cour du roi de Naples ». La Renaissance italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La Renaissance italienne, Les collections de l’Histoire, 43, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le cloître et la prison. Fontevraud, Clairvaux... Pourquoi les prisons françaises sont-elles si souvent abritées dans des couvents ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 345, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un cloître aux dimensions du monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 348, décembre 2009, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une réévaluation de la &amp;quot;révolution du papier&amp;quot; dans l'Occident médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bresc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61/2, pp.354-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les frontières du martyre dans l’histoire. Élaborations doctrinales et enjeux de définition »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanctorum. Rivista dell’associazione per lo studio della santità, dei culti e dell’agiografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.206-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Culture et religion. Bibliographie pour le capes et l'agrégation d'Histoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 387 (Bibliographie pour le capes et l'agrégation d'Histoire), pp.286-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome et les jubilés du XIVe siècle : histoires immédiates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40. Rome des jubilés, pp.51-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03305036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amici d'istorie. La tradizione erudita delle cronache di Gualdo e la memoria urbana in Umbria tra Medieovo ed Età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erminia Irace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni Storici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 93, p. 547--581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans l'histoire. Paolino da Venezia et les prologues de ses chroniques universelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 105 (1), pp.381-442. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mefr.1993.3290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les merveilles de l'au-delà musulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire, mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre, produire, se conduire. Le modèle au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la S.H.M.E.S.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.13-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux frontières du martyre dans l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Castelnau-L'Estoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du martyre dans l'histoire. Elaborations doctrinales et enjeux de définitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Nanterre, université de Paris X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00159211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau de la pratique du martyre aux XIIIe et XIVe siècles : le cas franciscain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du martyre dans l'histoire. Elaborations doctrinales et enjeux de définitions,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Nanterre, université de Paris X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vie en boîte. Cellules de religieuses et maquettes de couvent (XVIIIe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Sorbonne, Homme et société, pp.390, 2025, Homme et société, 9791035110000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfermements. Volume III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat, Julie Claustre, Élisabeth Lusset, et al. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.222, 2017, Publications de la Sorbonne. Série Homme et société, ISSN 0292-6679 ; 54, 9791035104146. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.71847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfermements II. Règles et dérèglements en milieux clos (IVe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfermements. Le cloître et la prison (VIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne. , 2011, 978-2-85944-673-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes d'Italie mi XIIe-mi XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes d'Italie, du XIIe au milieu du XIVe siècle, sociétés, pouvoirs, économies, cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette supérieur, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures italiennes XIIe-XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Cerf, 2000, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Italie au Moyen Âge, Ve-XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Delumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette, 2000, Carré Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures italiennes (XIIe-XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERF, pp.394, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00447757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien XIIe-mi XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et cultures - Occident chrétien, XIIe-mi XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2 volumes, 1999, Clefs concours Histoire médiévale, Isabelle Heullant Donat, 9782912232112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming an Abbey into a Prison: Clairvaux and the web-documentary Le cloître et la prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basile Baudez; Victoria Bergbauer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carceral architecture. From Within and Beyond Prison Walls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovis, p. 225-241, 2025, 9783986122058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« I Francescani e il martirio nel XIII secolo »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Scarsato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prima e dopo. I protomartiri francescani, Antonia da Padova e Francesco d’Assisi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Messaggero, Padova, pp.9-36, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sont les frères Vivaldi devenus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exploration du monde? Une autre histoire des grandes découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, 2019, 9782021406252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Mathieu, Jean-Michel Matz, Thierry Pécout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations et cultures des officiers et de l’entourage des princes dans les territoires angevins (milieu XIIIe-fin XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 518 (3), Publications de l’École française de Rome, pp.351-365, 2019, Collection de l'École française de Rome, 9782728313655. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.4137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Conclusions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu, Isabelle, Matz, Jean-Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations et cultures des officiers et de l’entourage des princes dans les territoires angevins (milieu XIIIe-fin XVe siècle) : Percorsi di formazione e culture degli ufficiali e dell'entourage dei principi nei territori angioini (metà XIII-fine XV secolo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de Rome, Rome, pp.351-365, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 1291. Que sont les frères Vivaldi devenus ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Bertrand (dir.), H. Blais, G. Calafat, I. Heullant-Donat (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exploration du monde. Une autre histoire des grandes découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Seuil, Paris, pp.75-79, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres et écrits de mémoire du premier XIVe siècle : le cas des autographes de fra Elemosina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fra Elemosina e la riscrittura della memoria cittadina a Gualdo Tadino (Atti dell’incontro di studi, Gualdo Tadino, 17-18 luglio 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro di Studi sull'Alto Medioevo, Spoleto, pp.1-21, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Claustre; Isabelle Heullant-Donat; Élisabeth Lusset; Falk Bretschneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfermements III. Le genre enfermé. Hommes et femmes en milieux clos (XIIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne; Éditions de la Sorbonne, pp.13-29, 2017, 9791035104146. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.71887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des historiens médiévistes de l'enseignement supérieur public (France). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, produire, se conduire. Le modèle au Moyen Âge, 45e congrès de la SHMESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.13-45, 2016, 9791035101428. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.26934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clairvaux, Work in Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Baudin, A. Grélois (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps long de Clairvaux. Nouvelles recherches, nouvelles perspective (XIIe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy Editions d'Art, Paris, pp.367-374, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, Enfermements II. Règles et dérèglements en milieu clos (IVe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Heullant-Donat, J. Claustre, E. Lusset, F. Bretschneider (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfermements II. Règles et dérèglements en milieu clos (IVe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.9-28, 2015, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat; Julie Claustre; Élisabeth Lusset; Falk Bretschneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfermements II. Règles et dérèglements en milieux clos (IVe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.9-28, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Franciscains, martyrs et ‘‘mission’’ aux XIIIe et XIVe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Blennemann, K. Herbers (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vom Blutzeugen zum Glaubenszeugen ? Formen und Vorstellungen des christlichen Martyriums im Wandel,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franz Steiner Verlag Stuttgart, pp.179-194, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La norme fabriquée. Conclusions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Marmursztejn, J. Claustre, V. Beaulande (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de la norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.239-246, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« In ongni luogo il sangue loro è sparso. Pauvreté, martyre et identité chez les franciscains (XIIIe-XIVe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences religieuses et chemins de perfection dans l’Occident médiéval. Études offertes à André Vauchez par ses élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres - De Boccard, pp.293-309, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les franciscains et le martyre au XIIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bertazzo; G. Cassio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dai Protomartiri francescani a sant’Antonio di Padova, Atti della Giornata Internazionale di Studio (Terni, giugno 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Centro Sudi Antoniani, pp.11-29., 2011, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Théorie et pratique du martyre volontaire chez les franciscains au milieu du XIVe siècle : l’exemple de Livinus, théologien et martyr »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bertazzo, D. Gallo, R. Michetti, A. Tilatti (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbor Ramosa. Studi per Antonio Rigon da allievi, amici, colleghi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro di Studi Antoniani, Padova, pp.265-278., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La cour des Angevins de Naples (1268-1382) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Paviot, B. Laurioux, M. Gaude-Ferragu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cour du prince. Cour de France, cour d’Europe (XIIIe-XVe siècle), Actes du colloque international, Universités de Paris XII, Paris XIII et Versailles-Saint-Quentin-en-Yvelines (18-20 septembre 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Honoré Champion, pp.515-531, 2011, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claustrum et carcer. Pour une histoire comparée des enfermements. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Heullant-Donat, J. Claustre, E. Lusset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfermements. Le cloître et la prison (Ve-XVIIIe siècle), Actes du colloque international (Troyes - Clairvaux - Bar-sur-Aube, 22-24 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.15-35., 2011, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux autres Jeanne. Figures de reines défigurées aux XIVe et XVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire pour un royaume (XIIe-XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perrin, pp.281-309, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À quoi sert l’Histoire aujourd’hui ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Laurentin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quoi sert l’Histoire aujourd’hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.35-38., 2010, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Thomas d’Eccleston, Traité sur l’arrivée des frères mineurs en Angleterre. Traduction par Isabelle Heullant-Donat, révision par Jacques Dalarun »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dalarun (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François d’Assise. Écrits, Vies, témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Éditions franciscaines – Éditions du Cerf, pp.1911-2016, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Thomas d’Eccleston, Traité sur l’arrivée des frères mineurs en Angleterre. Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dalarun (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François d’Assise. Écrits, Vies, témoignages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Franciscaines - Editions du Cerf, pp.1885-1910, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jourdain de Giano, « Chronique. Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dalarun (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François d’Assise. Écrits, Vies, témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Éditions franciscaines – Éditions du Cerf, pp.2017-2033, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le martyre : état des lieux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Castelnau-L'Estoile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belissa, M. Cottret (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le martyr(e), Moyen-Âge, Temps modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editons Kimé, pp.10-23, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jourdain de Giano, « Chronique. Traduction par Isabelle Heullant-Donat, révision par Jacques Dalarun »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dalarun (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François d’Assise. Écrits, Vies, témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Éditions franciscaines – Éditions du Cerf, pp.2035-2088, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odium fidei et définition du martyre chrétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les discours de la haine. Récits et figures de la passion dans la Cité. Regards croisés Actes du colloque international (Reims, 26-28 septembre 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.113-124, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les risques de l’évangélisation. Sur quelques figures nouvelles de l’apostasie au XIVe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Grévin, A. Nef, É. Tixier (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chrétiens, juifs et musulmans dans la Méditerranée médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.133-148, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encyclopédisme sous le pontificat de Jean XXII, entre savoir et propagande. L'exemple de Paolino da Venezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie culturelle, intellectuelle et scientifique à la cour des papes d'Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.255-276, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des missionnaires martyrs aux martyrs missionnaires : la mémoire des martyrs franciscains au sein de leur Ordre aux XIIIe et XIVe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire son histoire : les communautés régulières face à leur passé, Actes du 5e colloque international du C.E.R.C.O.R. (Saint-Étienne, 6-8 novembre 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Saint-Étienne – Jean Monnet, pp.171-184, 2005, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En amont de l'Observance. Les lettres de Sancia, reine de Naples, aux Chapitres généraux et leur transmission dans l'historiographie du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités franciscaines à l'Âge des Réformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.73-99, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l’influence de l’historiographie dionysienne sur les chroniques universelles italiennes au XIVe siècle : l’exemple des chroniques universelles de Paolino da Venezia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Boucheron, O. Mattéoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces sociaux de l’Italie urbaine XIIe-XVe siècles. Recueils d’articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réimpressions, 8, Publications de la Sorbonne, pp.309-324, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grèce antique au miroir de l'histoire universelle. L'exemple de la Tabula super Speculum historiale fratris Vincentii de Jean Hautfuney (v. 1320)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grèce antique sous le regard du Moyen Âge occidental Actes du XVe colloque international de la Villa grecque Kérylos, Institut de France - Fondation Théodore Reinach (Beaulieu-sur-Mer, 8-9 octobre 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.159-174, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'historiographe, le faussaire et la truffe. Les falsifications d'Alfonso Ceccarelli (\textdagger 1583) sur les chroniques de fra Elemosina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">écritures de l'histoire (XIVe-XVIe siècle) Actes du colloque international du Centre Montaigne (Bordeaux, 19-21 septembre 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.219-237, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres dans les dépouilles des prélats d'Italie du Sud au XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation intellectuelle et culture du clergé dans les territoires angevins (vers 1246-vers 1480) Actes du colloque international Université d'Angers \textendash HIRES (Angers (15-16 novembre 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, école française de Rome, pp.139-159, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les martyrs franciscains de Jérusalem (1391), entre mémoire et manipulation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Coulon, C. Otten-Froux, P. Pagès, D. Valérian (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemins d’Outremer. Études d’Histoire sur la Méditerranée médiévale offertes à Michel Balard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.439-459, 2004, Byzantina Sorbonensia, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception des premiers martyrs franciscains à l'intérieur de l'Ordre au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et mentalités au Moyen Âge. Mélanges en l'honneur d'Hervé Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 211-220, 2003, Collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Méditerranée au XIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire 2de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.70-107, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Méditerranée au XIIe siècle, carrefour de trois civilisations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire 2de. Livre du professeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.37-58, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la mémoire hagiographique franciscaine aux XIIIe et XIVe siècles : l'auteur retrouvé des Memorialia de sanctis fratribus minoribus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et société urbaine au Moyen Âge. Études offertes à Jean-Louis Biget par ses élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, p. 511--530, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prologues des chroniques universelles à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les prologues médiévaux colloque international organisé par l'Academia Belgica et l'Ecole française de Rome ( Rome, 26-28 mars 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Brepols, p. 573-591, 2000, Textes et études du Moyen Age</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une affaire d'hommes et de livres. Louis de Hongrie et la dispersion de la bibliothèque de Robert d'Anjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La noblesse dans les territoires angevins à la fin du Moyen Âge actes du colloque international d'Angers (3-6 juin 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 275, Ecole française de Rome, p. 689-708, 2000, Collection de l'Ecole Française de Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Alberto Mussato », « Aliénor d’Aquitaine », « Balde », « Bartole », « Bernardin de Sienne », « Boccace », « Boncompagno da Signa », « Brunetto Latini », « Cola di Rienzo », « Coluccio Salutati », « Dante Alighieri », « Frédéric II », « Héloïse », « Hugues de Saint-Cher », « Jacques de Voragine », « Leonardo Bruni », « Lorenzo Valla », « Lovato Lovati », « Marco Polo », « Pétrarque », « Poggio Bracciolini », « Robert d’Anjou », « Roger II de Sicile »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.417-418; 433-434; 436-437; 446-447; 448-451;461-468; 473-476; 484-487; 495-496; 501-502; 504-505; 515-518; 521-522; 531-532; 537; 543-544; 547-545, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Oral et écrit », « La lecture », « Prédication », « Les notaires en Europe du Sud (Italie, France) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.137-145, 155-174, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bible », « Cursus scolaire latin », « Ars dictaminis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.120-125; 127-132, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance du XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.35-39, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écoles urbaines », « Les studia des Ordres mendiants », « Maîtres et écoles humanistes en Italie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.54-58, 63-75, 93-97, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cour pontificale », « Cours royales d’Italie du Sud »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.231-245, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’écriture et ses supports »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.180-183, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Humanisme; L'humanisme italien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.213-223, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon&amp;quot;, « Florence », « Naples », « Padoue », « Palerme », « Rome »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.356-359; 386-387;384-386; 390-391; 399-402; 404-406, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Culture ‘populaire’ ou culture partagée ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.319-323, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Historiographie - Repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.13-34, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres et écrits de mémoire du premier XIVe siècle : le cas des autographes de fra Elemosina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libro, scrittura, documento della civiltà monastica e conventuale nel basso medioevo (sec. XIII-XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro di Studi sull'Alto Medioevo, pp.239--262, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l’influence de l’historiographie dionysienne sur les chroniques universelles italiennes au XIVe siècle : l’exemple des chroniques universelles de Paolino da Venezia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Autrand, Cl. Gauvard, J.-M. Moeglin (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Denis et la royauté. Études offertes à Bernard Guenée, Membre de l’Institut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.505-519, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boccace lecteur de Paolino da Venezia: lectures discursives et critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli zibaldoni di Boccaccio: memoria, scrittura, riscrittura Actes du colloque international (Florence-Certaldo, 26-28 avril 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Cesati Editore, p. 37-52, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions autour de la cour angevine comme milieu culturel au XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état angevin. Pouvoir, culture et société entre XIIIe et XIVe siècle Actes du colloque international (Rome-Naples, 7-11 novembre 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 245, Ecole française de Rome, p. 173-191, 1998, Collection de l'Ecole française de Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention des chroniques de Gualdo et la construction de la mémoire urbaine en Italie centrale entre Moyen Âge et Temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erminia Irace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire de la cité. Modèles antiques et réalisations renaissantes Actes du colloque franco-italien (Tours, 28-30 septembre 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Scientifiche Italiane, p. 131-160, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposito dell'iconografia del manoscritto S.XI.5 della Biblioteca Malatestiana. Osservazioni sulle scelte e le funzioni iconografiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libraria Domini. I manoscritti della Biblioteca Malatestiana : testi e decorazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.277--292, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La périodisation dans deux chroniques franciscaines de l'Ombrie (XIIIe-XIVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périodes. La construction du temps historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'une traduction : Le livre de l'Échelle de Mahomet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l'Échelle de Mahomet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette, p. 11--26, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagellants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.329-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03766181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bullarium franciscanum romanorum pontificum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6394657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cloître et la prison. Les espaces de l’enfermement (webdocumentaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christianisme. Dictionnaire des temps, des lieux et des figures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.368-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prier et combattre. Dictionnaire européen des ordres militaires au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.592-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salimbene de Adam&amp;quot;, dans A. Vauchez (dir.) Dictionnaire encyclopédique du Moyen Âge, Paris-Cambridge - Rome, Éditions du Cerf – James Clark and CO. LTD – Città Nuova, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.1385-1386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques&amp;quot;, dans A. Vauchez (dir.) Dictionnaire encyclopédique du Moyen Âge, Paris-Cambridge - Rome, Éditions du Cerf – James Clark and CO. LTD – Città Nuova, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.325-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoire, historiographie », dans A. Vauchez (dir.), Dictionnaire encyclopédique du Moyen Âge, Paris-Cambridge - Rome, Éditions du Cerf – James Clark and CO. LTD – Città Nuova, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.734-735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venise&amp;quot;, dans A. Vauchez (dir.) Dictionnaire encyclopédique du Moyen Âge, Paris-Cambridge - Rome, Éditions du Cerf – James Clark and CO. LTD – Città Nuova, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.1574-1575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerhic.hypotheses.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418055v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lusset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Heullant-Donat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.36020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766270v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766267v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Bretschneider" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claustre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.1970" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985654v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766254v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766248v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bresc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Redon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erminia Irace" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1993.3290" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541160v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Russo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Castelnau-L'Estoile" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160274v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lusset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100157890" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.71847" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delumeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03748035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766117v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994992v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.4137" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766108v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.71887" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26934" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766097v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765963v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985634v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766008v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311906v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765997v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308134v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295233v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308140v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766233v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766193v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766192v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766188v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766189v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766195v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765990v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308137v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308135v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308133v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295227v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295230v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295229v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6394657" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766128v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766123v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766169v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766147v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766150v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerhic.hypotheses.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418055v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lusset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Heullant-Donat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.36020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766270v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766267v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Bretschneider" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claustre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.1970" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985654v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765855v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766254v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766248v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bresc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Redon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erminia Irace" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1993.3290" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541160v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Russo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Castelnau-L'Estoile" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160274v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lusset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100157890" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.71847" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delumeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295224v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03748035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jardin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766117v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994992v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.4137" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766108v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.71887" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26934" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766097v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765963v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985634v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766037v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766064v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766008v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766003v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311905v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765997v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308134v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295233v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308140v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766233v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766188v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766196v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766195v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766197v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765990v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308133v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295227v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295229v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295230v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6394657" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766128v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766123v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766169v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766147v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766150v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766171v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>