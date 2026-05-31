--- v1 (2026-05-08)
+++ v2 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Heullant-Donat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure d'Histoire médiévale à l'Université de Reims Champagne-Ardenne (depuis 2007), je dirige  l'équipe de recherche CERHiC (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cerhic.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ) depuis 2012).  Auparavant, j'ai été maîtresse de conférences à l'Université Paris X - Nanterre (1994-2007), en délégation auprès du CNRS (LAMOP-UMR 8589 - Paris 1 Panthéon-Sorbonne, 2002-2004), membre de l'Ecole française de Rome (1991-1994), assistante normalienne doctorante à l'Université Paris X - Nanterre (1988-1991), et élève de l'Ecole normale supérieure Fontenay-Saint-Cloud (1984-1988). J'ai obtenu l'agrégation d'Histoire en 1987.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux patrimoniaux d’une abbaye-prison en reconversion : le cas de Clairvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le patrimoine de la Justice (II), 48, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.36020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les fresques d’Assise décryptées »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 480, février 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gouverner âmes et corps ». Gouverner, Pouvoirs & sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDC-Réseau Canopé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1129, 15 septembre 2020, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du cloître à la prison : les espaces de l’enfermement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologie(s). Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, avril-juin 2019, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce que lire (et écrire) veut dire » et « Vraies et fausses idées sur le papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 463, septembre 2019, pp.50-55; 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un webdocumentaire sur les espaces de l'enfermement du Moyen Âge aux années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grief : Revue sur les mondes du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6/2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03010766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur les enfermements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime, Histoire &amp; Sociétés/Crime, History &amp; Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 21, n°2, pp.287-296. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chs.1970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfermé comme un moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'âge d'or des abbayes, 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enfermé comme un moine ». L’âge d’or des abbayes. Une révolution religieuse au Moyen Âge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, avril-juin 2015, pp.86-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi enquêter sur la stigmatisation de François d’Assise? Sur l’Instrumentum de stigmatibus beati Francisci (1282) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivio italiano per la storia della pietà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.94-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Ordres mendiants et les missions », « L’Inquisition ». Saint François, saint Dominique. Naissance des ordres mendiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, hors-série n° 5, avril-mai 201, pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La puissance des Franciscains », Jérusalem. De la forteresse cananéenne aux Lieux saints de toutes les querelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 378, juillet-août 2012, pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Martyrdom and Identity in the Franciscan Order (Thirteenth and Fourteenth Centuries) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franciscan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.429-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Méditerranée, un carrefour de religions », Atlas de la Méditerranée,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Hors Série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hors-série 1, mai-juin 2010, pp.30-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Palerme, capitale cosmopolite », Méditerranée. Guerre et paix depuis 5000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Église est-elle trop riche ? ». Les pauvres de Job à Martin Hirsch,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 349, janvier 2010, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A la cour du roi de Naples ». La Renaissance italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La Renaissance italienne, Les collections de l’Histoire, 43, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le cloître et la prison. Fontevraud, Clairvaux... Pourquoi les prisons françaises sont-elles si souvent abritées dans des couvents ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 345, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un cloître aux dimensions du monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 348, décembre 2009, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une réévaluation de la &amp;quot;révolution du papier&amp;quot; dans l'Occident médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bresc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61/2, pp.354-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les frontières du martyre dans l’histoire. Élaborations doctrinales et enjeux de définition »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanctorum. Rivista dell’associazione per lo studio della santità, dei culti e dell’agiografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.206-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Culture et religion. Bibliographie pour le capes et l'agrégation d'Histoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 387 (Bibliographie pour le capes et l'agrégation d'Histoire), pp.286-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome et les jubilés du XIVe siècle : histoires immédiates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40. Rome des jubilés, pp.51-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03305036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amici d'istorie. La tradizione erudita delle cronache di Gualdo e la memoria urbana in Umbria tra Medieovo ed Età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erminia Irace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni Storici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 93, p. 547--581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans l'histoire. Paolino da Venezia et les prologues de ses chroniques universelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 105 (1), pp.381-442. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mefr.1993.3290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les merveilles de l'au-delà musulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire, mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre, produire, se conduire. Le modèle au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la S.H.M.E.S.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.13-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux frontières du martyre dans l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Castelnau-L'Estoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du martyre dans l'histoire. Elaborations doctrinales et enjeux de définitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Nanterre, université de Paris X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00159211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau de la pratique du martyre aux XIIIe et XIVe siècles : le cas franciscain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du martyre dans l'histoire. Elaborations doctrinales et enjeux de définitions,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Nanterre, université de Paris X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vie en boîte. Cellules de religieuses et maquettes de couvent (XVIIIe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Sorbonne, Homme et société, pp.390, 2025, Homme et société, 9791035110000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfermements. Volume III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat, Julie Claustre, Élisabeth Lusset, et al. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.222, 2017, Publications de la Sorbonne. Série Homme et société, ISSN 0292-6679 ; 54, 9791035104146. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.71847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfermements II. Règles et dérèglements en milieux clos (IVe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfermements. Le cloître et la prison (VIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne. , 2011, 978-2-85944-673-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes d'Italie mi XIIe-mi XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes d'Italie, du XIIe au milieu du XIVe siècle, sociétés, pouvoirs, économies, cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette supérieur, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures italiennes XIIe-XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Cerf, 2000, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Italie au Moyen Âge, Ve-XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Delumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette, 2000, Carré Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures italiennes (XIIe-XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERF, pp.394, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00447757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien XIIe-mi XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et cultures - Occident chrétien, XIIe-mi XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2 volumes, 1999, Clefs concours Histoire médiévale, Isabelle Heullant Donat, 9782912232112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming an Abbey into a Prison: Clairvaux and the web-documentary Le cloître et la prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basile Baudez; Victoria Bergbauer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carceral architecture. From Within and Beyond Prison Walls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovis, p. 225-241, 2025, 9783986122058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« I Francescani e il martirio nel XIII secolo »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Scarsato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prima e dopo. I protomartiri francescani, Antonia da Padova e Francesco d’Assisi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Messaggero, Padova, pp.9-36, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sont les frères Vivaldi devenus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exploration du monde? Une autre histoire des grandes découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, 2019, 9782021406252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Mathieu, Jean-Michel Matz, Thierry Pécout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations et cultures des officiers et de l’entourage des princes dans les territoires angevins (milieu XIIIe-fin XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 518 (3), Publications de l’École française de Rome, pp.351-365, 2019, Collection de l'École française de Rome, 9782728313655. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.4137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Conclusions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu, Isabelle, Matz, Jean-Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations et cultures des officiers et de l’entourage des princes dans les territoires angevins (milieu XIIIe-fin XVe siècle) : Percorsi di formazione e culture degli ufficiali e dell'entourage dei principi nei territori angioini (metà XIII-fine XV secolo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de Rome, Rome, pp.351-365, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 1291. Que sont les frères Vivaldi devenus ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Bertrand (dir.), H. Blais, G. Calafat, I. Heullant-Donat (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exploration du monde. Une autre histoire des grandes découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Seuil, Paris, pp.75-79, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres et écrits de mémoire du premier XIVe siècle : le cas des autographes de fra Elemosina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fra Elemosina e la riscrittura della memoria cittadina a Gualdo Tadino (Atti dell’incontro di studi, Gualdo Tadino, 17-18 luglio 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro di Studi sull'Alto Medioevo, Spoleto, pp.1-21, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Claustre; Isabelle Heullant-Donat; Élisabeth Lusset; Falk Bretschneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfermements III. Le genre enfermé. Hommes et femmes en milieux clos (XIIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne; Éditions de la Sorbonne, pp.13-29, 2017, 9791035104146. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.71887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des historiens médiévistes de l'enseignement supérieur public (France). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, produire, se conduire. Le modèle au Moyen Âge, 45e congrès de la SHMESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.13-45, 2016, 9791035101428. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.26934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clairvaux, Work in Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Baudin, A. Grélois (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps long de Clairvaux. Nouvelles recherches, nouvelles perspective (XIIe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy Editions d'Art, Paris, pp.367-374, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, Enfermements II. Règles et dérèglements en milieu clos (IVe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Heullant-Donat, J. Claustre, E. Lusset, F. Bretschneider (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfermements II. Règles et dérèglements en milieu clos (IVe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.9-28, 2015, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat; Julie Claustre; Élisabeth Lusset; Falk Bretschneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfermements II. Règles et dérèglements en milieux clos (IVe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.9-28, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Franciscains, martyrs et ‘‘mission’’ aux XIIIe et XIVe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Blennemann, K. Herbers (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vom Blutzeugen zum Glaubenszeugen ? Formen und Vorstellungen des christlichen Martyriums im Wandel,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franz Steiner Verlag Stuttgart, pp.179-194, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La norme fabriquée. Conclusions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Marmursztejn, J. Claustre, V. Beaulande (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de la norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.239-246, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« In ongni luogo il sangue loro è sparso. Pauvreté, martyre et identité chez les franciscains (XIIIe-XIVe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences religieuses et chemins de perfection dans l’Occident médiéval. Études offertes à André Vauchez par ses élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres - De Boccard, pp.293-309, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les franciscains et le martyre au XIIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bertazzo; G. Cassio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dai Protomartiri francescani a sant’Antonio di Padova, Atti della Giornata Internazionale di Studio (Terni, giugno 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Centro Sudi Antoniani, pp.11-29., 2011, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Théorie et pratique du martyre volontaire chez les franciscains au milieu du XIVe siècle : l’exemple de Livinus, théologien et martyr »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bertazzo, D. Gallo, R. Michetti, A. Tilatti (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbor Ramosa. Studi per Antonio Rigon da allievi, amici, colleghi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro di Studi Antoniani, Padova, pp.265-278., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La cour des Angevins de Naples (1268-1382) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Paviot, B. Laurioux, M. Gaude-Ferragu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cour du prince. Cour de France, cour d’Europe (XIIIe-XVe siècle), Actes du colloque international, Universités de Paris XII, Paris XIII et Versailles-Saint-Quentin-en-Yvelines (18-20 septembre 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Honoré Champion, pp.515-531, 2011, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claustrum et carcer. Pour une histoire comparée des enfermements. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Heullant-Donat, J. Claustre, E. Lusset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfermements. Le cloître et la prison (Ve-XVIIIe siècle), Actes du colloque international (Troyes - Clairvaux - Bar-sur-Aube, 22-24 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.15-35., 2011, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux autres Jeanne. Figures de reines défigurées aux XIVe et XVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire pour un royaume (XIIe-XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perrin, pp.281-309, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À quoi sert l’Histoire aujourd’hui ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Laurentin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quoi sert l’Histoire aujourd’hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.35-38., 2010, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Thomas d’Eccleston, Traité sur l’arrivée des frères mineurs en Angleterre. Traduction par Isabelle Heullant-Donat, révision par Jacques Dalarun »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dalarun (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François d’Assise. Écrits, Vies, témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Éditions franciscaines – Éditions du Cerf, pp.1911-2016, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Thomas d’Eccleston, Traité sur l’arrivée des frères mineurs en Angleterre. Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dalarun (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François d’Assise. Écrits, Vies, témoignages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Franciscaines - Editions du Cerf, pp.1885-1910, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jourdain de Giano, « Chronique. Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dalarun (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François d’Assise. Écrits, Vies, témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Éditions franciscaines – Éditions du Cerf, pp.2017-2033, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le martyre : état des lieux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Castelnau-L'Estoile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belissa, M. Cottret (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le martyr(e), Moyen-Âge, Temps modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editons Kimé, pp.10-23, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jourdain de Giano, « Chronique. Traduction par Isabelle Heullant-Donat, révision par Jacques Dalarun »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dalarun (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François d’Assise. Écrits, Vies, témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Éditions franciscaines – Éditions du Cerf, pp.2035-2088, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odium fidei et définition du martyre chrétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les discours de la haine. Récits et figures de la passion dans la Cité. Regards croisés Actes du colloque international (Reims, 26-28 septembre 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.113-124, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les risques de l’évangélisation. Sur quelques figures nouvelles de l’apostasie au XIVe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Grévin, A. Nef, É. Tixier (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chrétiens, juifs et musulmans dans la Méditerranée médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.133-148, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encyclopédisme sous le pontificat de Jean XXII, entre savoir et propagande. L'exemple de Paolino da Venezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie culturelle, intellectuelle et scientifique à la cour des papes d'Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.255-276, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des missionnaires martyrs aux martyrs missionnaires : la mémoire des martyrs franciscains au sein de leur Ordre aux XIIIe et XIVe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire son histoire : les communautés régulières face à leur passé, Actes du 5e colloque international du C.E.R.C.O.R. (Saint-Étienne, 6-8 novembre 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Saint-Étienne – Jean Monnet, pp.171-184, 2005, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En amont de l'Observance. Les lettres de Sancia, reine de Naples, aux Chapitres généraux et leur transmission dans l'historiographie du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités franciscaines à l'Âge des Réformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.73-99, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l’influence de l’historiographie dionysienne sur les chroniques universelles italiennes au XIVe siècle : l’exemple des chroniques universelles de Paolino da Venezia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Boucheron, O. Mattéoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces sociaux de l’Italie urbaine XIIe-XVe siècles. Recueils d’articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réimpressions, 8, Publications de la Sorbonne, pp.309-324, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grèce antique au miroir de l'histoire universelle. L'exemple de la Tabula super Speculum historiale fratris Vincentii de Jean Hautfuney (v. 1320)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grèce antique sous le regard du Moyen Âge occidental Actes du XVe colloque international de la Villa grecque Kérylos, Institut de France - Fondation Théodore Reinach (Beaulieu-sur-Mer, 8-9 octobre 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.159-174, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'historiographe, le faussaire et la truffe. Les falsifications d'Alfonso Ceccarelli (\textdagger 1583) sur les chroniques de fra Elemosina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">écritures de l'histoire (XIVe-XVIe siècle) Actes du colloque international du Centre Montaigne (Bordeaux, 19-21 septembre 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.219-237, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres dans les dépouilles des prélats d'Italie du Sud au XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation intellectuelle et culture du clergé dans les territoires angevins (vers 1246-vers 1480) Actes du colloque international Université d'Angers \textendash HIRES (Angers (15-16 novembre 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, école française de Rome, pp.139-159, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les martyrs franciscains de Jérusalem (1391), entre mémoire et manipulation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Coulon, C. Otten-Froux, P. Pagès, D. Valérian (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemins d’Outremer. Études d’Histoire sur la Méditerranée médiévale offertes à Michel Balard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.439-459, 2004, Byzantina Sorbonensia, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception des premiers martyrs franciscains à l'intérieur de l'Ordre au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et mentalités au Moyen Âge. Mélanges en l'honneur d'Hervé Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 211-220, 2003, Collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Méditerranée au XIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire 2de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.70-107, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Méditerranée au XIIe siècle, carrefour de trois civilisations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire 2de. Livre du professeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.37-58, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la mémoire hagiographique franciscaine aux XIIIe et XIVe siècles : l'auteur retrouvé des Memorialia de sanctis fratribus minoribus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et société urbaine au Moyen Âge. Études offertes à Jean-Louis Biget par ses élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, p. 511--530, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prologues des chroniques universelles à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les prologues médiévaux colloque international organisé par l'Academia Belgica et l'Ecole française de Rome ( Rome, 26-28 mars 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Brepols, p. 573-591, 2000, Textes et études du Moyen Age</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une affaire d'hommes et de livres. Louis de Hongrie et la dispersion de la bibliothèque de Robert d'Anjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La noblesse dans les territoires angevins à la fin du Moyen Âge actes du colloque international d'Angers (3-6 juin 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 275, Ecole française de Rome, p. 689-708, 2000, Collection de l'Ecole Française de Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Alberto Mussato », « Aliénor d’Aquitaine », « Balde », « Bartole », « Bernardin de Sienne », « Boccace », « Boncompagno da Signa », « Brunetto Latini », « Cola di Rienzo », « Coluccio Salutati », « Dante Alighieri », « Frédéric II », « Héloïse », « Hugues de Saint-Cher », « Jacques de Voragine », « Leonardo Bruni », « Lorenzo Valla », « Lovato Lovati », « Marco Polo », « Pétrarque », « Poggio Bracciolini », « Robert d’Anjou », « Roger II de Sicile »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.417-418; 433-434; 436-437; 446-447; 448-451;461-468; 473-476; 484-487; 495-496; 501-502; 504-505; 515-518; 521-522; 531-532; 537; 543-544; 547-545, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Oral et écrit », « La lecture », « Prédication », « Les notaires en Europe du Sud (Italie, France) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.137-145, 155-174, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bible », « Cursus scolaire latin », « Ars dictaminis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.120-125; 127-132, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance du XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.35-39, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écoles urbaines », « Les studia des Ordres mendiants », « Maîtres et écoles humanistes en Italie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.54-58, 63-75, 93-97, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cour pontificale », « Cours royales d’Italie du Sud »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.231-245, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’écriture et ses supports »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.180-183, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Humanisme; L'humanisme italien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.213-223, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon&amp;quot;, « Florence », « Naples », « Padoue », « Palerme », « Rome »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.356-359; 386-387;384-386; 390-391; 399-402; 404-406, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Culture ‘populaire’ ou culture partagée ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.319-323, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Historiographie - Repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.13-34, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres et écrits de mémoire du premier XIVe siècle : le cas des autographes de fra Elemosina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libro, scrittura, documento della civiltà monastica e conventuale nel basso medioevo (sec. XIII-XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro di Studi sull'Alto Medioevo, pp.239--262, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l’influence de l’historiographie dionysienne sur les chroniques universelles italiennes au XIVe siècle : l’exemple des chroniques universelles de Paolino da Venezia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Autrand, Cl. Gauvard, J.-M. Moeglin (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Denis et la royauté. Études offertes à Bernard Guenée, Membre de l’Institut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.505-519, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boccace lecteur de Paolino da Venezia: lectures discursives et critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli zibaldoni di Boccaccio: memoria, scrittura, riscrittura Actes du colloque international (Florence-Certaldo, 26-28 avril 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Cesati Editore, p. 37-52, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions autour de la cour angevine comme milieu culturel au XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état angevin. Pouvoir, culture et société entre XIIIe et XIVe siècle Actes du colloque international (Rome-Naples, 7-11 novembre 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 245, Ecole française de Rome, p. 173-191, 1998, Collection de l'Ecole française de Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention des chroniques de Gualdo et la construction de la mémoire urbaine en Italie centrale entre Moyen Âge et Temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erminia Irace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire de la cité. Modèles antiques et réalisations renaissantes Actes du colloque franco-italien (Tours, 28-30 septembre 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Scientifiche Italiane, p. 131-160, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposito dell'iconografia del manoscritto S.XI.5 della Biblioteca Malatestiana. Osservazioni sulle scelte e le funzioni iconografiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libraria Domini. I manoscritti della Biblioteca Malatestiana : testi e decorazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.277--292, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La périodisation dans deux chroniques franciscaines de l'Ombrie (XIIIe-XIVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périodes. La construction du temps historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'une traduction : Le livre de l'Échelle de Mahomet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l'Échelle de Mahomet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette, p. 11--26, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagellants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.329-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03766181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bullarium franciscanum romanorum pontificum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6394657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cloître et la prison. Les espaces de l’enfermement (webdocumentaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christianisme. Dictionnaire des temps, des lieux et des figures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.368-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prier et combattre. Dictionnaire européen des ordres militaires au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.592-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salimbene de Adam&amp;quot;, dans A. Vauchez (dir.) Dictionnaire encyclopédique du Moyen Âge, Paris-Cambridge - Rome, Éditions du Cerf – James Clark and CO. LTD – Città Nuova, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.1385-1386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques&amp;quot;, dans A. Vauchez (dir.) Dictionnaire encyclopédique du Moyen Âge, Paris-Cambridge - Rome, Éditions du Cerf – James Clark and CO. LTD – Città Nuova, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.325-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoire, historiographie », dans A. Vauchez (dir.), Dictionnaire encyclopédique du Moyen Âge, Paris-Cambridge - Rome, Éditions du Cerf – James Clark and CO. LTD – Città Nuova, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.734-735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venise&amp;quot;, dans A. Vauchez (dir.) Dictionnaire encyclopédique du Moyen Âge, Paris-Cambridge - Rome, Éditions du Cerf – James Clark and CO. LTD – Città Nuova, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.1574-1575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Heullant-Donat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure d'Histoire médiévale à l'Université de Reims Champagne-Ardenne (depuis 2007), je dirige  l'équipe de recherche CERHiC (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cerhic.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ) depuis 2012).  Auparavant, j'ai été maîtresse de conférences à l'Université Paris X - Nanterre (1994-2007), en délégation auprès du CNRS (LAMOP-UMR 8589 - Paris 1 Panthéon-Sorbonne, 2002-2004), membre de l'Ecole française de Rome (1991-1994), assistante normalienne doctorante à l'Université Paris X - Nanterre (1988-1991), et élève de l'Ecole normale supérieure Fontenay-Saint-Cloud (1984-1988). J'ai obtenu l'agrégation d'Histoire en 1987.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux patrimoniaux d’une abbaye-prison en reconversion : le cas de Clairvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le patrimoine de la Justice (II), 48, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.36020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les fresques d’Assise décryptées »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 480, février 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gouverner âmes et corps ». Gouverner, Pouvoirs & sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDC-Réseau Canopé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1129, 15 septembre 2020, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du cloître à la prison : les espaces de l’enfermement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologie(s). Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, avril-juin 2019, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce que lire (et écrire) veut dire » et « Vraies et fausses idées sur le papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 463, septembre 2019, pp.50-55; 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un webdocumentaire sur les espaces de l'enfermement du Moyen Âge aux années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grief : Revue sur les mondes du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6/2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03010766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur les enfermements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime, Histoire &amp; Sociétés/Crime, History &amp; Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 21, n°2, pp.287-296. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chs.1970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfermé comme un moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'âge d'or des abbayes, 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enfermé comme un moine ». L’âge d’or des abbayes. Une révolution religieuse au Moyen Âge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, avril-juin 2015, pp.86-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi enquêter sur la stigmatisation de François d’Assise? Sur l’Instrumentum de stigmatibus beati Francisci (1282) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivio italiano per la storia della pietà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.94-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Ordres mendiants et les missions », « L’Inquisition ». Saint François, saint Dominique. Naissance des ordres mendiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, hors-série n° 5, avril-mai 201, pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La puissance des Franciscains », Jérusalem. De la forteresse cananéenne aux Lieux saints de toutes les querelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 378, juillet-août 2012, pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Martyrdom and Identity in the Franciscan Order (Thirteenth and Fourteenth Centuries) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franciscan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.429-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Méditerranée, un carrefour de religions », Atlas de la Méditerranée,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Hors Série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hors-série 1, mai-juin 2010, pp.30-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Palerme, capitale cosmopolite », Méditerranée. Guerre et paix depuis 5000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Église est-elle trop riche ? ». Les pauvres de Job à Martin Hirsch,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 349, janvier 2010, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A la cour du roi de Naples ». La Renaissance italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La Renaissance italienne, Les collections de l’Histoire, 43, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le cloître et la prison. Fontevraud, Clairvaux... Pourquoi les prisons françaises sont-elles si souvent abritées dans des couvents ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 345, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un cloître aux dimensions du monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 348, décembre 2009, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une réévaluation de la &amp;quot;révolution du papier&amp;quot; dans l'Occident médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bresc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61/2, pp.354-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les frontières du martyre dans l’histoire. Élaborations doctrinales et enjeux de définition »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanctorum. Rivista dell’associazione per lo studio della santità, dei culti e dell’agiografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.206-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Culture et religion. Bibliographie pour le capes et l'agrégation d'Histoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 387 (Bibliographie pour le capes et l'agrégation d'Histoire), pp.286-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome et les jubilés du XIVe siècle : histoires immédiates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40. Rome des jubilés, pp.51-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03305036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amici d'istorie. La tradizione erudita delle cronache di Gualdo e la memoria urbana in Umbria tra Medieovo ed Età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erminia Irace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni Storici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 93, p. 547--581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans l'histoire. Paolino da Venezia et les prologues de ses chroniques universelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 105 (1), pp.381-442. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mefr.1993.3290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les merveilles de l'au-delà musulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire, mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre, produire, se conduire. Le modèle au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la S.H.M.E.S.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.13-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux frontières du martyre dans l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Castelnau-L'Estoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du martyre dans l'histoire. Elaborations doctrinales et enjeux de définitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Nanterre, université de Paris X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00159211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau de la pratique du martyre aux XIIIe et XIVe siècles : le cas franciscain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du martyre dans l'histoire. Elaborations doctrinales et enjeux de définitions,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Nanterre, université de Paris X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vie en boîte. Cellules de religieuses et maquettes de couvent (XVIIIe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Sorbonne, Homme et société, pp.390, 2025, Homme et société, 9791035110000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfermements. Volume III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat, Julie Claustre, Élisabeth Lusset, et al. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.222, 2017, Publications de la Sorbonne. Série Homme et société, ISSN 0292-6679 ; 54, 9791035104146. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.71847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfermements II. Règles et dérèglements en milieux clos (IVe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfermements. Le cloître et la prison (VIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne. , 2011, 978-2-85944-673-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes d'Italie mi XIIe-mi XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes d'Italie, du XIIe au milieu du XIVe siècle, sociétés, pouvoirs, économies, cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette supérieur, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures italiennes XIIe-XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Cerf, 2000, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Italie au Moyen Âge, Ve-XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Delumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette, 2000, Carré Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures italiennes (XIIe-XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERF, pp.394, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00447757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et cultures - Occident chrétien, XIIe-mi XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2 volumes, 1999, Clefs concours Histoire médiévale, Isabelle Heullant Donat, 9782912232112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien XIIe-mi XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming an Abbey into a Prison: Clairvaux and the web-documentary Le cloître et la prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basile Baudez; Victoria Bergbauer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carceral architecture. From Within and Beyond Prison Walls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovis, p. 225-241, 2025, 9783986122058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« I Francescani e il martirio nel XIII secolo »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Scarsato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prima e dopo. I protomartiri francescani, Antonia da Padova e Francesco d’Assisi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Messaggero, Padova, pp.9-36, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sont les frères Vivaldi devenus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exploration du monde? Une autre histoire des grandes découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, 2019, 9782021406252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Mathieu, Jean-Michel Matz, Thierry Pécout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations et cultures des officiers et de l’entourage des princes dans les territoires angevins (milieu XIIIe-fin XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 518 (3), Publications de l’École française de Rome, pp.351-365, 2019, Collection de l'École française de Rome, 9782728313655. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.4137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Conclusions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu, Isabelle, Matz, Jean-Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations et cultures des officiers et de l’entourage des princes dans les territoires angevins (milieu XIIIe-fin XVe siècle) : Percorsi di formazione e culture degli ufficiali e dell'entourage dei principi nei territori angioini (metà XIII-fine XV secolo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de Rome, Rome, pp.351-365, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 1291. Que sont les frères Vivaldi devenus ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Bertrand (dir.), H. Blais, G. Calafat, I. Heullant-Donat (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exploration du monde. Une autre histoire des grandes découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Seuil, Paris, pp.75-79, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres et écrits de mémoire du premier XIVe siècle : le cas des autographes de fra Elemosina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fra Elemosina e la riscrittura della memoria cittadina a Gualdo Tadino (Atti dell’incontro di studi, Gualdo Tadino, 17-18 luglio 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro di Studi sull'Alto Medioevo, Spoleto, pp.1-21, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Claustre; Isabelle Heullant-Donat; Élisabeth Lusset; Falk Bretschneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfermements III. Le genre enfermé. Hommes et femmes en milieux clos (XIIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne; Éditions de la Sorbonne, pp.13-29, 2017, 9791035104146. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.71887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des historiens médiévistes de l'enseignement supérieur public (France). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, produire, se conduire. Le modèle au Moyen Âge, 45e congrès de la SHMESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.13-45, 2016, 9791035101428. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.26934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clairvaux, Work in Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Baudin, A. Grélois (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps long de Clairvaux. Nouvelles recherches, nouvelles perspective (XIIe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy Editions d'Art, Paris, pp.367-374, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, Enfermements II. Règles et dérèglements en milieu clos (IVe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Heullant-Donat, J. Claustre, E. Lusset, F. Bretschneider (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfermements II. Règles et dérèglements en milieu clos (IVe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.9-28, 2015, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat; Julie Claustre; Élisabeth Lusset; Falk Bretschneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfermements II. Règles et dérèglements en milieux clos (IVe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.9-28, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Franciscains, martyrs et ‘‘mission’’ aux XIIIe et XIVe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Blennemann, K. Herbers (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vom Blutzeugen zum Glaubenszeugen ? Formen und Vorstellungen des christlichen Martyriums im Wandel,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franz Steiner Verlag Stuttgart, pp.179-194, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La norme fabriquée. Conclusions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Marmursztejn, J. Claustre, V. Beaulande (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de la norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.239-246, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« In ongni luogo il sangue loro è sparso. Pauvreté, martyre et identité chez les franciscains (XIIIe-XIVe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences religieuses et chemins de perfection dans l’Occident médiéval. Études offertes à André Vauchez par ses élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres - De Boccard, pp.293-309, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les franciscains et le martyre au XIIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bertazzo; G. Cassio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dai Protomartiri francescani a sant’Antonio di Padova, Atti della Giornata Internazionale di Studio (Terni, giugno 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Centro Sudi Antoniani, pp.11-29., 2011, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Théorie et pratique du martyre volontaire chez les franciscains au milieu du XIVe siècle : l’exemple de Livinus, théologien et martyr »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bertazzo, D. Gallo, R. Michetti, A. Tilatti (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbor Ramosa. Studi per Antonio Rigon da allievi, amici, colleghi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro di Studi Antoniani, Padova, pp.265-278., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La cour des Angevins de Naples (1268-1382) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Paviot, B. Laurioux, M. Gaude-Ferragu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cour du prince. Cour de France, cour d’Europe (XIIIe-XVe siècle), Actes du colloque international, Universités de Paris XII, Paris XIII et Versailles-Saint-Quentin-en-Yvelines (18-20 septembre 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Honoré Champion, pp.515-531, 2011, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claustrum et carcer. Pour une histoire comparée des enfermements. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Heullant-Donat, J. Claustre, E. Lusset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfermements. Le cloître et la prison (Ve-XVIIIe siècle), Actes du colloque international (Troyes - Clairvaux - Bar-sur-Aube, 22-24 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.15-35., 2011, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À quoi sert l’Histoire aujourd’hui ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Laurentin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quoi sert l’Histoire aujourd’hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.35-38., 2010, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux autres Jeanne. Figures de reines défigurées aux XIVe et XVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire pour un royaume (XIIe-XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perrin, pp.281-309, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Thomas d’Eccleston, Traité sur l’arrivée des frères mineurs en Angleterre. Traduction par Isabelle Heullant-Donat, révision par Jacques Dalarun »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dalarun (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François d’Assise. Écrits, Vies, témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Éditions franciscaines – Éditions du Cerf, pp.1911-2016, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Thomas d’Eccleston, Traité sur l’arrivée des frères mineurs en Angleterre. Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dalarun (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François d’Assise. Écrits, Vies, témoignages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Franciscaines - Editions du Cerf, pp.1885-1910, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jourdain de Giano, « Chronique. Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dalarun (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François d’Assise. Écrits, Vies, témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Éditions franciscaines – Éditions du Cerf, pp.2017-2033, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le martyre : état des lieux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Castelnau-L'Estoile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belissa, M. Cottret (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le martyr(e), Moyen-Âge, Temps modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editons Kimé, pp.10-23, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jourdain de Giano, « Chronique. Traduction par Isabelle Heullant-Donat, révision par Jacques Dalarun »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dalarun (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François d’Assise. Écrits, Vies, témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Éditions franciscaines – Éditions du Cerf, pp.2035-2088, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odium fidei et définition du martyre chrétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les discours de la haine. Récits et figures de la passion dans la Cité. Regards croisés Actes du colloque international (Reims, 26-28 septembre 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.113-124, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les risques de l’évangélisation. Sur quelques figures nouvelles de l’apostasie au XIVe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Grévin, A. Nef, É. Tixier (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chrétiens, juifs et musulmans dans la Méditerranée médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.133-148, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encyclopédisme sous le pontificat de Jean XXII, entre savoir et propagande. L'exemple de Paolino da Venezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie culturelle, intellectuelle et scientifique à la cour des papes d'Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.255-276, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des missionnaires martyrs aux martyrs missionnaires : la mémoire des martyrs franciscains au sein de leur Ordre aux XIIIe et XIVe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire son histoire : les communautés régulières face à leur passé, Actes du 5e colloque international du C.E.R.C.O.R. (Saint-Étienne, 6-8 novembre 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Saint-Étienne – Jean Monnet, pp.171-184, 2005, 978-2-204-06421-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En amont de l'Observance. Les lettres de Sancia, reine de Naples, aux Chapitres généraux et leur transmission dans l'historiographie du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités franciscaines à l'Âge des Réformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.73-99, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l’influence de l’historiographie dionysienne sur les chroniques universelles italiennes au XIVe siècle : l’exemple des chroniques universelles de Paolino da Venezia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Boucheron, O. Mattéoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces sociaux de l’Italie urbaine XIIe-XVe siècles. Recueils d’articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réimpressions, 8, Publications de la Sorbonne, pp.309-324, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grèce antique au miroir de l'histoire universelle. L'exemple de la Tabula super Speculum historiale fratris Vincentii de Jean Hautfuney (v. 1320)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grèce antique sous le regard du Moyen Âge occidental Actes du XVe colloque international de la Villa grecque Kérylos, Institut de France - Fondation Théodore Reinach (Beaulieu-sur-Mer, 8-9 octobre 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.159-174, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres dans les dépouilles des prélats d'Italie du Sud au XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation intellectuelle et culture du clergé dans les territoires angevins (vers 1246-vers 1480) Actes du colloque international Université d'Angers \textendash HIRES (Angers (15-16 novembre 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, école française de Rome, pp.139-159, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'historiographe, le faussaire et la truffe. Les falsifications d'Alfonso Ceccarelli (\textdagger 1583) sur les chroniques de fra Elemosina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">écritures de l'histoire (XIVe-XVIe siècle) Actes du colloque international du Centre Montaigne (Bordeaux, 19-21 septembre 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.219-237, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les martyrs franciscains de Jérusalem (1391), entre mémoire et manipulation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Coulon, C. Otten-Froux, P. Pagès, D. Valérian (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemins d’Outremer. Études d’Histoire sur la Méditerranée médiévale offertes à Michel Balard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.439-459, 2004, Byzantina Sorbonensia, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception des premiers martyrs franciscains à l'intérieur de l'Ordre au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et mentalités au Moyen Âge. Mélanges en l'honneur d'Hervé Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 211-220, 2003, Collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Méditerranée au XIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire 2de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.70-107, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Méditerranée au XIIe siècle, carrefour de trois civilisations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire 2de. Livre du professeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.37-58, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la mémoire hagiographique franciscaine aux XIIIe et XIVe siècles : l'auteur retrouvé des Memorialia de sanctis fratribus minoribus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et société urbaine au Moyen Âge. Études offertes à Jean-Louis Biget par ses élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, p. 511--530, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prologues des chroniques universelles à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les prologues médiévaux colloque international organisé par l'Academia Belgica et l'Ecole française de Rome ( Rome, 26-28 mars 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Brepols, p. 573-591, 2000, Textes et études du Moyen Age</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une affaire d'hommes et de livres. Louis de Hongrie et la dispersion de la bibliothèque de Robert d'Anjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La noblesse dans les territoires angevins à la fin du Moyen Âge actes du colloque international d'Angers (3-6 juin 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 275, Ecole française de Rome, p. 689-708, 2000, Collection de l'Ecole Française de Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Alberto Mussato », « Aliénor d’Aquitaine », « Balde », « Bartole », « Bernardin de Sienne », « Boccace », « Boncompagno da Signa », « Brunetto Latini », « Cola di Rienzo », « Coluccio Salutati », « Dante Alighieri », « Frédéric II », « Héloïse », « Hugues de Saint-Cher », « Jacques de Voragine », « Leonardo Bruni », « Lorenzo Valla », « Lovato Lovati », « Marco Polo », « Pétrarque », « Poggio Bracciolini », « Robert d’Anjou », « Roger II de Sicile »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.417-418; 433-434; 436-437; 446-447; 448-451;461-468; 473-476; 484-487; 495-496; 501-502; 504-505; 515-518; 521-522; 531-532; 537; 543-544; 547-545, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Oral et écrit », « La lecture », « Prédication », « Les notaires en Europe du Sud (Italie, France) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.137-145, 155-174, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bible », « Cursus scolaire latin », « Ars dictaminis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.120-125; 127-132, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance du XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.35-39, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écoles urbaines », « Les studia des Ordres mendiants », « Maîtres et écoles humanistes en Italie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.54-58, 63-75, 93-97, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cour pontificale », « Cours royales d’Italie du Sud »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.231-245, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’écriture et ses supports »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.180-183, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Humanisme; L'humanisme italien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.213-223, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon&amp;quot;, « Florence », « Naples », « Padoue », « Palerme », « Rome »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.356-359; 386-387;384-386; 390-391; 399-402; 404-406, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Culture ‘populaire’ ou culture partagée ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.319-323, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Historiographie - Repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Heullant-Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et cultures, Occident chrétien (XIIe-mi XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.13-34, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres et écrits de mémoire du premier XIVe siècle : le cas des autographes de fra Elemosina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libro, scrittura, documento della civiltà monastica e conventuale nel basso medioevo (sec. XIII-XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro di Studi sull'Alto Medioevo, pp.239--262, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l’influence de l’historiographie dionysienne sur les chroniques universelles italiennes au XIVe siècle : l’exemple des chroniques universelles de Paolino da Venezia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Autrand, Cl. Gauvard, J.-M. Moeglin (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Denis et la royauté. Études offertes à Bernard Guenée, Membre de l’Institut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.505-519, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boccace lecteur de Paolino da Venezia: lectures discursives et critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli zibaldoni di Boccaccio: memoria, scrittura, riscrittura Actes du colloque international (Florence-Certaldo, 26-28 avril 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Cesati Editore, p. 37-52, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions autour de la cour angevine comme milieu culturel au XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état angevin. Pouvoir, culture et société entre XIIIe et XIVe siècle Actes du colloque international (Rome-Naples, 7-11 novembre 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 245, Ecole française de Rome, p. 173-191, 1998, Collection de l'Ecole française de Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention des chroniques de Gualdo et la construction de la mémoire urbaine en Italie centrale entre Moyen Âge et Temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erminia Irace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire de la cité. Modèles antiques et réalisations renaissantes Actes du colloque franco-italien (Tours, 28-30 septembre 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Scientifiche Italiane, p. 131-160, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposito dell'iconografia del manoscritto S.XI.5 della Biblioteca Malatestiana. Osservazioni sulle scelte e le funzioni iconografiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libraria Domini. I manoscritti della Biblioteca Malatestiana : testi e decorazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.277--292, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'une traduction : Le livre de l'Échelle de Mahomet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l'Échelle de Mahomet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette, p. 11--26, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La périodisation dans deux chroniques franciscaines de l'Ombrie (XIIIe-XIVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périodes. La construction du temps historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagellants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.329-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03766181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bullarium franciscanum romanorum pontificum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6394657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cloître et la prison. Les espaces de l’enfermement (webdocumentaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christianisme. Dictionnaire des temps, des lieux et des figures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.368-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prier et combattre. Dictionnaire européen des ordres militaires au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.592-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoire, historiographie », dans A. Vauchez (dir.), Dictionnaire encyclopédique du Moyen Âge, Paris-Cambridge - Rome, Éditions du Cerf – James Clark and CO. LTD – Città Nuova, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.734-735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salimbene de Adam&amp;quot;, dans A. Vauchez (dir.) Dictionnaire encyclopédique du Moyen Âge, Paris-Cambridge - Rome, Éditions du Cerf – James Clark and CO. LTD – Città Nuova, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.1385-1386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques&amp;quot;, dans A. Vauchez (dir.) Dictionnaire encyclopédique du Moyen Âge, Paris-Cambridge - Rome, Éditions du Cerf – James Clark and CO. LTD – Città Nuova, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.325-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venise&amp;quot;, dans A. Vauchez (dir.) Dictionnaire encyclopédique du Moyen Âge, Paris-Cambridge - Rome, Éditions du Cerf – James Clark and CO. LTD – Città Nuova, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heullant-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.1574-1575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerhic.hypotheses.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418055v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lusset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Heullant-Donat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.36020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766270v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766267v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Bretschneider" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claustre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.1970" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985654v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765855v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766254v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766248v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bresc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Redon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erminia Irace" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1993.3290" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541160v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Russo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Castelnau-L'Estoile" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160274v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lusset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100157890" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.71847" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delumeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295224v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03748035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jardin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766117v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994992v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.4137" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766108v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.71887" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26934" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766097v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765963v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985634v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766037v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766064v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766008v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766003v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311905v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765997v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308134v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295233v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308140v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766233v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766188v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766196v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766195v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766197v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765990v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308133v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295227v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295229v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295230v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6394657" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766128v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766123v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766169v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766147v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766150v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766171v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerhic.hypotheses.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418055v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lusset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Heullant-Donat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.36020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766270v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766267v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Bretschneider" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claustre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.1970" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985654v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765855v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766254v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766248v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bresc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Redon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erminia Irace" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1993.3290" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541160v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Russo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Castelnau-L'Estoile" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160274v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lusset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100157890" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.71847" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delumeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03748035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766117v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994992v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.4137" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766108v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.71887" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26934" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766097v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765963v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985634v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766037v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766064v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766008v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766003v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311905v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311906v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765997v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308134v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295233v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308140v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766233v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766188v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766196v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766195v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766197v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765990v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308133v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295227v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295230v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295229v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6394657" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766128v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766123v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766150v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766169v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766147v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766171v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>