--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,4555 +66,6222 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontres « Agroécologie, genre et conflits socio-environnementaux. Apprentissages et dialogues à partir d'expériences brésiliennes » : du care à la démocratisation des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 34 (3), À paraître sous licence CC-BY - En attente de la préparation de copie avant publication</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05569969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gênero, neoextrativismo e agroecologia : perspectivas feministas sobre os conflitos ambientais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Telles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernardes Faria Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferreira de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMBIENTES : Revista de Geografia e Ecologia Política</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.104-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48075/amb.v6i1.33158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extractivisme et résistances paysannes dans l'agroécologie au Brésil : une analyse de genre des conflictualités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 255, pp.41-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11zhi⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail de care dans les économies solidaires brésiliennes : une contribution féministe au renouvellement des critiques en acte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Schwenck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 367 (1), pp.82-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.367.0086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economias alternativas, ultraliberalismo e pandemia : mulheres na agroecologia no Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.S. Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Telles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia online - Revista da Associação Portuguesa de Sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.59-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30553/sociologiaonline.2023.31.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la forêt, le genre : agroécologie et féminisme dans un environnement sous tension au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168-169, pp.79-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.11640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie solidaire sous le prisme du genre : une analyse critique et possibiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Verschuur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.107-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02303236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agroécologie : des brésiliennes cultivent leur indépendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 370, p. 50-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.370.0050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Cultivar su autonomía? La agroecología de las agricultoras brasileñas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Antropología Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (2), pp.297-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/raso.65616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05559736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AGROECOLOGIA E FEMINISMO NO VALE DO RIBEIRA: CONTRIBUIÇÃO PARA O DEBATE SOBRE REPRODUÇÃO SOCIAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02302251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une gestion démocratique et solidaire des communs ? Banques communautaires de développement au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genauto França Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osia Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 233, pp.163-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02305481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie de l'entreprise sociale et pluralisme : l'entreprise sociale de type solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Louis Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Coraggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/interventionseconomiques.2771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01447306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lucha contra la pobreza, un problema internacional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Servet,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lucha contra la pobreza y educación en Bolivia, 44 (3), pp.325-341 [en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01383642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps forts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Corroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Verschuur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 335, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1020874ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economie solidaire et théories féministes : pistes pour une convergence nécessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Verschuur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Economia Solidaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, p. 4-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01197164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'innovation sociale par l'économie solidaire en Bolivie : une démocratisation des conventions de production et de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bessis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.85-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.038.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00704260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solidarité et protection dans les économies populaires d’El Alto (Bolivie) et de Rosario (Argentine) : une perspective polanyienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Saiag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et Sociétés, Série F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Solidarité versus protection, 46, pp.355-384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02343428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As agricultoras e seus corpos-territórios : mapeando ameaças e resistências</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De bem comum a preservação e compensação ambiental : disputas em torno da relação com a natureza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hillenkamp, Isabelle (ed.); Ferreira de Freitas, A. (ed.); Prévost, H. (ed.); Bombardi, L.M. (ed.); Lobo, N. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raizes da resistência : construindo territórios feministas e agroecológicos no Brasil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Expressão Popular, pp.95-122, 2025, 978-65-5891-187-6</w:t>
+              <w:t xml:space="preserve">, Expressão Popular, pp.163-182, 2025, 978-65-5891-187-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466015v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introdução</w:t>
+                <w:t xml:space="preserve">Pluralidade econômica, agrobiodiversidade e gênero : entendendo as relações</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferreira de Freitas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Hillenkamp, Isabelle (ed.); Ferreira de Freitas, A. (ed.); Prévost, H. (ed.); Bombardi, L.M. (ed.); Lobo, N. (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hillenkamp Isabelle (ed.); Ferreira de Freitas A. (ed.); Prévost H. (ed.); Bombardi L.M. (ed.); Lobo N. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raizes da resistência : construindo territórios feministas e agroecológicos no Brasil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Expressão Popular, pp.19-38, 2025, 978-65-5891-187-6</w:t>
+              <w:t xml:space="preserve">, Expressão Popular, pp.215-236, 2025, 978-65-5891-187-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465259v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluralidade econômica, agrobiodiversidade e gênero : entendendo as relações</w:t>
+                <w:t xml:space="preserve">Manejos agroecológicos e gênero : resistências nos espaços de trabalho e vida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Hillenkamp Isabelle (ed.); Ferreira de Freitas A. (ed.); Prévost H. (ed.); Bombardi L.M. (ed.); Lobo N. (ed.). </w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Telles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Teixeira Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Padua Soares E Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hillenkamp, Isabelle (ed.); Ferreira de Freitas, A. (ed.); Prévost, H. (ed.); Bombardi, L.M. (ed.); Lobo, N. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raizes da resistência : construindo territórios feministas e agroecológicos no Brasil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Expressão Popular, pp.215-236, 2025, 978-65-5891-187-6</w:t>
+              <w:t xml:space="preserve">, Expressão Popular, pp.185-213, 2025, 978-65-5891-187-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466210v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manejos agroecológicos e gênero : resistências nos espaços de trabalho e vida</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quem são as agricultoras na agroecologia e quem somos nós ? : construindo a pesquisação feminista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Faria Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Telles</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hillenkamp, Isabelle (ed.); Ferreira de Freitas, A. (ed.); Prévost, H. (ed.); Bombardi, L.M. (ed.); Lobo, N. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raizes da resistência : construindo territórios feministas e agroecológicos no Brasil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Expressão Popular, pp.185-213, 2025, 978-65-5891-187-6</w:t>
+              <w:t xml:space="preserve">, Expressão Popular, pp.41-65, 2025, 978-65-5891-187-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466138v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De bem comum a preservação e compensação ambiental : disputas em torno da relação com a natureza</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-construction for transformative action feminist mobilisations in Brazilian agroecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Hillenkamp, Isabelle (ed.); Ferreira de Freitas, A. (ed.); Prévost, H. (ed.); Bombardi, L.M. (ed.); Lobo, N. (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kleiche Dray, Mina (ed.); Goumri, M. (ed.); Fréour, Claire (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raizes da resistência : construindo territórios feministas e agroecológicos no Brasil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Expressão Popular, pp.163-182, 2025, 978-65-5891-187-6</w:t>
+              <w:t xml:space="preserve">Sustainability science : participatory research (volume 4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; https://www.ird.fr/sites/ird_fr/files/2025-11/HC-Sustainability%20science%204.pdf, pp.110-113, 2025, 978-2-7099-3096-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466096v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quem são as agricultoras na agroecologia e quem somos nós ? : construindo a pesquisação feminista</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.B. Faria Campos</w:t>
+                <w:t xml:space="preserve">Reflexiones finales - Luchas feministas : reorganizar la reproducción social, democratizar la economía solidaria, reinterpretar el valor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Hillenkamp, Isabelle (ed.); Ferreira de Freitas, A. (ed.); Prévost, H. (ed.); Bombardi, L.M. (ed.); Lobo, N. (ed.). </w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verschuur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raizes da resistência : construindo territórios feministas e agroecológicos no Brasil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Expressão Popular, pp.41-65, 2025, 978-65-5891-187-6</w:t>
+              <w:t xml:space="preserve">Reorganizar la reproducción social, democratizar la economía solidaria, repensar el valor : conectando las luchas de las mujeres por el cambio social en América Latina y la India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional de General Sarmiento, pp.145-160, 2025, Lecturas de Economia Social, 978-987-630-653-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465843v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction for transformative action feminist mobilisations in Brazilian agroecology</w:t>
+                <w:t xml:space="preserve">La co-construction au service d'une action transformatrice : les mobilisations féministes dans l'agroécologie au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kleiche Dray, Mina (ed.); Goumri, M. (ed.); Fréour, Claire (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability science : participatory research (volume 4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; https://www.ird.fr/sites/ird_fr/files/2025-11/HC-Sustainability%20science%204.pdf, pp.110-113, 2025, 978-2-7099-3096-3</w:t>
+              <w:t xml:space="preserve">Science de la durabilité : recherches participatives (volume 4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; https://www.ird.fr/sites/ird_fr/files/2025-11/HC-Science%20de%20la%20durabilit%C3%A9%204.pdf, pp.110-113, 2025, 978-2-7099-3094-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392459v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflexiones finales - Luchas feministas : reorganizar la reproducción social, democratizar la economía solidaria, reinterpretar el valor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mulheres empreendendo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schwenck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bechara Sanchez, F.J. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reorganizar la reproducción social, democratizar la economía solidaria, repensar el valor : conectando las luchas de las mujeres por el cambio social en América Latina y la India</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Nacional de General Sarmiento, pp.145-160, 2025, Lecturas de Economia Social, 978-987-630-653-9</w:t>
+              <w:t xml:space="preserve">Economia feminista e solidaria : fortalecendo a autonomia economica das mulheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diagrama Acadêmico, pp.56-98, 2025, 978-65-995167-1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457744v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La co-construction au service d'une action transformatrice : les mobilisations féministes dans l'agroécologie au Brésil</w:t>
+                <w:t xml:space="preserve">Introdução</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Kleiche Dray, Mina (ed.); Goumri, M. (ed.); Fréour, Claire (ed.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferreira de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Bombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hillenkamp, Isabelle (ed.); Ferreira de Freitas, A. (ed.); Prévost, H. (ed.); Bombardi, L.M. (ed.); Lobo, N. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science de la durabilité : recherches participatives (volume 4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; https://www.ird.fr/sites/ird_fr/files/2025-11/HC-Science%20de%20la%20durabilit%C3%A9%204.pdf, pp.110-113, 2025, 978-2-7099-3094-9</w:t>
+              <w:t xml:space="preserve">Raizes da resistência : construindo territórios feministas e agroecológicos no Brasil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Expressão Popular, pp.19-38, 2025, 978-65-5891-187-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390921v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mulheres empreendendo</w:t>
+                <w:t xml:space="preserve">As agricultoras e seus corpos-territórios : mapeando ameaças e resistências</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bechara Sanchez, F.J. (ed.). </w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Bombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hillenkamp, Isabelle (ed.); Ferreira de Freitas, A. (ed.); Prévost, H. (ed.); Bombardi, L.M. (ed.); Lobo, N. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economia feminista e solidaria : fortalecendo a autonomia economica das mulheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Diagrama Acadêmico, pp.56-98, 2025, 978-65-995167-1-9</w:t>
+              <w:t xml:space="preserve">Raizes da resistência : construindo territórios feministas e agroecológicos no Brasil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Expressão Popular, pp.95-122, 2025, 978-65-5891-187-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457978v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reproducción social : una cuestión clave para la economía solidaria feminista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verschuur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reorganizar la reproducción social, democratizar la economía solidaria, repensar el valor : conectando las luchas de las mujeres por el cambio social en América Latina y la India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional de General Sarmiento, pp.15-31, 2022, Lecturas de Economia Social, 978-987-630-653-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La economía solidaria desde una óptica feminista : un análisis crítico y posibilista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verschuur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reorganizar la reproducción social, democratizar la economía solidaria, repensar el valor : conectando las luchas de las mujeres por el cambio social en América Latina y la India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional de General Sarmiento, pp.33-56, 2022, Lecturas de Economia Social, 978-987-630-653-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verschuur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Verschuur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calvao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Farah Henrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reorganizar la reproducción social, democratizar la economía solidaria, repensar el valor : conectando las luchas de las mujeres por el cambio social en América Latina y la India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional de General Sarmiento, pp.9-13, 2022, Lecturas de Economia Social, 978-987-630-653-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidariedade, gênero e agroecologia : aprendizados do Vale do Ribeira-SP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ricardo de Souza, A. (ed.); Aparecida de Oliveira Lussi, I. (ed.); Zanin, M. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engajamento e reflexão transversal em economia solidária</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EdUFSCar, n.p., 2022, 978-85-7600-526-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolivia : transformaciones locales en Batallas y la 'inagotable&amp;quot;&amp;quot; capacidad de las mujeres para sostener la vida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Farah Henrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ruesgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sostres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reorganizar la reproducción social, democratizar la economía solidaria, repensar el valor : conectando las luchas de las mujeres por el cambio social en América Latina y la India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional de General Sarmiento, pp.67-84, 2022, Lecturas de Economia Social, 978-987-630-653-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecologia e feminismo no Vale do Ribeira, Brasil : construir a solidariedade, cuidar do território e reproduzir a vida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reorganizar la reproducción social, democratizar la economía solidaria, repensar el valor : conectando las luchas de las mujeres por el cambio social en América Latina y la India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional de General Sarmiento, pp.129-143, 2022, Lecturas de Economia Social, 978-987-630-653-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations locales à Batallas, Bolivie : la capacité &amp;quot;inexhaustible&amp;quot; des femmes à perpétuer la vie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Desafios e sonhos para a AMESOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schwenck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bechara Sanchez, F.J. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire, repenser la valeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, L'Harmattan, pp.81-105, 2021, Genre et Développement, Eclairages, 978-2-343-2332-5</w:t>
+              <w:t xml:space="preserve">Economia feminista e solidaria : fortalecendo a autonomia economica das mulheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diagrama Acadêmico, pp.145-150, 2021, 978-65-995167-1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669161v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local transformations in Batallas (Bolivia) and the &amp;quot;inexhaustible&amp;quot; capacity of women to sustain life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Farah</w:t>
+                <w:t xml:space="preserve">L'économie solidaire depuis une approche féministe : une analyse critique et possibiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Sostres</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verschuur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social reproduction, solidarity economy, feminisms and democracy : Latin America and India</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire, repenser la valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, L'Harmattan, pp.37-68, 2021, Genre et Développement, Eclairages, 978-2-343-23321-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552054v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroécologie et féminisme dans le Vale do Ribeira, Brésil : construire la solidarité, prendre soin du territoire et reproduire la vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexions finales : effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire et repenser la valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Nobre</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verschuur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire, repenser la valeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, L'Harmattan, pp.153-174, 2021, Genre et Développement, Eclairages, 978-2-343-2332-5</w:t>
+              <w:t xml:space="preserve">, 2, L'Harmattan, pp.175-195, 2021, Genre et Développement, Eclairages, 978-2-343-2332-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669166v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social reproduction : a key issue for feminist solidarity economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+                <w:t xml:space="preserve">Vulnerabilidades e resiliência de agricultoras agroecológicas face à pandemia da Covid-19 : a experiência das agricultoras agroecológicas da Zona da Mata de MG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Telles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lopes de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nobre, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social reproduction, solidarity economy, feminisms and democracy : Latin America and India</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Um meio tempo preparando outro cuidados, produção de alimentos e organização de mulheres agroecológicas na pandemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sempreviva Organização Feminista, pp.49-71, 2021, 978-65-87591-07-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552013v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerabilidades e resiliência de agricultoras agroecológicas face à pandemia da Covid-19 : a experiência das agricultoras agroecológicas da Zona da Mata de MG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vulnerabilidades e resiliência de agricultoras agroecológicas face à pandemia da Covid-19 : introdução</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Telles</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nobre, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Um meio tempo preparando outro cuidados, produção de alimentos e organização de mulheres agroecológicas na pandemia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sempreviva Organização Feminista, pp.49-71, 2021, 978-65-87591-07-0</w:t>
+              <w:t xml:space="preserve">, Sempreviva Organização Feminista, pp.10-21, 2021, 978-65-87591-07-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458242v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions finales : effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire et repenser la valeur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mulheres se organizando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schwenck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bechara Sanchez, F.J. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire, repenser la valeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, L'Harmattan, pp.175-195, 2021, Genre et Développement, Eclairages, 978-2-343-2332-5</w:t>
+              <w:t xml:space="preserve">Economia feminista e solidaria : fortalecendo a autonomia economica das mulheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diagrama Acadêmico, pp.99-128, 2021, 978-65-995167-1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670727v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerabilidades e resiliência de agricultoras agroecológicas face à pandemia da Covid-19 : introdução</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metodologia feminista de fortalecimento dos empreendimentos de economia solidaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Nobre, M. </w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Marcelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.U. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bechara Sanchez, F.J. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Um meio tempo preparando outro cuidados, produção de alimentos e organização de mulheres agroecológicas na pandemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sempreviva Organização Feminista, pp.10-21, 2021, 978-65-87591-07-0</w:t>
+              <w:t xml:space="preserve">Economia feminista e solidaria : fortalecendo a autonomia economica das mulheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diagrama Acadêmico, pp.24-51, 2021, 978-65-995167-1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458174v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mulheres se organizando</w:t>
+                <w:t xml:space="preserve">Agroécologie et féminisme dans le Vale do Ribeira, Brésil : construire la solidarité, prendre soin du territoire et reproduire la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bechara Sanchez, F.J. (ed.). </w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economia feminista e solidaria : fortalecendo a autonomia economica das mulheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Diagrama Acadêmico, pp.99-128, 2021, 978-65-995167-1-9</w:t>
+              <w:t xml:space="preserve">Effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire, repenser la valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, L'Harmattan, pp.153-174, 2021, Genre et Développement, Eclairages, 978-2-343-2332-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458033v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metodologia feminista de fortalecimento dos empreendimentos de economia solidaria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Marques</w:t>
+                <w:t xml:space="preserve">Social reproduction : a key issue for feminist solidarity economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Bechara Sanchez, F.J. (ed.). </w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verschuur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economia feminista e solidaria : fortalecendo a autonomia economica das mulheres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social reproduction, solidarity economy, feminisms and democracy : Latin America and India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan - Springer, pp.7-29, 2021, Gender, Development and Social Change, 978-3-030-71530-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-71531-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457952v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie solidaire depuis une approche féministe : une analyse critique et possibiliste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">La reproduction sociale : un enjeu clé pour l'économie solidaire féministe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verschuur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire, repenser la valeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, L'Harmattan, pp.37-68, 2021, Genre et Développement, Eclairages, 978-2-343-23321-5</w:t>
+              <w:t xml:space="preserve">, 2, L'Harmattan, pp.15-36, 2021, Genre et Développement, Eclairages, 978-2-343-23321-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669156v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desafios e sonhos para a AMESOL</w:t>
+                <w:t xml:space="preserve">Rumo a um quadro de análise econômica do papel das mulheres na transição ecológica e social : uma releitura feminista de Karl Polanyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Bechara Sanchez, F.J. (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rody, T. (ed.); Telles, L. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economia feminista e solidaria : fortalecendo a autonomia economica das mulheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Diagrama Acadêmico, pp.145-150, 2021, 978-65-995167-1-9</w:t>
+              <w:t xml:space="preserve">Caderneta agroecologica : o saber e o fazer das mulheres do campo, das florestas e das aguas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asa Pequena, pp.48-73, 2021, 978-65-995599-6-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458068v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reproduction sociale : un enjeu clé pour l'économie solidaire féministe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verschuur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire, repenser la valeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, L'Harmattan, pp.15-36, 2021, Genre et Développement, Eclairages, 978-2-343-23321-5</w:t>
+              <w:t xml:space="preserve">, 2, L'Harmattan, pp.7-13, 2021, Genre et Développement, Eclairages, 978-2-343-23321-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669144v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumo a um quadro de análise econômica do papel das mulheres na transição ecológica e social : uma releitura feminista de Karl Polanyi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Verschuur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Rody, T. (ed.); Telles, L. (ed.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Calvão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Verschuur; Isabelle Guérin; Isabelle Hillenkamp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caderneta agroecologica : o saber e o fazer das mulheres do campo, das florestas e das aguas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asa Pequena, pp.48-73, 2021, 978-65-995599-6-9</w:t>
+              <w:t xml:space="preserve">Social Reproduction, Solidarity Economy, Feminisms and Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 1-6, 2021, Gender, Development and Social Change, 978-3-030-71531-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457926v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Solidarity economy under a feminist lens : a critical and possibilist analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Verschuur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire, repenser la valeur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social reproduction, solidarity economy, feminisms and democracy : Latin America and India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan - Springer, pp.31-63, 2021, Gender, Development and Social Change, 978-3-030-71530-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-71531-1_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669141v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Concluding thoughts : connecting women's struggles : reorganizing social reproduction, democratizing solidarity economy, reframing value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Calvão</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Christine Verschuur; Isabelle Guérin; Isabelle Hillenkamp. </w:t>
+                <w:t xml:space="preserve">C. Verschuur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Reproduction, Solidarity Economy, Feminisms and Democracy</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social reproduction, solidarity economy, feminisms and democracy : Latin America and India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan - Springer, pp.237-253, 2021, Gender, Development and Social Change, 978-3-030-71530-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-71531-1_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374796v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidarity economy under a feminist lens : a critical and possibilist analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resiliência de agricultoras agroecológicas organizadas em rede : a experiência da RAMA face à pandemia da Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nobre, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social reproduction, solidarity economy, feminisms and democracy : Latin America and India</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Um meio tempo preparando outro cuidados, produção de alimentos e organização de mulheres agroecológicas na pandemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sempreviva Organização Feminista, pp.22-48, 2021, 978-65-87591-07-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552036v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concluding thoughts : connecting women's struggles : reorganizing social reproduction, democratizing solidarity economy, reframing value</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroecology and feminism in Vale Do Ribeira (Brazil) : towards more sustainable forms of reproducing life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Verschuur</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social reproduction, solidarity economy, feminisms and democracy : Latin America and India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Palgrave Macmillan - Springer, pp.237-253, 2021, Gender, Development and Social Change, 978-3-030-71530-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-71531-1_11⟩</w:t>
+              <w:t xml:space="preserve">, Palgrave Macmillan - Springer, pp.211-236, 2021, Gender, Development and Social Change, 978-3-030-71530-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-71531-1_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552069v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resiliência de agricultoras agroecológicas organizadas em rede : a experiência da RAMA face à pandemia da Covid-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformations locales à Batallas, Bolivie : la capacité &amp;quot;inexhaustible&amp;quot; des femmes à perpétuer la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Nobre, M. </w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ruesgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sostres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Um meio tempo preparando outro cuidados, produção de alimentos e organização de mulheres agroecológicas na pandemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sempreviva Organização Feminista, pp.22-48, 2021, 978-65-87591-07-0</w:t>
+              <w:t xml:space="preserve">Effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire, repenser la valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, L'Harmattan, pp.81-105, 2021, Genre et Développement, Eclairages, 978-2-343-2332-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458197v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology and feminism in Vale Do Ribeira (Brazil) : towards more sustainable forms of reproducing life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local transformations in Batallas (Bolivia) and the &amp;quot;inexhaustible&amp;quot; capacity of women to sustain life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Nobre</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ruesgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sostres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social reproduction, solidarity economy, feminisms and democracy : Latin America and India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Palgrave Macmillan - Springer, pp.211-236, 2021, Gender, Development and Social Change, 978-3-030-71530-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-71531-1_10⟩</w:t>
+              <w:t xml:space="preserve">, Palgrave Macmillan - Springer, pp.119-143, 2021, Gender, Development and Social Change, 978-3-030-71530-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-71531-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552061v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The domestic domain within a post-colonial, feminist reading of social enterprise : towards a substantive, gender-based concept of solidarity enterprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Lucas dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory of Social Enterprise and Pluralism : Social Movements, Solidarity Economy, and Global South</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02302207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empreendimento econômico solidário e empresa social : ampliando abordagens e integrando conceitos no diálogo Norte-Sul</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.L. Lavile</w:t>
+                <w:t xml:space="preserve">[Introduction] Pour une socioéconomie engagée : monnaie, finance et alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Morvant-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Saiag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Farinet (Collectif). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neo liberalización y ciudadanía(s) en el sur global</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour une socioéconomie engagée : monnaie, finance et alternatives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.9-35, 2018, Bibliothèque de l'économiste, 978-2-406-08114-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08114-2.p.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464714v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01794309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Introduction] Pour une socioéconomie engagée : monnaie, finance et alternatives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principios y conceptos de la economia social y solidaria : para una economia plural, feminista y politica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Farinet (Collectif). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ledezma, J. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une socioéconomie engagée : monnaie, finance et alternatives </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Memoria del Seminario Internacional Economía Social y Solidaría en Bolivia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCISO; FACSO; UMSS, pp.15-34, 2018, 978-99974-0-358-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01794309v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principios y conceptos de la economia social y solidaria : para una economia plural, feminista y politica</w:t>
+                <w:t xml:space="preserve">L’économie solidaire, un sujet politique ? Propositions de recherche à partir de l’expérience brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ledezma, J. (ed.). </w:t>
+              <w:t xml:space="preserve">Farinet (Collectif). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memoria del Seminario Internacional Economía Social y Solidaría en Bolivia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour une socioéconomie engagée : monnaie, finance et alternatives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.281-296, 2018, Bibliothèque de l'économiste, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08114-2.p.0281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458381v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01794314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’économie solidaire, un sujet politique ? Propositions de recherche à partir de l’expérience brésilienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empreendimento econômico solidário e empresa social : ampliando abordagens e integrando conceitos no diálogo Norte-Sul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vieira Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lavile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.I. Germany Gaiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Veríssimo Veronese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une socioéconomie engagée : monnaie, finance et alternatives </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neo liberalización y ciudadanía(s) en el sur global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, art. no 15328 [19 p.], 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01794314v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génesis y trayectorias de la economía comunitaria y solidaria en Bolívia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Germany Gaiger, L.I. (ed.); Mendonça dos Santos, A. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solidariedade e ação coletiva : trajetórias e experiências</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unisinos, pp.43-65, 2017, EcoSol, 78-85-7431-773-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts et théories en études féministes et économie sociale et solidaire : croisements et fertilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verschuur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et économie solidaire, des croisements nécessaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, L'Harmattan, p. 5-33, 2017, Cahiers Genre et Développement, 978-2-343-14229-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Os universos da economia solidaria : economias morais e relaçoes sociais na regiao sul-americana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. R. de Souza et M. Zanin (dir.), Economia solidária e os desafios globais do trabalho, São Carlos (Brésil), Editora UFSCar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01963651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie sociale et solidaire et économie des conventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hiez, David ; Lavillunière,Éric ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une théorie de l'économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier (Bruxelles), pp.231-246, 2013, Droit &amp; économie sociale et solidaire, 978-2-8044-5336-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00955820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre la pauvreté, un enjeu international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Servet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de recherches internationales; Marie-Françoise Durand; Christian Lequesne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceriscope Pauvreté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches internationales; Atelier de cartographie de Sciences Po, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4624,1309 +6291,1309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raízes da Resistência. Construindo territórios feministas e agroecológicos no Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alair Ferreira de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Bombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natália Santos Lobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Expressão Popular, 2025, 978-65-5891-187-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05426283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reorganizar la reproducción social, democratizar la economía solidaria, repensar el valor : conectando las luchas de las mujeres por el cambio social en América Latina y la India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verschuur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Verschuur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidad Nacional de General Sarmiento, 201 p., 2022, Lecturas de Economia Social, 978-987-630-653-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire, repenser la valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verschuur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Verschuur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2, 232 p., 2021, Genre et Développement, Eclairages, 978-2-343-23321-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Reproduction, Solidarity Economy, Feminisms and Democracy: Latin America and India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Verschuur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Macmillan, pp.280, 2021, Gender, Development and Social Change, 978-3-030-71530-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-71531-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une socioéconomie engagée : monnaie, finance et alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">* Farinet (collectif)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Morvant-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.382, 2018, Bibliothèque de l'économiste, 978-2-406-08114-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08114-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01810151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et économie solidaire, des croisements nécessaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verschuur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Verschuur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 10, 416 p., 2017, Cahiers Genre et Développement, 978-2-343-14229-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie solidaire en Bolivie</w:t>
+                <w:t xml:space="preserve">Socioéconomie et démocratie. L'actualité de Karl Polanyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Érès, Coll. Sociologie économique, 320 p., 2013, 978-2-7492-3748-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.lavil.2013.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00955844v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00955840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioéconomie et démocratie. L'actualité de Karl Polanyi</w:t>
+                <w:t xml:space="preserve">L'économie solidaire en Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, GIP (Paris, Genève), pp.360, 2013, DéveloppementS, 978-2-8111-1051-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00955840v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00955844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GENgiBRe Project &amp;quot;A relationship with nature and gender equality. A contribution to critical theory based on feminist practices and mobilisation in agroecology in Brazil&amp;quot; Methodological guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alair Ferreira de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Bernardes Faria Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Teixeira Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05235263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologique. Projet GENgiBRe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alair Ferreira de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Bernardes Faria Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Teixeira Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05218739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guia metodológico - Projeto GENgiBRe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Teixeira Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maria Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glaucia dos Santos Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03940375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes femmes de la campagne traçant leur chemin : enseignements d’une recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natália Santos Lobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02307845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture The Human Economy. A Citizen's Guide, Hart Keith, Laville Jean-Louis et Cattani Antonio David (dir.), 2010, Cambridge, Polity Press, 320 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00563764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5936,508 +7603,508 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroécologie et transformation socio-écologique au prisme de la reproduction sociale : apprentissages du Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence Internationale de Recherche en Economie Sociale, « Le rôle de l’ESS dans la transition socio-écologique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRIEC, Oct 2025, Bordeaux (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05426224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, extractivisme et résistances des paysannes au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et résistances au capitalisme. Financiarisation, extractivisme, endettement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arpège, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produção de socio-naturezas e relações de gênero: nas fronteiras da lógica neoliberal e das organizações de mulheres na agroecologia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natália Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliam Telles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Reunião de Antropologia do Mercosul. Grupo de Trabalho 132: Territorios de existencia: actores, socio-materialidades y autonomías ampliadas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mercosul, Aug 2023, Niterói – Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver la nature. Agroécologie et mobilisations écoféministes au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dominer la nature, naturaliser les dominations. Quelle est la nature de la nature ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, org. Panthéon-Sorbonne, LaMOP - SIRICE; Justine Audebrand; Hugo Vidon; Jonas Matheron, Nov 2021, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04095881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principios y conceptos de la economía social y solidaria : para una economía plural, feminista y política</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario internacional « Economía social y solidaria », Universidad Mayor de San Simón, Instituto de Investigaciones en Ciencias Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Cochabamba, Bolivia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01963635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie solidaire, un modèle alternatif de développement ? Une approche institutionnaliste illustrée par le cas de la Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIemes Rencontres internationales du Réseau Inter-Universitaire de l'Economie Sociale et Solidaire : "Economie sociale et solidaire, développement, mobilité et relocalisations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00317894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6447,1614 +8114,211 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raízes da Resistência</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marília Santana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521329v1</w:t>
-              </w:r>
-[...1401 lines deleted...]
-                <w:t xml:space="preserve">halshs-00704260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economies solidaires, émancipation et soutenabilité : une approche socioéconomique et féministe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Cité (UPC), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05218814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8064,122 +8328,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depois de me formar...&amp;quot; Resultado de uma pesquisa sobre as experiências e ideias de vida de estudantes das Escolas Estaduais Rio Vermelho e Luiz Darly (Barra do Turvo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natália Santos Lobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRD Institut de recherche pour le developpement; SOF Sempreviva Organização Feminista. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02305388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8326,51 +8590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Bombardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardoso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465259v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira de Freitas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466210v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466138v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Telles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lobo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teixeira Ferrari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Padua Soares E Figueiredo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466096v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nobre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465843v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Faria Campos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457744v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verschuur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schwenck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457497v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farah Henrich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruesgas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sostres" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71531-1_6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71531-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rody" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lopes de Castro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Santiago" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458174v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458033v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marques" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Marcelino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nobre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.U. Machado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457926v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verschuur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Calv&#227;o" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Farah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-71531-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71531-1_3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552069v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71531-1_11" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71531-1_10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02302207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Lucas dos Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464714v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vieira Ferrarini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lavile" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Germany Gaiger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ver&#237;ssimo Veronese" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Morvant-Roux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Saiag" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458381v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0281" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458451v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wanderley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01963651v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03418269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05426283v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alair Ferreira de Freitas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Bombardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Santos Lobo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457353v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669138v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71531-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Farinet (collectif)" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pour-une-socioeconomie-engagee-monnaie-finance-et-alternatives.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205911v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955840v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lavil.2013.01" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05235263v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bernardes Faria Campos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Teixeira Ferrari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05218739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03940375v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Cardoso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia dos Santos Marques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02307845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05426224v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331407v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532543v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Lobo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Telles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04095881v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01963635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00317894v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521329v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maciel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Santana" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernardes Faria Campos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48075/amb.v6i1.33158" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672963v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zhi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Lobo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30553/sociologiaonline.2023.31.4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792809v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.11640" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02303236v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550356v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.370.0050" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02305481v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genauto Fran&#231;a Filho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osia Vasconcelos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02302251v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Nobre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01447306v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Louis Laville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Coraggio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Ferrarini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.2771" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01383642v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet," TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949326v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Corroller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020874ar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01197164v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343428v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704260v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.038.0085" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05218814v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02305388v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05569969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673298v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Telles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernardes Faria Campos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira de Freitas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48075/amb.v6i1.33158" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zhi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Schwenck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.367.0086" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Lobo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30553/sociologiaonline.2023.31.4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.11640" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02303236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verschuur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550356v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.370.0050" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05559736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/raso.65616" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02302251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Nobre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02305481v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genauto Fran&#231;a Filho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osia Vasconcelos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01447306v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Louis Laville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Coraggio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Ferrarini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.2771" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01383642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet," TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Corroller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020874ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01197164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.038.0085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Saiag" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466096v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lobo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nobre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466210v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teixeira Ferrari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Padua Soares E Figueiredo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465843v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Faria Campos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verschuur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457978v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schwenck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Bombardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466015v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardoso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457427v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457497v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457382v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farah Henrich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457663v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruesgas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sostres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670727v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458242v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rody" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lopes de Castro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Santiago" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458033v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457952v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Marcelino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nobre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.U. Machado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669166v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552013v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71531-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457926v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669141v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Calv&#227;o" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Farah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-71531-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71531-1_3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71531-1_11" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552061v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71531-1_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552054v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71531-1_6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02302207v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Lucas dos Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Morvant-Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458381v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794314v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0281" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464714v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vieira Ferrarini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lavile" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Germany Gaiger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ver&#237;ssimo Veronese" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wanderley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205928v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01963651v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03418269v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05426283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alair Ferreira de Freitas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Bombardi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Santos Lobo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457353v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669138v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71531-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810151v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Farinet (collectif)" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pour-une-socioeconomie-engagee-monnaie-finance-et-alternatives.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955840v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laville" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lavil.2013.01" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955844v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05235263v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bernardes Faria Campos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Teixeira Ferrari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05218739v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03940375v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Cardoso" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia dos Santos Marques" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02307845v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563764v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05426224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331407v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Lobo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Telles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04095881v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01963635v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00317894v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521329v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maciel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Santana" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05218814v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02305388v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>