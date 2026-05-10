--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -676,468 +676,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie solidaire sous le prisme du genre : une analyse critique et possibiliste</w:t>
+                <w:t xml:space="preserve">¿Cultivar su autonomía? La agroecología de las agricultoras brasileñas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Verschuur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista de Antropología Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (2), pp.297-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/raso.65616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02303236v1</w:t>
+                <w:t xml:space="preserve">ird-05559736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroécologie : des brésiliennes cultivent leur indépendance</w:t>
+                <w:t xml:space="preserve">L'économie solidaire sous le prisme du genre : une analyse critique et possibiliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Verschuur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Projet</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.107-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550356v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02303236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¿Cultivar su autonomía? La agroecología de las agricultoras brasileñas</w:t>
+                <w:t xml:space="preserve">Agroécologie : des brésiliennes cultivent leur indépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Antropología Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (2), pp.297-322. </w:t>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 370, p. 50-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5209/raso.65616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pro.370.0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05559736v1</w:t>
+                <w:t xml:space="preserve">hal-02550356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGROECOLOGIA E FEMINISMO NO VALE DO RIBEIRA: CONTRIBUIÇÃO PARA O DEBATE SOBRE REPRODUÇÃO SOCIAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une gestion démocratique et solidaire des communs ? Banques communautaires de développement au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genauto França Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miriam Nobre</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osia Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temática</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 233, pp.163-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02302251v1</w:t>
+                <w:t xml:space="preserve">ird-02305481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une gestion démocratique et solidaire des communs ? Banques communautaires de développement au Brésil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AGROECOLOGIA E FEMINISMO NO VALE DO RIBEIRA: CONTRIBUIÇÃO PARA O DEBATE SOBRE REPRODUÇÃO SOCIAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osia Vasconcelos</w:t>
+                <w:t xml:space="preserve">Miriam Nobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 233, pp.163-181</w:t>
+              <w:t xml:space="preserve">Temática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02305481v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02302251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie de l'entreprise sociale et pluralisme : l'entreprise sociale de type solidaire</w:t>
               </w:r>
@@ -1352,77 +1352,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps forts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Verschuur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1486,64 +1486,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie solidaire et théories féministes : pistes pour une convergence nécessaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Verschuur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Economia Solidaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7, p. 4-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1562,200 +1562,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01197164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation sociale par l'économie solidaire en Bolivie : une démocratisation des conventions de production et de genre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solidarité et protection dans les économies populaires d’El Alto (Bolivie) et de Rosario (Argentine) : une perspective polanyienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Saiag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Bessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economies et Sociétés, Série F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Solidarité versus protection, 46, pp.355-384</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00704260v1</w:t>
+                <w:t xml:space="preserve">halshs-02343428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidarité et protection dans les économies populaires d’El Alto (Bolivie) et de Rosario (Argentine) : une perspective polanyienne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'innovation sociale par l'économie solidaire en Bolivie : une démocratisation des conventions de production et de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés, Série F</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.85-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.038.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02343428v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00704260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1767,1081 +1767,1081 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De bem comum a preservação e compensação ambiental : disputas em torno da relação com a natureza</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">As agricultoras e seus corpos-territórios : mapeando ameaças e resistências</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lobo</w:t>
+                <w:t xml:space="preserve">C. Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nobre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L.M. Bombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hillenkamp, Isabelle (ed.); Ferreira de Freitas, A. (ed.); Prévost, H. (ed.); Bombardi, L.M. (ed.); Lobo, N. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raizes da resistência : construindo territórios feministas e agroecológicos no Brasil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Expressão Popular, pp.163-182, 2025, 978-65-5891-187-6</w:t>
+              <w:t xml:space="preserve">, Expressão Popular, pp.95-122, 2025, 978-65-5891-187-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466096v1</w:t>
+                <w:t xml:space="preserve">hal-05466015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluralidade econômica, agrobiodiversidade e gênero : entendendo as relações</w:t>
+                <w:t xml:space="preserve">Introdução</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferreira de Freitas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Hillenkamp Isabelle (ed.); Ferreira de Freitas A. (ed.); Prévost H. (ed.); Bombardi L.M. (ed.); Lobo N. (ed.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Bombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hillenkamp, Isabelle (ed.); Ferreira de Freitas, A. (ed.); Prévost, H. (ed.); Bombardi, L.M. (ed.); Lobo, N. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raizes da resistência : construindo territórios feministas e agroecológicos no Brasil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Expressão Popular, pp.215-236, 2025, 978-65-5891-187-6</w:t>
+              <w:t xml:space="preserve">, Expressão Popular, pp.19-38, 2025, 978-65-5891-187-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466210v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manejos agroecológicos e gênero : resistências nos espaços de trabalho e vida</w:t>
+                <w:t xml:space="preserve">Pluralidade econômica, agrobiodiversidade e gênero : entendendo as relações</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Hillenkamp, Isabelle (ed.); Ferreira de Freitas, A. (ed.); Prévost, H. (ed.); Bombardi, L.M. (ed.); Lobo, N. (ed.). </w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferreira de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hillenkamp Isabelle (ed.); Ferreira de Freitas A. (ed.); Prévost H. (ed.); Bombardi L.M. (ed.); Lobo N. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raizes da resistência : construindo territórios feministas e agroecológicos no Brasil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Expressão Popular, pp.185-213, 2025, 978-65-5891-187-6</w:t>
+              <w:t xml:space="preserve">, Expressão Popular, pp.215-236, 2025, 978-65-5891-187-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466138v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quem são as agricultoras na agroecologia e quem somos nós ? : construindo a pesquisação feminista</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manejos agroecológicos e gênero : resistências nos espaços de trabalho e vida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Telles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.B. Faria Campos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Teixeira Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Padua Soares E Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hillenkamp, Isabelle (ed.); Ferreira de Freitas, A. (ed.); Prévost, H. (ed.); Bombardi, L.M. (ed.); Lobo, N. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raizes da resistência : construindo territórios feministas e agroecológicos no Brasil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Expressão Popular, pp.41-65, 2025, 978-65-5891-187-6</w:t>
+              <w:t xml:space="preserve">, Expressão Popular, pp.185-213, 2025, 978-65-5891-187-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465843v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction for transformative action feminist mobilisations in Brazilian agroecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De bem comum a preservação e compensação ambiental : disputas em torno da relação com a natureza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Kleiche Dray, Mina (ed.); Goumri, M. (ed.); Fréour, Claire (ed.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hillenkamp, Isabelle (ed.); Ferreira de Freitas, A. (ed.); Prévost, H. (ed.); Bombardi, L.M. (ed.); Lobo, N. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability science : participatory research (volume 4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; https://www.ird.fr/sites/ird_fr/files/2025-11/HC-Sustainability%20science%204.pdf, pp.110-113, 2025, 978-2-7099-3096-3</w:t>
+              <w:t xml:space="preserve">Raizes da resistência : construindo territórios feministas e agroecológicos no Brasil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Expressão Popular, pp.163-182, 2025, 978-65-5891-187-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392459v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflexiones finales - Luchas feministas : reorganizar la reproducción social, democratizar la economía solidaria, reinterpretar el valor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+                <w:t xml:space="preserve">Quem são as agricultoras na agroecologia e quem somos nós ? : construindo a pesquisação feminista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Faria Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hillenkamp, Isabelle (ed.); Ferreira de Freitas, A. (ed.); Prévost, H. (ed.); Bombardi, L.M. (ed.); Lobo, N. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reorganizar la reproducción social, democratizar la economía solidaria, repensar el valor : conectando las luchas de las mujeres por el cambio social en América Latina y la India</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Nacional de General Sarmiento, pp.145-160, 2025, Lecturas de Economia Social, 978-987-630-653-9</w:t>
+              <w:t xml:space="preserve">Raizes da resistência : construindo territórios feministas e agroecológicos no Brasil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Expressão Popular, pp.41-65, 2025, 978-65-5891-187-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457744v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La co-construction au service d'une action transformatrice : les mobilisations féministes dans l'agroécologie au Brésil</w:t>
+                <w:t xml:space="preserve">Co-construction for transformative action feminist mobilisations in Brazilian agroecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kleiche Dray, Mina (ed.); Goumri, M. (ed.); Fréour, Claire (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science de la durabilité : recherches participatives (volume 4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; https://www.ird.fr/sites/ird_fr/files/2025-11/HC-Science%20de%20la%20durabilit%C3%A9%204.pdf, pp.110-113, 2025, 978-2-7099-3094-9</w:t>
+              <w:t xml:space="preserve">Sustainability science : participatory research (volume 4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; https://www.ird.fr/sites/ird_fr/files/2025-11/HC-Sustainability%20science%204.pdf, pp.110-113, 2025, 978-2-7099-3096-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390921v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mulheres empreendendo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reflexiones finales - Luchas feministas : reorganizar la reproducción social, democratizar la economía solidaria, reinterpretar el valor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bechara Sanchez, F.J. (ed.). </w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verschuur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economia feminista e solidaria : fortalecendo a autonomia economica das mulheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Diagrama Acadêmico, pp.56-98, 2025, 978-65-995167-1-9</w:t>
+              <w:t xml:space="preserve">Reorganizar la reproducción social, democratizar la economía solidaria, repensar el valor : conectando las luchas de las mujeres por el cambio social en América Latina y la India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional de General Sarmiento, pp.145-160, 2025, Lecturas de Economia Social, 978-987-630-653-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457978v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introdução</w:t>
+                <w:t xml:space="preserve">Mulheres empreendendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Hillenkamp, Isabelle (ed.); Ferreira de Freitas, A. (ed.); Prévost, H. (ed.); Bombardi, L.M. (ed.); Lobo, N. (ed.). </w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schwenck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bechara Sanchez, F.J. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raizes da resistência : construindo territórios feministas e agroecológicos no Brasil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Expressão Popular, pp.19-38, 2025, 978-65-5891-187-6</w:t>
+              <w:t xml:space="preserve">Economia feminista e solidaria : fortalecendo a autonomia economica das mulheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diagrama Acadêmico, pp.56-98, 2025, 978-65-995167-1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465259v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As agricultoras e seus corpos-territórios : mapeando ameaças e resistências</w:t>
+                <w:t xml:space="preserve">La co-construction au service d'une action transformatrice : les mobilisations féministes dans l'agroécologie au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Hillenkamp, Isabelle (ed.); Ferreira de Freitas, A. (ed.); Prévost, H. (ed.); Bombardi, L.M. (ed.); Lobo, N. (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kleiche Dray, Mina (ed.); Goumri, M. (ed.); Fréour, Claire (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raizes da resistência : construindo territórios feministas e agroecológicos no Brasil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Expressão Popular, pp.95-122, 2025, 978-65-5891-187-6</w:t>
+              <w:t xml:space="preserve">Science de la durabilité : recherches participatives (volume 4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; https://www.ird.fr/sites/ird_fr/files/2025-11/HC-Science%20de%20la%20durabilit%C3%A9%204.pdf, pp.110-113, 2025, 978-2-7099-3094-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466015v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reproducción social : una cuestión clave para la economía solidaria feminista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verschuur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reorganizar la reproducción social, democratizar la economía solidaria, repensar el valor : conectando las luchas de las mujeres por el cambio social en América Latina y la India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional de General Sarmiento, pp.15-31, 2022, Lecturas de Economia Social, 978-987-630-653-9</w:t>
@@ -2870,77 +2870,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La economía solidaria desde una óptica feminista : un análisis crítico y posibilista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verschuur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reorganizar la reproducción social, democratizar la economía solidaria, repensar el valor : conectando las luchas de las mujeres por el cambio social en América Latina y la India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional de General Sarmiento, pp.33-56, 2022, Lecturas de Economia Social, 978-987-630-653-9</w:t>
@@ -2969,64 +2969,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verschuur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3165,2211 +3165,2211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bolivia : transformaciones locales en Batallas y la 'inagotable&amp;quot;&amp;quot; capacidad de las mujeres para sostener la vida</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroecologia e feminismo no Vale do Ribeira, Brasil : construir a solidariedade, cuidar do território e reproduzir a vida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Sostres</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reorganizar la reproducción social, democratizar la economía solidaria, repensar el valor : conectando las luchas de las mujeres por el cambio social en América Latina y la India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universidad Nacional de General Sarmiento, pp.67-84, 2022, Lecturas de Economia Social, 978-987-630-653-9</w:t>
+              <w:t xml:space="preserve">, Universidad Nacional de General Sarmiento, pp.129-143, 2022, Lecturas de Economia Social, 978-987-630-653-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457663v1</w:t>
+                <w:t xml:space="preserve">hal-05457718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecologia e feminismo no Vale do Ribeira, Brasil : construir a solidariedade, cuidar do território e reproduzir a vida</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bolivia : transformaciones locales en Batallas y la 'inagotable&amp;quot;&amp;quot; capacidad de las mujeres para sostener la vida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Farah Henrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Nobre</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ruesgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sostres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reorganizar la reproducción social, democratizar la economía solidaria, repensar el valor : conectando las luchas de las mujeres por el cambio social en América Latina y la India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universidad Nacional de General Sarmiento, pp.129-143, 2022, Lecturas de Economia Social, 978-987-630-653-9</w:t>
+              <w:t xml:space="preserve">, Universidad Nacional de General Sarmiento, pp.67-84, 2022, Lecturas de Economia Social, 978-987-630-653-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457718v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desafios e sonhos para a AMESOL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformations locales à Batallas, Bolivie : la capacité &amp;quot;inexhaustible&amp;quot; des femmes à perpétuer la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bechara Sanchez, F.J. (ed.). </w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ruesgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sostres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economia feminista e solidaria : fortalecendo a autonomia economica das mulheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Diagrama Acadêmico, pp.145-150, 2021, 978-65-995167-1-9</w:t>
+              <w:t xml:space="preserve">Effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire, repenser la valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, L'Harmattan, pp.81-105, 2021, Genre et Développement, Eclairages, 978-2-343-2332-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458068v1</w:t>
+                <w:t xml:space="preserve">hal-03669161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie solidaire depuis une approche féministe : une analyse critique et possibiliste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+                <w:t xml:space="preserve">Local transformations in Batallas (Bolivia) and the &amp;quot;inexhaustible&amp;quot; capacity of women to sustain life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Verschuur</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ruesgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sostres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire, repenser la valeur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social reproduction, solidarity economy, feminisms and democracy : Latin America and India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan - Springer, pp.119-143, 2021, Gender, Development and Social Change, 978-3-030-71530-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-71531-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669156v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions finales : effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire et repenser la valeur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroécologie et féminisme dans le Vale do Ribeira, Brésil : construire la solidarité, prendre soin du territoire et reproduire la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Verschuur</w:t>
+                <w:t xml:space="preserve">M. Nobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire, repenser la valeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, L'Harmattan, pp.175-195, 2021, Genre et Développement, Eclairages, 978-2-343-2332-5</w:t>
+              <w:t xml:space="preserve">, 2, L'Harmattan, pp.153-174, 2021, Genre et Développement, Eclairages, 978-2-343-2332-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670727v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerabilidades e resiliência de agricultoras agroecológicas face à pandemia da Covid-19 : a experiência das agricultoras agroecológicas da Zona da Mata de MG</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C.M. Santiago</w:t>
+                <w:t xml:space="preserve">Social reproduction : a key issue for feminist solidarity economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nobre, M. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verschuur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Um meio tempo preparando outro cuidados, produção de alimentos e organização de mulheres agroecológicas na pandemia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social reproduction, solidarity economy, feminisms and democracy : Latin America and India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan - Springer, pp.7-29, 2021, Gender, Development and Social Change, 978-3-030-71530-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-71531-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458242v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerabilidades e resiliência de agricultoras agroecológicas face à pandemia da Covid-19 : introdução</w:t>
+                <w:t xml:space="preserve">Desafios e sonhos para a AMESOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Nobre, M. </w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schwenck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bechara Sanchez, F.J. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Um meio tempo preparando outro cuidados, produção de alimentos e organização de mulheres agroecológicas na pandemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sempreviva Organização Feminista, pp.10-21, 2021, 978-65-87591-07-0</w:t>
+              <w:t xml:space="preserve">Economia feminista e solidaria : fortalecendo a autonomia economica das mulheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diagrama Acadêmico, pp.145-150, 2021, 978-65-995167-1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458174v1</w:t>
+                <w:t xml:space="preserve">hal-05458068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mulheres se organizando</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'économie solidaire depuis une approche féministe : une analyse critique et possibiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bechara Sanchez, F.J. (ed.). </w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verschuur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economia feminista e solidaria : fortalecendo a autonomia economica das mulheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Diagrama Acadêmico, pp.99-128, 2021, 978-65-995167-1-9</w:t>
+              <w:t xml:space="preserve">Effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire, repenser la valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, L'Harmattan, pp.37-68, 2021, Genre et Développement, Eclairages, 978-2-343-23321-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458033v1</w:t>
+                <w:t xml:space="preserve">hal-03669156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metodologia feminista de fortalecimento dos empreendimentos de economia solidaria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Marques</w:t>
+                <w:t xml:space="preserve">Réflexions finales : effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire et repenser la valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Bechara Sanchez, F.J. (ed.). </w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verschuur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economia feminista e solidaria : fortalecendo a autonomia economica das mulheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Diagrama Acadêmico, pp.24-51, 2021, 978-65-995167-1-9</w:t>
+              <w:t xml:space="preserve">Effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire, repenser la valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, L'Harmattan, pp.175-195, 2021, Genre et Développement, Eclairages, 978-2-343-2332-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457952v1</w:t>
+                <w:t xml:space="preserve">hal-03670727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroécologie et féminisme dans le Vale do Ribeira, Brésil : construire la solidarité, prendre soin du territoire et reproduire la vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnerabilidades e resiliência de agricultoras agroecológicas face à pandemia da Covid-19 : a experiência das agricultoras agroecológicas da Zona da Mata de MG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Telles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lopes de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nobre, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire, repenser la valeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, L'Harmattan, pp.153-174, 2021, Genre et Développement, Eclairages, 978-2-343-2332-5</w:t>
+              <w:t xml:space="preserve">Um meio tempo preparando outro cuidados, produção de alimentos e organização de mulheres agroecológicas na pandemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sempreviva Organização Feminista, pp.49-71, 2021, 978-65-87591-07-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669166v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social reproduction : a key issue for feminist solidarity economy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnerabilidades e resiliência de agricultoras agroecológicas face à pandemia da Covid-19 : introdução</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Telles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nobre, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social reproduction, solidarity economy, feminisms and democracy : Latin America and India</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Um meio tempo preparando outro cuidados, produção de alimentos e organização de mulheres agroecológicas na pandemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sempreviva Organização Feminista, pp.10-21, 2021, 978-65-87591-07-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552013v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reproduction sociale : un enjeu clé pour l'économie solidaire féministe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mulheres se organizando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schwenck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bechara Sanchez, F.J. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire, repenser la valeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, L'Harmattan, pp.15-36, 2021, Genre et Développement, Eclairages, 978-2-343-23321-5</w:t>
+              <w:t xml:space="preserve">Economia feminista e solidaria : fortalecendo a autonomia economica das mulheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diagrama Acadêmico, pp.99-128, 2021, 978-65-995167-1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669144v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumo a um quadro de análise econômica do papel das mulheres na transição ecológica e social : uma releitura feminista de Karl Polanyi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metodologia feminista de fortalecimento dos empreendimentos de economia solidaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Rody, T. (ed.); Telles, L. (ed.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Marcelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.U. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bechara Sanchez, F.J. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caderneta agroecologica : o saber e o fazer das mulheres do campo, das florestas e das aguas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asa Pequena, pp.48-73, 2021, 978-65-995599-6-9</w:t>
+              <w:t xml:space="preserve">Economia feminista e solidaria : fortalecendo a autonomia economica das mulheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diagrama Acadêmico, pp.24-51, 2021, 978-65-995167-1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457926v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">La reproduction sociale : un enjeu clé pour l'économie solidaire féministe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verschuur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire, repenser la valeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, L'Harmattan, pp.7-13, 2021, Genre et Développement, Eclairages, 978-2-343-23321-5</w:t>
+              <w:t xml:space="preserve">, 2, L'Harmattan, pp.15-36, 2021, Genre et Développement, Eclairages, 978-2-343-23321-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669141v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rumo a um quadro de análise econômica do papel das mulheres na transição ecológica e social : uma releitura feminista de Karl Polanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Christine Verschuur; Isabelle Guérin; Isabelle Hillenkamp. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rody, T. (ed.); Telles, L. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Reproduction, Solidarity Economy, Feminisms and Democracy</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 1-6, 2021, Gender, Development and Social Change, 978-3-030-71531-1</w:t>
+              <w:t xml:space="preserve">Caderneta agroecologica : o saber e o fazer das mulheres do campo, das florestas e das aguas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asa Pequena, pp.48-73, 2021, 978-65-995599-6-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374796v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidarity economy under a feminist lens : a critical and possibilist analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verschuur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social reproduction, solidarity economy, feminisms and democracy : Latin America and India</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire, repenser la valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, L'Harmattan, pp.7-13, 2021, Genre et Développement, Eclairages, 978-2-343-23321-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552036v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concluding thoughts : connecting women's struggles : reorganizing social reproduction, democratizing solidarity economy, reframing value</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Verschuur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Calvão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Verschuur; Isabelle Guérin; Isabelle Hillenkamp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social reproduction, solidarity economy, feminisms and democracy : Latin America and India</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Social Reproduction, Solidarity Economy, Feminisms and Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 1-6, 2021, Gender, Development and Social Change, 978-3-030-71531-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552069v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resiliência de agricultoras agroecológicas organizadas em rede : a experiência da RAMA face à pandemia da Covid-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solidarity economy under a feminist lens : a critical and possibilist analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Nobre, M. </w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verschuur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Um meio tempo preparando outro cuidados, produção de alimentos e organização de mulheres agroecológicas na pandemia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social reproduction, solidarity economy, feminisms and democracy : Latin America and India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan - Springer, pp.31-63, 2021, Gender, Development and Social Change, 978-3-030-71530-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-71531-1_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458197v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology and feminism in Vale Do Ribeira (Brazil) : towards more sustainable forms of reproducing life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concluding thoughts : connecting women's struggles : reorganizing social reproduction, democratizing solidarity economy, reframing value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Nobre</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verschuur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social reproduction, solidarity economy, feminisms and democracy : Latin America and India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Palgrave Macmillan - Springer, pp.211-236, 2021, Gender, Development and Social Change, 978-3-030-71530-4. </w:t>
+              <w:t xml:space="preserve">, Palgrave Macmillan - Springer, pp.237-253, 2021, Gender, Development and Social Change, 978-3-030-71530-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-71531-1_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-71531-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552061v1</w:t>
+                <w:t xml:space="preserve">hal-03552069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations locales à Batallas, Bolivie : la capacité &amp;quot;inexhaustible&amp;quot; des femmes à perpétuer la vie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resiliência de agricultoras agroecológicas organizadas em rede : a experiência da RAMA face à pandemia da Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nobre, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire, repenser la valeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, L'Harmattan, pp.81-105, 2021, Genre et Développement, Eclairages, 978-2-343-2332-5</w:t>
+              <w:t xml:space="preserve">Um meio tempo preparando outro cuidados, produção de alimentos e organização de mulheres agroecológicas na pandemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sempreviva Organização Feminista, pp.22-48, 2021, 978-65-87591-07-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669161v1</w:t>
+                <w:t xml:space="preserve">hal-05458197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local transformations in Batallas (Bolivia) and the &amp;quot;inexhaustible&amp;quot; capacity of women to sustain life</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroecology and feminism in Vale Do Ribeira (Brazil) : towards more sustainable forms of reproducing life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Sostres</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verschuur, C. (ed.); Guérin, Isabelle (ed.); Hillenkamp, Isabelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social reproduction, solidarity economy, feminisms and democracy : Latin America and India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Palgrave Macmillan - Springer, pp.119-143, 2021, Gender, Development and Social Change, 978-3-030-71530-4. </w:t>
+              <w:t xml:space="preserve">, Palgrave Macmillan - Springer, pp.211-236, 2021, Gender, Development and Social Change, 978-3-030-71530-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-71531-1_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-71531-1_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552054v1</w:t>
+                <w:t xml:space="preserve">hal-03552061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The domestic domain within a post-colonial, feminist reading of social enterprise : towards a substantive, gender-based concept of solidarity enterprise</w:t>
               </w:r>
@@ -5431,437 +5431,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02302207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Introduction] Pour une socioéconomie engagée : monnaie, finance et alternatives</w:t>
+                <w:t xml:space="preserve">Empreendimento econômico solidário e empresa social : ampliando abordagens e integrando conceitos no diálogo Norte-Sul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+                <w:t xml:space="preserve">A. Vieira Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lavile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.I. Germany Gaiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Veríssimo Veronese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une socioéconomie engagée : monnaie, finance et alternatives </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neo liberalización y ciudadanía(s) en el sur global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, art. no 15328 [19 p.], 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01794309v1</w:t>
+                <w:t xml:space="preserve">hal-02464714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principios y conceptos de la economia social y solidaria : para una economia plural, feminista y politica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Introduction] Pour une socioéconomie engagée : monnaie, finance et alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ledezma, J. (ed.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Morvant-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Saiag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Farinet (Collectif). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memoria del Seminario Internacional Economía Social y Solidaría en Bolivia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour une socioéconomie engagée : monnaie, finance et alternatives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.9-35, 2018, Bibliothèque de l'économiste, 978-2-406-08114-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08114-2.p.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458381v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01794309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’économie solidaire, un sujet politique ? Propositions de recherche à partir de l’expérience brésilienne</w:t>
+                <w:t xml:space="preserve">Principios y conceptos de la economia social y solidaria : para una economia plural, feminista y politica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Farinet (Collectif). </w:t>
+              <w:t xml:space="preserve">Ledezma, J. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une socioéconomie engagée : monnaie, finance et alternatives </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Memoria del Seminario Internacional Economía Social y Solidaría en Bolivia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCISO; FACSO; UMSS, pp.15-34, 2018, 978-99974-0-358-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01794314v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empreendimento econômico solidário e empresa social : ampliando abordagens e integrando conceitos no diálogo Norte-Sul</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’économie solidaire, un sujet politique ? Propositions de recherche à partir de l’expérience brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Farinet (Collectif). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neo liberalización y ciudadanía(s) en el sur global</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour une socioéconomie engagée : monnaie, finance et alternatives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.281-296, 2018, Bibliothèque de l'économiste, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08114-2.p.0281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464714v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01794314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génesis y trayectorias de la economía comunitaria y solidaria en Bolívia</w:t>
               </w:r>
@@ -5933,64 +5933,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts et théories en études féministes et économie sociale et solidaire : croisements et fertilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verschuur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6101,51 +6101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie sociale et solidaire et économie des conventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6419,64 +6419,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reorganizar la reproducción social, democratizar la economía solidaria, repensar el valor : conectando las luchas de las mujeres por el cambio social en América Latina y la India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verschuur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6507,64 +6507,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effervescences féministes : réorganiser la reproduction sociale, démocratiser l'économie solidaire, repenser la valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verschuur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6595,64 +6595,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Reproduction, Solidarity Economy, Feminisms and Democracy: Latin America and India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Verschuur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6705,90 +6705,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une socioéconomie engagée : monnaie, finance et alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">* Farinet (collectif)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Morvant-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -6828,64 +6828,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et économie solidaire, des croisements nécessaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verschuur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6910,173 +6910,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioéconomie et démocratie. L'actualité de Karl Polanyi</w:t>
+                <w:t xml:space="preserve">L'économie solidaire en Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, GIP (Paris, Genève), pp.360, 2013, DéveloppementS, 978-2-8111-1051-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00955840v1</w:t>
+                <w:t xml:space="preserve">halshs-00955844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie solidaire en Bolivie</w:t>
+                <w:t xml:space="preserve">Socioéconomie et démocratie. L'actualité de Karl Polanyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Érès, Coll. Sociologie économique, 320 p., 2013, 978-2-7492-3748-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.lavil.2013.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00955844v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00955840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8590,51 +8590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05569969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673298v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Telles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernardes Faria Campos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira de Freitas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48075/amb.v6i1.33158" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zhi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Schwenck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.367.0086" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Lobo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30553/sociologiaonline.2023.31.4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.11640" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02303236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verschuur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550356v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.370.0050" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05559736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/raso.65616" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02302251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Nobre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02305481v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genauto Fran&#231;a Filho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osia Vasconcelos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01447306v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Louis Laville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Coraggio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Ferrarini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.2771" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01383642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet," TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Corroller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020874ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01197164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.038.0085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Saiag" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466096v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lobo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nobre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466210v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teixeira Ferrari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Padua Soares E Figueiredo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465843v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Faria Campos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verschuur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457978v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schwenck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Bombardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466015v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardoso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457427v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457497v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457382v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farah Henrich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457663v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruesgas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sostres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670727v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458242v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rody" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lopes de Castro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Santiago" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458033v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457952v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Marcelino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nobre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.U. Machado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669166v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552013v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71531-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457926v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669141v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Calv&#227;o" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Farah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-71531-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71531-1_3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71531-1_11" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552061v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71531-1_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552054v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71531-1_6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02302207v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Lucas dos Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Morvant-Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458381v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794314v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0281" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464714v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vieira Ferrarini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lavile" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Germany Gaiger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ver&#237;ssimo Veronese" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wanderley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205928v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01963651v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03418269v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05426283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alair Ferreira de Freitas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Bombardi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Santos Lobo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457353v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669138v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71531-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810151v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Farinet (collectif)" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pour-une-socioeconomie-engagee-monnaie-finance-et-alternatives.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955840v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laville" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lavil.2013.01" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955844v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05235263v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bernardes Faria Campos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Teixeira Ferrari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05218739v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03940375v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Cardoso" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia dos Santos Marques" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02307845v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563764v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05426224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331407v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Lobo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Telles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04095881v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01963635v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00317894v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521329v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maciel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Santana" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05218814v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02305388v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05569969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673298v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Telles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernardes Faria Campos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira de Freitas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48075/amb.v6i1.33158" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zhi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Schwenck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.367.0086" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Lobo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30553/sociologiaonline.2023.31.4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.11640" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05559736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/raso.65616" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02303236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verschuur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.370.0050" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02305481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genauto Fran&#231;a Filho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osia Vasconcelos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02302251v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Nobre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01447306v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Louis Laville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Coraggio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Ferrarini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.2771" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01383642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet," TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Corroller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020874ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01197164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Saiag" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.038.0085" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Bombardi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardoso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465259v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lobo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teixeira Ferrari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Padua Soares E Figueiredo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nobre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Faria Campos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392459v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457744v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verschuur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schwenck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457427v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457497v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457382v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farah Henrich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457663v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruesgas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sostres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552054v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71531-1_6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669166v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552013v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71531-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670727v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rody" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lopes de Castro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Santiago" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458033v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457952v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marques" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Marcelino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nobre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.U. Machado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669144v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457926v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Calv&#227;o" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Farah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-71531-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71531-1_3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71531-1_11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458197v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71531-1_10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02302207v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Lucas dos Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vieira Ferrarini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lavile" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Germany Gaiger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ver&#237;ssimo Veronese" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794309v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Morvant-Roux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458381v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794314v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0281" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wanderley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205928v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01963651v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03418269v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05426283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alair Ferreira de Freitas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Bombardi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Santos Lobo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457353v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669138v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71531-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810151v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Farinet (collectif)" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pour-une-socioeconomie-engagee-monnaie-finance-et-alternatives.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955844v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955840v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laville" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lavil.2013.01" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05235263v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bernardes Faria Campos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Teixeira Ferrari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05218739v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03940375v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Cardoso" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia dos Santos Marques" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02307845v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563764v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05426224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331407v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Lobo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Telles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04095881v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01963635v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00317894v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521329v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maciel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Santana" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05218814v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02305388v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>