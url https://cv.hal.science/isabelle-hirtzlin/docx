--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -354,96 +354,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on combiner restrictions budgétaires et amélioration de l’efficience du système de santé? l'exemple de la chirurgie en France et au Royaume-Uni.</w:t>
+                <w:t xml:space="preserve">Comptes d’épargne santé : vers un nouveau mode de financement des soins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19, pp.217-228</w:t>
+              <w:t xml:space="preserve">Revue Risques - Les cahiers de l'assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.150-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659979v1</w:t>
+                <w:t xml:space="preserve">hal-01575611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement des établissements de santé par la tarification à l'activité : impasses et pistes de solutions</w:t>
               </w:r>
@@ -492,96 +492,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comptes d’épargne santé : vers un nouveau mode de financement des soins ?</w:t>
+                <w:t xml:space="preserve">Peut-on combiner restrictions budgétaires et amélioration de l’efficience du système de santé? l'exemple de la chirurgie en France et au Royaume-Uni.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Risques - Les cahiers de l'assurance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 110, pp.150-157</w:t>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.217-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575611v1</w:t>
+                <w:t xml:space="preserve">hal-01659979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paiement à l’épisode de soins pour la chirurgie aux Etats Unis : principes, mise en œuvre et évaluation</w:t>
               </w:r>
@@ -2247,51 +2247,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FB68B50"/>
+    <w:nsid w:val="B4988E22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2478,51 +2478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-hirtzlin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0752-1784" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080467962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hirtzlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16499-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Pors" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole L&#234;-Leplat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659979v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Couillerot-Peyrondet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumeau-Pichon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.01.050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529358v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400330v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473408v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942794v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602949v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822858v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/product_info.php?products_id=12802" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kerleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264619v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942771v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thebaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-hirtzlin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0752-1784" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080467962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hirtzlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16499-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Pors" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole L&#234;-Leplat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Couillerot-Peyrondet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumeau-Pichon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.01.050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529358v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400330v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473408v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942794v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602949v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822858v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/product_info.php?products_id=12802" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kerleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264619v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942771v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thebaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>