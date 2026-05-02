--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -2247,51 +2247,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4988E22"/>
+    <w:nsid w:val="20225CB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>