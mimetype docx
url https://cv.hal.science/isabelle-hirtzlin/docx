--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -147,690 +147,824 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxes d’une approche centrée sur les ressources et l’efficience des établissements de santé. L’exemple de la chirurgie ambulatoire</w:t>
+                <w:t xml:space="preserve">Plateformes numériques dans le champ des maladies rares : une réponse aux attentes des patients ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiora Capo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Héraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kouraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16499-9⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, pp.209-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.261.0209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495228v1</w:t>
+                <w:t xml:space="preserve">hal-05632950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences de la mise en place des groupements hospitaliers de territoires sur les départements d'information médicale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paradoxes d’une approche centrée sur les ressources et l’efficience des établissements de santé. L’exemple de la chirurgie ambulatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (5), pp.70-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16499-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731071v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comptes d’épargne santé : vers un nouveau mode de financement des soins ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences de la mise en place des groupements hospitaliers de territoires sur les départements d'information médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lê-Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Risques - Les cahiers de l'assurance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 110, pp.150-157</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575611v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le financement des établissements de santé par la tarification à l'activité : impasses et pistes de solutions</w:t>
+                <w:t xml:space="preserve">Peut-on combiner restrictions budgétaires et amélioration de l’efficience du système de santé? l'exemple de la chirurgie en France et au Royaume-Uni.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 35 (2-3), pp.81-92</w:t>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.217-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620787v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on combiner restrictions budgétaires et amélioration de l’efficience du système de santé? l'exemple de la chirurgie en France et au Royaume-Uni.</w:t>
+                <w:t xml:space="preserve">Le financement des établissements de santé par la tarification à l'activité : impasses et pistes de solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19, pp.217-228</w:t>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (2-3), pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659979v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paiement à l’épisode de soins pour la chirurgie aux Etats Unis : principes, mise en œuvre et évaluation</w:t>
+                <w:t xml:space="preserve">Comptes d’épargne santé : vers un nouveau mode de financement des soins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 558, pp.290-295</w:t>
+              <w:t xml:space="preserve">Revue Risques - Les cahiers de l'assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.150-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397985v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’activité de chimiothérapie anticancéreuse en hospitalisation à domicile (HAD) à partir du PMSI</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le paiement à l’épisode de soins pour la chirurgie aux Etats Unis : principes, mise en œuvre et évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Rumeau-Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 558, pp.290-295</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308632v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l’activité de chimiothérapie anticancéreuse en hospitalisation à domicile (HAD) à partir du PMSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Couillerot-Peyrondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rumeau-Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XXVIIIe Congrès national Émois, Nancy, 26 et 27 mars 2015, 63 (Supplément 1), pp.S22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2015.01.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépistage individuel du cancer du sein des femmes de 50 à 74 ans en France en 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35-36-37 pp.410-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -840,456 +974,456 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes numériques pour les maladies rares : outils d'émancipation du patient ou source d'une plus grande vulnérabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vulnérabilité en santé : penser le corps et le temps du soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse Jean Jaurès, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des nouvelles configurations organisationnelles dans le secteur de la santé : proposition d’un cadre d’analyse à partir de la théorie ancrée et de monographies de sites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des économistes de la santé français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la Comptabilité Nationale à l'Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e colloque de l'Association de Comptabilité Nationale« Vertus, limites et perspectives de la comptabilité nationale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement des établissements de santé par la Tarification à l’Activité : impasses et pistes de solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> XIème journée du Journal de Gestion et d'Economie Médicale- la T2A : historique, bilan et perspectives d'évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining budget cuts and efficiency of hospitals in France and the United Kingdom: the example of the tariff policy for day surgery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> L’État et les services publics à l’ère des restrictions budgétaires : regards croisés France – Royaume-Uni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris 1, France Stratégie, Fondation Gabriel Péri Dec 2016, Paris France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Objectif National des Dépenses d'Assurance Maladie : d'un outil global de régulation à une simple prévision des dépenses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une génération de réformes en management public: Et après ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Strasbourg, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1299,111 +1433,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of a survey on the use of digital technology by patients with a rare disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale et Conférence Solhand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1413,100 +1547,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiches d'économie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 216 p., 2018, Fiches, 9782340026568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1516,280 +1650,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments pour un renouveau du modèle de tarification de la chirurgie ambulatoire : les recommandations de la Haute Autorité de Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulating Private Health Insurance in France : New Challenges for Employer-Based Complementary Health Insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Kerleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et enjeux autour de la protection sociale complémentaire d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Kerleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1799,153 +1933,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attaining the &amp;quot;Health for all&amp;quot; commitment. Which model for health insurance ? Some lessons from the European and USA experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Implementation and Pitfalls of Health Care Spending Targets in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1955,231 +2089,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladies orphelines et rares ; Technologies, Information et Coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Thebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'économie de la Sorbonne (CNRS - UMR 8174). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarification de la chirurgie ambulatoire en France et à l’étranger : État des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Haute autorité de santé 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2247,51 +2381,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20225CB3"/>
+    <w:nsid w:val="E33D0014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2478,51 +2612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-hirtzlin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0752-1784" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080467962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hirtzlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16499-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Pors" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole L&#234;-Leplat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Couillerot-Peyrondet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumeau-Pichon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.01.050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529358v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400330v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473408v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942794v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602949v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822858v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/product_info.php?products_id=12802" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kerleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264619v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942771v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thebaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-hirtzlin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0752-1784" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080467962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632950v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hirtzlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiora Capo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna H&#233;raut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kouraogo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.261.0209" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495228v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16499-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731071v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Pors" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole L&#234;-Leplat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Couillerot-Peyrondet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumeau-Pichon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.01.050" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626308v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667279v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473408v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942794v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/product_info.php?products_id=12802" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kerleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thebaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>