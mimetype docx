--- v0 (2026-03-20)
+++ v1 (2026-04-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Hue </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D imaging and quantitative analysis of adipocytes in situ and ex situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adipocyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.2558573. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21623945.2025.2558573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding bovine embryo elongation: a transcriptomic study of trophoblastic vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1331098), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2024.1331098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mature adipocytes inhibit differentiation of myogenic cells but stimulate proliferation of fibro-adipogenic precursors derived from trout muscle in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Goffette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Jagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.16422. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-67152-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the crosstalk between adipose, muscle and bone tissues in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encarnación Capilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Rosell-Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Balbuena-Pecino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Goffette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2023.1155202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oocyte maturation under lipotoxic conditions induces carryover transcriptomic and functional alterations during post-hatching development of good-quality blastocysts: novel insights from a bovine embryo-transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolien L.J. Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed F.A. Marei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Sprangers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit T.S. Beemster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (2), pp.293-307. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dez248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preimplantation development in ungulates: a 'ménage à quatre' scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-19-0348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different pre-implantation phenotypes of bovine blastocysts produced in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157 (2), pp.163-178. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-18-0439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuned adaptation of embryo-endometrium pairs at implantation revealed by transcriptome analyses in Bos taurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando H Biase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), 20p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil au service de la standardisation des bases de données: les ontologies ATOL/EOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosurvival effect of cumulus prostaglandin G/H synthase 2/prostaglandin2 signaling on bovine blastocyst: impact on in vivo posthatching development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (3), pp.531-541. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.116.145367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preattachment embryos of domestic animals: Insights into development and paracrine secretions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.205-228. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-animal-022516-022900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Pattern of HOXB9 Protein Localization during Oocyte Maturation and Early Embryonic Development in Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sauvegarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), pp.e0165898. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0165898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinant molecular markers for peri-gastrulating bovine embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1-2), pp.51-65. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD15355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive dysregulation of genes involved in cell signaling and placental development in cloned cattle conceptus and maternal endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando H. Biase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanaka Rabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalista Andropolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (51), pp.14492-14501. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1520945114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal organism and embryo biosensoring: insights from ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproductive Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jri.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary Bovine Extra-Embryonic Cultured Cells: A New Resource for the Study of In Vivo Peri-Implanting Phenotypes and Mesoderm Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A. Degrelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.e0127330. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0127330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraxial &amp;lt;em&amp;gt;nodal&amp;lt;/em&amp;gt; expression reveals a novel conserved structure of the left-right organizer in four mammalian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke S. Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikoloz Tsikolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Weizbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Viebahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells Tissues Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 201 (2), pp.77-87. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000440951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcervical collection of bovine embryos up to Day 21: An 8-year overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83 (7), pp.1101-1109. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and lipid metabolism gene expression of D18 embryos in dairy cows is related to dam physiological status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. A. Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.39-56. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00091.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal changes of Decorin, Type I collagen and Fibronectin expression in normal and clone bovine placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (9), pp.737-747. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un langage de référence pour le phénotypage des animaux d’élevage : l’ontologie ATOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3), pp.195-208. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2014.27.3.3067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene selection heuristic algorithm for nutrigenomics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien D. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. B. Valour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (14), pp.615-628. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00139.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captured retroviral envelope syncytin gene associated with the unique placental structure of higher ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile O. Heidmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vernochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (9), pp.E828-E837. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1215787110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in WNT signaling-related gene expression associated with development and cloning in bovine extra-embryonic and endometrial tissues during the peri-implantation period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando H. Biase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanaka Rabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalista Andropolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (12), pp.977-987. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.22257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding biomarkers in non-model species: literature mining of transcription factors involved in bovine embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Tiys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ivanisenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Yudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ignatieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioData Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (12), [non paginé]. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0381-5-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptus elongation in cattle: Genes, models and questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (1-2), pp. 19-28. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2012.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient derivation of bovine embryonic stem cells needs more than active core pluripotency factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique E. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79 (7), pp.461-77. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.22051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncoupled Embryonic and Extra-Embryonic Tissues Compromise Blastocyst Development after Somatic Cell Nuclear Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e38309. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and Post-Partum Mild Underfeeding Influences Gene Expression in the Reproductive Tract of Cyclic Dairy Cows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (3), pp.484-499. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.12113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small set of extra-embryonic genes defines a new landmark for bovine embryo staging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A. S.A. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Y. Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. R.E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141 (1), pp.79-89. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-10-0174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and localization of DLX3, PPARG and SP1 in bovine trophoblast during binucleated cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Murthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. D. Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (11), pp.917-920. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2011.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal expression of the imprinted gene Phlda2 in cloned bovine placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (6), pp.482 -490. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2010.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combinatorics-based data-mining approach to time-series microarray alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informacionnyj Vestnik VOGiS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (1), pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiles of bovine caruncular and intercaruncular endometrium at implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri-Atiia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (1), pp.14-27. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.90404.2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular organization of the trophoblastic epithelium in elongating conceptuses of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332 (11), pp.986-997. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endometrium as an early sensor of in vitro embryo manipulation technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mansouri-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (14), pp.5687-5692. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0812722106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic stem cells in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jn Caamano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.32-37. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2008.01229.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophoblast stem cell derivation, cross-species comparison and use of nuclear transfer: new tools to study trophoblast growth and differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite M. Rielland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 322 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2008.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles animaux et immunologie de la gestation : la contribution des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Humaine et Hormones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1), pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification biases: possible differences among deviating gene expressions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot-Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (46), pp.46. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00307623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberrant gene expression patterns in placentomes are associated with phenotypically normal and abnormal cattle cloned by somatic cell nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Razzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (1), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00223.2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on mammalian embryogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 135 (2), pp.117-118. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-08-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural mixed model for variances in differential gene expression studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 89 (1), pp.19-25. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016672307008646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental expression of major histocompatibility complex class I in bovine somatic clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloning and Stem Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (3), pp.346-356. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/clo.2006.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA macroarray resource for gene expression profiling in ruminant tissues involved in reproduction and production (milk and beef) traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physiology and pharmacology : an official journal of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 Suppl 3, pp.215-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnovArray: a set of SAS macros for the analysis of variance of gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.150. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-6-150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence for a critical period in mural trophoblast development in bovine blastocysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 288 (2), pp.448-460. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2005.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staging of ovine embryos and expression of the T-box genes Brachyury and Eomesodermin around gastrulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Turbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 127, pp.491-501. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/rep.1.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Cyclin B1 and p34cdc2 in Bovine Cumulus-Oocyte Complexes and Expression Mapping of Genes Involved in the Cell Cycle by Complementary DNA Macroarrays1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mcgraw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Sirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 67 (5), pp.1456-1464. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.102.002147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear transfer technologies : between successes and doubts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.203-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brachyury is expressed in gastrulating bovine embryos well ahead of implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Viebahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development Genes and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 211, pp.157-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtractive hybridization used to identify mRNA associated with the maturation of bovine oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.L. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.167-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p34cdc2 expression and meiotic competence in growing goat oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ledan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50, pp.251-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclin B1 expression in meiotically competent and incompetent goat oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 47, pp.222-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Antirrhinum floral homeotic MADS-box gene deficiens: evidence for DNA binding and autoregulation of its persistent expression throughout flower development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Schwarz-Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Huijser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Flor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.251 - 263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Antirrhinum floral homeotic MADS-box gene deficiens: evidence for DNA binding and autoregulation of its persistent expression throughout flower development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Schwarz-Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Huijser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P J Flor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 11 (1), pp.251-63. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.1460-2075.1992.tb05048.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLOBOSA: a homeotic gene which interacts with deficiens in the control of Antirrhinum floral organogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Tröbner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Huijser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 11 (13), pp.4693-704. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.1460-2075.1992.tb05574.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic organization of the mouse T cell receptor V alpha family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Jouvin-Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Liebe-Gris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 9, pp.2141 - 2150. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.1460-2075.1990.tb07383.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity, polymorphism, and recombination of mouse T-cell receptor α gene families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Jouvin-Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariza Gonçalves Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Trede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Couez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunogenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 30 (2), pp.99-104. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02421537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IMMUNITÉ ANTI-BRUCELLA TRANSFÉRÉE PAR SÉRUM IMMUN ET L'IMMUNITÉ TRANSFÉRÉE PAR LES LYMPHOCYTES SPLÉNIQUES NE S'ADDITIONNENT PAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Plommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 17 (2), pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00901645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic basis for expression of the idiotypic network. One unique Ig VH germline gene accounts for the major family of Ab1 and Ab3 (Ab1') antibodies of the GAT system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Schiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Milili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Rud1koff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fougereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 163 (3), pp.573-87. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.163.3.573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating adipose-muscle tissue communication through a model of fat and lean rainbow trout lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Goffette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Jagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31.  Conference of the European Society for Comparative Endocrinologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ancona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do rainbow trout adipocytes influence muscle cell growth in vitro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Goffette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Jagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31.  Conference of the European Society for Comparative Endocrinologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ancona (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Terrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel (Projet FEAMP EpiCOOL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des tissus adipeux chez la truite arc-en-ciel par imagerie 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoës Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ontologies et leurs applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh-Chi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à l'UMR1348 PEGASE Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Gilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated non-esterified fatty acid concentrations during in vitro maturation affect the transcriptome profile of day 14 bovine embryos 7 days after transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L.J Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F.A. Marei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Meeting of the Association of Embryo Transfer in Europe (AETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne des Technologies et de l'Embryon (AETE) (AETE). FRA., Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée du développement du conceptus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of non-esterified fatty acids during in vitro oocyte maturation on the development of bovine embryos after transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L.J. Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F.A. Marei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual Meeting of the European Embryo Transfer Association (AETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2017, Bath, United Kingdom. 541 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinant molecular markers for peri-gastrulating bovine embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Annual Conference of the IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2016, Louisville, Kentucky, United States. 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures primaires de cellules extra-embryonnaires bovines : nouvelles ressources pour étudier les phénotypes péri-implantatoires in vivo et la formation du mésoderme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre du Groupe de la Francophonie Placentaire "Le placenta dans tous ses états"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpitaux Universitaires de Genève (HUG). CHE., Jun 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo collection in clone cattle offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Colloque Scientifique de l'AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2015, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blastocyst growth and differentiation prior to implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Symposium of the Thematic Project: Signatures of Receptivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Sao Paulo (USP). BRA., Nov 2015, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL and EOL ontologies, steps towards embryonic phenotypes shared worldwide?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Mammalian Embryo Genomics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval. CAN., Oct 2013, Hilton Quebec City, Canada. 102 p., </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2014.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ontologies ATOL et EOL, des outils en appui aux nouveaux challenges en production porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. pp.281-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPSTRAFFIC : identification des gènes cibles de facteurs de transcription bovins par ChIP et ChIP-seq dans l'endomètre et les tissus extra-embryonnaires à l'implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamelia Kara-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution AIP Bioressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Etude du Polymorphisme des Génomes Végétaux (1279)., Feb 2013, Paris, France. pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology dedicated to livestock traits: growth and meat products quality as an example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chatonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milan, ITA., Sep 2013, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement d'ATOL et notion de robustesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalité du groupe "Domestication" INRA-IFREMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A captured retroviral envelope syncytin gene associated with the unique placental structure of higher ruminants: impact of retroviral gene capture on placental diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Heidmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vernochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Microbiological Societies. CHE., Jul 2013, Leipzig, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL: une ontologie pour le phénotypage des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Colloques de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcervical embryo collection in late stage in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual Meeting AETE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2013, Istanbul, Turkey. pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological sensoring of the conceptus by the maternal environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual Meeting AETE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2013, Istanbul, Turkey. pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atol: Animal Trait Ontology for Livestock. Atol: Où en sommes-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France. 30 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL: The Multi-species Livestock Trait Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Research Conference, MTSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cadiz, Spain. pp.289-300, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35233-1_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic regulation of the expression on of [i]ELF5[/i] in different bovine cell lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Functional Genomics of Early Development in Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alberta. CAN., Jul 2012, Alberta, Canada. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of decorin and associated extra cellular matrix (ECM) components during placentation in AI and SCNT pregnancies in cow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Placenta Associations Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Placenta Associations (IFPA). INT., Sep 2012, Hiroshima, Japan. pp.A96, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2012.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptus elongation in cattle: genes, models and questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Embryo Genomics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Bonn, DEU., Sep 2011, Bonn, Germany. pp.19-28, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2012.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atol : une ontologie dédiée aux traits des animaux d'élevage, un exemple sur le thème de la croissance et de la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chatonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the modelling of conceptus morphogenesis in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadha Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ramis-Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference Series Chemical Biology 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Laboratory (EMBL). DEU., Sep 2012, Heidelberg, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL - Animal Trait Ontology for Livestock : une ontologie des caractères phénotypables sur les animaux de rente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la génomique fonctionnelle pour l'étude de la fertilité femelle bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and cellular characterization of bovine extra-embryonic primary cultured cells: an in vitro model to study trophoblast, endoderm and mesoderm crosstalks before implantation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. D. Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lineage commitments : Emphasis on Extraembryonic-Embryonic interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Organization. DEU., May 2011, Leuven, Belgium. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation de la croissance trophoblastique : rôle du cytosquelette ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées de Biologie cellulaire du Grand Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Biocell, Gif sur Yvette, FRA., May 2011, Orsay, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and localization of DLX3 and PPARg in bovine extra-embryonic tissues during binucleated cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padma Murthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Placenta Associations (IFPA). GBR., Sep 2011, Geijo, Norway. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.PLACENTA.2011.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in gene expression during elongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Embryo Genomics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Bonn, DEU., Sep 2011, Bonn, Germany. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping the reproduction function in cattle: inputs from functional genomics and epigenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly and annual workshop of ICAR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Committee for Animal Recording (ICAR). Rome, ITA., Jun 2011, Bourg-en-Bresse, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic patterning and extra-embryonic differentiation appear disconnected before implantation in bovine somatic cell nuclear transfer embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lineage commitments: Emphasis on Extraembryonic interface EMBO workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Organization. DEU., May 2011, Leuven, Belgium. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL: A new ontology for livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2011: "New technologies and new challenges for breeding and herd management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific regulation of HIF1A and EPAS1/HIF2A at the bovine conceptus-endometrium interface in normal and perturbed early pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie L. Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. General Meeting of GEMINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). Bruxelles, BEL., Sep 2011, Gijon, Spain. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL : une ontologie pour le phénotypage des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La génomique bovine. Contribution de la génomique à l'avenir de l'élevage bovin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of expression of candidate genes at the utero-conceptus interface during early pregnancy in cow: a comparative analysis between normal and cloned pregnancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Biaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically-based modeling of the trophoblast tissue morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadha Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Drasdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium, Computer Methods in Biomechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Valence, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et caractérisation de modèles porcins de retard de croissance in utero (RCIU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSCLON. Développement musculaire des clones bovins et de leurs descendants F1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque AGENAE-GENANIMAL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meetac - Valorisation des données transcriptomiques bovines à l’interface mère-embryon pour une compréhension intégrée de l’implantation (2009-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMBRYOGEN - Effet du bilan énergétique sur l’expression des gènes dans l’embryon péri-implantatoire chez des vaches laitières de race Prim’Holstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems biology of mammalian embryo implantation and early placental development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underfeeding affects IGF-1 and gene expression in genital tract tissues in high producing dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Ruminant Reproduction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Anchorage, Alaska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myogenesis of bovine fœtal clones: genomic profiling across pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa E. Liszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Anchorage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic profiling during myogenesis of foetal clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa E. Liszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSCLON : Développement musculaire des bovins obtenus par clonage somatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems biology of mammalian embryo implantation and early placental development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalista Andropolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Pathways and Systeme Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Corfu, Greece. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underfeeding affects IGF-1 and gene expression in genital tract tissues in high producing dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la morphogenèse d’un épithélium embryonnaire à fonction trophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire agroBI-Biologie Integrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI or IVF-ET technologies differentially affect the bovine endometrial transcriptome at implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mansouri-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting of The European Society for Human Reproduction and Embryology (ESHRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation nucléaire tridimensionnelle de transcrits exprimés différentiellement lors des différenciations qui accompagnent l'élongation et la gastrulation de l'embryon bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du conceptus sur le transcriptome de l’endomètre bovin à l’implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level set based hybrid framework for confocal image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth IASTED International Conference on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene selection for microarray data: application to elongating and gastrulating bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action autocrine des prostaglandines du conceptus ovin: caractérisation des récepteurs FP, EP3 et EP4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid segmentation framework using level set method for confocal microscopy images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Bio-inspired Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic and extraembryonic abnormalities in Day-18 cloned bovine conceptuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene selection for microarray data: application to elongating and gastrulating bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational reconstruction of cellular organization and tissue structure in bovine trophoblast elongation from confocal microscopy imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting de la Société Française de Biologie du Développement (SFBD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of MHC class I in the placenta and the lymphocytes of bovine somatic clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of differentially expressed genes: the importance of variance modelling in the test statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of ruminants to pregnancy: more than meat and milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of gene expression in bovine extra-embryonic tissues before placentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression in elongating and gastrulating embryos from ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Reproduction in Domestic Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good embryos gone bad: a transcription profile of what goes wrong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadie L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Razzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Veterinary Immunology Symposium (IVIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiles in endometrium of cyclic and pregnant cows during the peri-implantation period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EMBIC (EMBryo Implantation Control) Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes involved in the implantation process in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EMBIC Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gene expression profiles in the ruminant endometrium using a 13K microarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple procedure to determine differentially expressed genes between several conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Statistique Mathématique et Applications, 13-17 Novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, CIRM, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of MHC class I in the placenta of bovine somatic clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European Workshop of Veterinary Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel procedure to determine differentially expressed genes between two conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop: Statistical methods for post-genomic data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural model for variances in differential gene expression studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop: Statistical methods for post-genomic data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel procedure to determine differentially expressed genes between two conditions, and an application to the comparison of two bovine gestation modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global gene expression profiling distinguishes placentomes derived by artificial insemination from those pregnancies derived by either in vitro fertilization or nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Razzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Status of Plant &amp; Animal Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du transcriptome musculaire bovin au cours de la myogenèse chez les bovins clonés et leurs témoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collection d'ADNc pour l'étude du profil d'expression de gènes des tissus bovins impliqués dans les caractéristiques de reproduction et de production (lait et viande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a day-14 embryonic array to study the elongation phase of the bovine embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics on normal and cloned bovine embryo before implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. EMBIC (Embryo Implantation Control) Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Malinska, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortalité embryonnaire péri implantatoire chez la vache: données récentes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'actualité en reproduction bovine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Maisons-Alfort, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA macro-array resource for gene expression profiling in bovine tissues involved in reproduction and production (milk and beef) traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Polish-French symposium "Animal Growth and Development: regulatory mechanisms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la génomique pour l'étude de la phase d'élongation de l'embryon bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROGER : Un Répertoire Ordonné de Gènes pour l'analyse de l'Expression génique chez les Ruminants. Application à l'identification de marqueurs de la différenciation dans le muscle, le tissu adipeux, l'embryon et la glande mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La syndactylie en race Holstein : identification de marqueurs génétiques et caractérisation de gènes candidats. Vers une éradication de l'anomalie de nos cheptels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour de Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential gene expression during trophoblast expansion in bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Couve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Biologie et Devéloppement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mature adipocytes stimulate proliferation and inhibit differenciation of trout myogenic cells in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goffette Valentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabin Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hue Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gabillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGDR pHD symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'imagerie en 3D pour caractériser l'organisation des tissus adipeux chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettez un peu de piquant dans vos recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de stockage au froid des oeufs embryonnés de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Terrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 37th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elongation of trophoblastic vesicles between Days 15 and 18 in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. International Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, New Orleans, Lousiana, United States. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 31 (1), 230 p., 2019, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv31n1Ab85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent evolution: concepts, database, roadmap and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pontarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Mc Ghee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEEB: Evolutionary Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.189, 2017, 21st Evolutionary Biology Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets de la PGE2 originaire du cumulus sur la survie et la pluripotence des cellules souches embryonnaires bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes de la mortalité embryonnaire ou fœtale de 2 mutants bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeDE-OM: Text data extraction & OMics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDI (Multilevel Data Integration): Intégration de données hétérogènes incluant des données «omiques»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DICER : Dialogue pendant l'Implantation entre le Conceptus et l'Endomètre : implication des microARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolifraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and cellular characterization of bovine extra-embryonic primary cultured cells: an in vitro model to study trophoblast, endoderm and mesoderm crosstalks before implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 2015, 1ères journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine primary cells as a new resource to mine extra-embryonic phenotypes in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPAL, FRANCOPA, “Place des méthodes de remplacement en expérimentation biologique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the modelling of conceptus morphogenesis in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadha Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Modeling in Cell and Developmental Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary bovine extra-embryonic cultured cells: a new resource for the study of in vivo peri-implanting phenotypes and mesoderm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gottingen, Germany. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering mechanisms promoting elongation in ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Blomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Schroeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Functional Genomics of Early Development in Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Banff, Alberta, Canada. , 2013, Symposium on the Functional Genomics of Early Development in Livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL: an ontology for livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 18, 476 p., 2012, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcripts related to WNT non-canonical signaling are activated in the trophoblast following cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Biase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanaka Rabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalista Andropolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Embryo Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bonn, Germany. , pp.88, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically-based modeling of the trophoblast tissue morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadha Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Drasdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCB Student Council Symposium 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Boston, United States. pp.1 P., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation de la croissance trophoblastique : des microtubes à l'élongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophoblaste, endoderme et mésoderme extra-embryonnaires in vitro et ex vivo, pour modéliser l'élongation de l'embryon bovin à partir de paramètres cellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of imprinted gene IPL/PHLDA2 in the bovine placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tycko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Ruminant Reproduction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Wellington, New Zealand. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'ADNc pour l'analyse du transcriptome des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du séquençage de collections de gènes exprimés des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposed Terminology of Convergent Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George R. Mcghee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pontarotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origin and Evolution of Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 361p., 2019, 978-3-319-95953-5. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95954-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of electroporation in developmental biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Migeotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Suárez-Boomgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Electroporation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-319-26779-1. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26779-1_139-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road map to study convergent evolution: A proposition for evolutionary systems biology approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pontarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology : Convergent Evolution, Evolution of Complex Traits, Concepts and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 422 p., 2016, 978-3-319-41323-5. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41324-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of molecular markers for staging peri-gastrulating bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Viebahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiblast Stem Cells : Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1074, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 216 p., 2013, Methods in Molecular Biology, 978-1-62703-627-6. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-62703-628-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimeras in developmental biology: scientific objectives and ethical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice B. de Montera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHIMBRIDS- Chimeras and Hybrids in Comparative European and International Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2009, 978-3-540-93868-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie secrète des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sambroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiane Valotaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL: Animal Trait Ontology for Livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId569"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Hue </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D imaging and quantitative analysis of adipocytes in situ and ex situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adipocyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.2558573. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21623945.2025.2558573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mature adipocytes inhibit differentiation of myogenic cells but stimulate proliferation of fibro-adipogenic precursors derived from trout muscle in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Goffette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Jagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.16422. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-67152-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding bovine embryo elongation: a transcriptomic study of trophoblastic vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1331098), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2024.1331098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the crosstalk between adipose, muscle and bone tissues in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encarnación Capilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Rosell-Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Balbuena-Pecino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Goffette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2023.1155202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oocyte maturation under lipotoxic conditions induces carryover transcriptomic and functional alterations during post-hatching development of good-quality blastocysts: novel insights from a bovine embryo-transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolien L.J. Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed F.A. Marei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Sprangers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit T.S. Beemster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (2), pp.293-307. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dez248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preimplantation development in ungulates: a 'ménage à quatre' scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-19-0348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different pre-implantation phenotypes of bovine blastocysts produced in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157 (2), pp.163-178. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-18-0439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuned adaptation of embryo-endometrium pairs at implantation revealed by transcriptome analyses in Bos taurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando H Biase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), 20p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil au service de la standardisation des bases de données: les ontologies ATOL/EOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosurvival effect of cumulus prostaglandin G/H synthase 2/prostaglandin2 signaling on bovine blastocyst: impact on in vivo posthatching development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (3), pp.531-541. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.116.145367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preattachment embryos of domestic animals: Insights into development and paracrine secretions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.205-228. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-animal-022516-022900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinant molecular markers for peri-gastrulating bovine embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1-2), pp.51-65. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD15355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Pattern of HOXB9 Protein Localization during Oocyte Maturation and Early Embryonic Development in Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sauvegarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), pp.e0165898. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0165898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive dysregulation of genes involved in cell signaling and placental development in cloned cattle conceptus and maternal endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando H. Biase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanaka Rabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalista Andropolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (51), pp.14492-14501. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1520945114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraxial &amp;lt;em&amp;gt;nodal&amp;lt;/em&amp;gt; expression reveals a novel conserved structure of the left-right organizer in four mammalian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke S. Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikoloz Tsikolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Weizbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Viebahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells Tissues Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 201 (2), pp.77-87. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000440951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary Bovine Extra-Embryonic Cultured Cells: A New Resource for the Study of In Vivo Peri-Implanting Phenotypes and Mesoderm Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A. Degrelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.e0127330. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0127330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal organism and embryo biosensoring: insights from ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproductive Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jri.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcervical collection of bovine embryos up to Day 21: An 8-year overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83 (7), pp.1101-1109. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal changes of Decorin, Type I collagen and Fibronectin expression in normal and clone bovine placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (9), pp.737-747. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and lipid metabolism gene expression of D18 embryos in dairy cows is related to dam physiological status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. A. Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.39-56. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00091.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un langage de référence pour le phénotypage des animaux d’élevage : l’ontologie ATOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3), pp.195-208. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2014.27.3.3067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene selection heuristic algorithm for nutrigenomics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien D. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. B. Valour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (14), pp.615-628. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00139.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captured retroviral envelope syncytin gene associated with the unique placental structure of higher ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile O. Heidmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vernochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (9), pp.E828-E837. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1215787110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in WNT signaling-related gene expression associated with development and cloning in bovine extra-embryonic and endometrial tissues during the peri-implantation period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando H. Biase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanaka Rabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalista Andropolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (12), pp.977-987. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.22257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient derivation of bovine embryonic stem cells needs more than active core pluripotency factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique E. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79 (7), pp.461-77. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.22051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding biomarkers in non-model species: literature mining of transcription factors involved in bovine embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Tiys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ivanisenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Yudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ignatieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioData Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (12), [non paginé]. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0381-5-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptus elongation in cattle: Genes, models and questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (1-2), pp. 19-28. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2012.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncoupled Embryonic and Extra-Embryonic Tissues Compromise Blastocyst Development after Somatic Cell Nuclear Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e38309. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and Post-Partum Mild Underfeeding Influences Gene Expression in the Reproductive Tract of Cyclic Dairy Cows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (3), pp.484-499. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.12113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small set of extra-embryonic genes defines a new landmark for bovine embryo staging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A. S.A. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Y. Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. R.E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141 (1), pp.79-89. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-10-0174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and localization of DLX3, PPARG and SP1 in bovine trophoblast during binucleated cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Murthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. D. Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (11), pp.917-920. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2011.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal expression of the imprinted gene Phlda2 in cloned bovine placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (6), pp.482 -490. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2010.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combinatorics-based data-mining approach to time-series microarray alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informacionnyj Vestnik VOGiS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (1), pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiles of bovine caruncular and intercaruncular endometrium at implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri-Atiia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (1), pp.14-27. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.90404.2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular organization of the trophoblastic epithelium in elongating conceptuses of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332 (11), pp.986-997. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endometrium as an early sensor of in vitro embryo manipulation technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mansouri-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (14), pp.5687-5692. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0812722106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophoblast stem cell derivation, cross-species comparison and use of nuclear transfer: new tools to study trophoblast growth and differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite M. Rielland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 322 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2008.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles animaux et immunologie de la gestation : la contribution des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Humaine et Hormones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1), pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification biases: possible differences among deviating gene expressions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot-Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (46), pp.46. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00307623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic stem cells in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jn Caamano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.32-37. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2008.01229.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberrant gene expression patterns in placentomes are associated with phenotypically normal and abnormal cattle cloned by somatic cell nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Razzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (1), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00223.2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on mammalian embryogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 135 (2), pp.117-118. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-08-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural mixed model for variances in differential gene expression studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 89 (1), pp.19-25. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016672307008646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental expression of major histocompatibility complex class I in bovine somatic clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloning and Stem Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (3), pp.346-356. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/clo.2006.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA macroarray resource for gene expression profiling in ruminant tissues involved in reproduction and production (milk and beef) traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physiology and pharmacology : an official journal of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 Suppl 3, pp.215-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnovArray: a set of SAS macros for the analysis of variance of gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.150. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-6-150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence for a critical period in mural trophoblast development in bovine blastocysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 288 (2), pp.448-460. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2005.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staging of ovine embryos and expression of the T-box genes Brachyury and Eomesodermin around gastrulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Turbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 127, pp.491-501. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/rep.1.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear transfer technologies : between successes and doubts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.203-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Cyclin B1 and p34cdc2 in Bovine Cumulus-Oocyte Complexes and Expression Mapping of Genes Involved in the Cell Cycle by Complementary DNA Macroarrays1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mcgraw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Sirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 67 (5), pp.1456-1464. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.102.002147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brachyury is expressed in gastrulating bovine embryos well ahead of implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Viebahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development Genes and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 211, pp.157-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtractive hybridization used to identify mRNA associated with the maturation of bovine oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.L. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.167-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p34cdc2 expression and meiotic competence in growing goat oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ledan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50, pp.251-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclin B1 expression in meiotically competent and incompetent goat oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 47, pp.222-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Antirrhinum floral homeotic MADS-box gene deficiens: evidence for DNA binding and autoregulation of its persistent expression throughout flower development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Schwarz-Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Huijser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P J Flor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 11 (1), pp.251-63. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.1460-2075.1992.tb05048.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Antirrhinum floral homeotic MADS-box gene deficiens: evidence for DNA binding and autoregulation of its persistent expression throughout flower development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Schwarz-Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Huijser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Flor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.251 - 263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLOBOSA: a homeotic gene which interacts with deficiens in the control of Antirrhinum floral organogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Tröbner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Huijser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 11 (13), pp.4693-704. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.1460-2075.1992.tb05574.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic organization of the mouse T cell receptor V alpha family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Jouvin-Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Liebe-Gris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 9, pp.2141 - 2150. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.1460-2075.1990.tb07383.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity, polymorphism, and recombination of mouse T-cell receptor α gene families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Jouvin-Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariza Gonçalves Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Trede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Couez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunogenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 30 (2), pp.99-104. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02421537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IMMUNITÉ ANTI-BRUCELLA TRANSFÉRÉE PAR SÉRUM IMMUN ET L'IMMUNITÉ TRANSFÉRÉE PAR LES LYMPHOCYTES SPLÉNIQUES NE S'ADDITIONNENT PAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Plommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 17 (2), pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00901645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic basis for expression of the idiotypic network. One unique Ig VH germline gene accounts for the major family of Ab1 and Ab3 (Ab1') antibodies of the GAT system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Schiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Milili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Rud1koff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fougereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 163 (3), pp.573-87. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.163.3.573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating adipose-muscle tissue communication through a model of fat and lean rainbow trout lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Goffette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Jagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31.  Conference of the European Society for Comparative Endocrinologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ancona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do rainbow trout adipocytes influence muscle cell growth in vitro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Goffette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Jagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31.  Conference of the European Society for Comparative Endocrinologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ancona (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Terrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel (Projet FEAMP EpiCOOL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des tissus adipeux chez la truite arc-en-ciel par imagerie 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoës Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ontologies et leurs applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh-Chi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à l'UMR1348 PEGASE Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Gilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated non-esterified fatty acid concentrations during in vitro maturation affect the transcriptome profile of day 14 bovine embryos 7 days after transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L.J Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F.A. Marei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Meeting of the Association of Embryo Transfer in Europe (AETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne des Technologies et de l'Embryon (AETE) (AETE). FRA., Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée du développement du conceptus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of non-esterified fatty acids during in vitro oocyte maturation on the development of bovine embryos after transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L.J. Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F.A. Marei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual Meeting of the European Embryo Transfer Association (AETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2017, Bath, United Kingdom. 541 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinant molecular markers for peri-gastrulating bovine embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Annual Conference of the IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2016, Louisville, Kentucky, United States. 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures primaires de cellules extra-embryonnaires bovines : nouvelles ressources pour étudier les phénotypes péri-implantatoires in vivo et la formation du mésoderme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre du Groupe de la Francophonie Placentaire "Le placenta dans tous ses états"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpitaux Universitaires de Genève (HUG). CHE., Jun 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo collection in clone cattle offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Colloque Scientifique de l'AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2015, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blastocyst growth and differentiation prior to implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Symposium of the Thematic Project: Signatures of Receptivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Sao Paulo (USP). BRA., Nov 2015, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL and EOL ontologies, steps towards embryonic phenotypes shared worldwide?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Mammalian Embryo Genomics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval. CAN., Oct 2013, Hilton Quebec City, Canada. 102 p., </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2014.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ontologies ATOL et EOL, des outils en appui aux nouveaux challenges en production porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. pp.281-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology dedicated to livestock traits: growth and meat products quality as an example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chatonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milan, ITA., Sep 2013, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPSTRAFFIC : identification des gènes cibles de facteurs de transcription bovins par ChIP et ChIP-seq dans l'endomètre et les tissus extra-embryonnaires à l'implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamelia Kara-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution AIP Bioressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Etude du Polymorphisme des Génomes Végétaux (1279)., Feb 2013, Paris, France. pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement d'ATOL et notion de robustesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalité du groupe "Domestication" INRA-IFREMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL: une ontologie pour le phénotypage des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Colloques de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A captured retroviral envelope syncytin gene associated with the unique placental structure of higher ruminants: impact of retroviral gene capture on placental diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Heidmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vernochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Microbiological Societies. CHE., Jul 2013, Leipzig, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcervical embryo collection in late stage in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual Meeting AETE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2013, Istanbul, Turkey. pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological sensoring of the conceptus by the maternal environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual Meeting AETE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2013, Istanbul, Turkey. pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL: The Multi-species Livestock Trait Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Research Conference, MTSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cadiz, Spain. pp.289-300, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35233-1_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atol: Animal Trait Ontology for Livestock. Atol: Où en sommes-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France. 30 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic regulation of the expression on of [i]ELF5[/i] in different bovine cell lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Functional Genomics of Early Development in Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alberta. CAN., Jul 2012, Alberta, Canada. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of decorin and associated extra cellular matrix (ECM) components during placentation in AI and SCNT pregnancies in cow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Placenta Associations Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Placenta Associations (IFPA). INT., Sep 2012, Hiroshima, Japan. pp.A96, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2012.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atol : une ontologie dédiée aux traits des animaux d'élevage, un exemple sur le thème de la croissance et de la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chatonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the modelling of conceptus morphogenesis in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadha Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ramis-Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference Series Chemical Biology 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Laboratory (EMBL). DEU., Sep 2012, Heidelberg, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in gene expression during elongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Embryo Genomics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Bonn, DEU., Sep 2011, Bonn, Germany. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and localization of DLX3 and PPARg in bovine extra-embryonic tissues during binucleated cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padma Murthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Placenta Associations (IFPA). GBR., Sep 2011, Geijo, Norway. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.PLACENTA.2011.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and cellular characterization of bovine extra-embryonic primary cultured cells: an in vitro model to study trophoblast, endoderm and mesoderm crosstalks before implantation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. D. Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lineage commitments : Emphasis on Extraembryonic-Embryonic interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Organization. DEU., May 2011, Leuven, Belgium. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation de la croissance trophoblastique : rôle du cytosquelette ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées de Biologie cellulaire du Grand Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Biocell, Gif sur Yvette, FRA., May 2011, Orsay, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL - Animal Trait Ontology for Livestock : une ontologie des caractères phénotypables sur les animaux de rente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la génomique fonctionnelle pour l'étude de la fertilité femelle bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping the reproduction function in cattle: inputs from functional genomics and epigenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly and annual workshop of ICAR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Committee for Animal Recording (ICAR). Rome, ITA., Jun 2011, Bourg-en-Bresse, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic patterning and extra-embryonic differentiation appear disconnected before implantation in bovine somatic cell nuclear transfer embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lineage commitments: Emphasis on Extraembryonic interface EMBO workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Organization. DEU., May 2011, Leuven, Belgium. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL: A new ontology for livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2011: "New technologies and new challenges for breeding and herd management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific regulation of HIF1A and EPAS1/HIF2A at the bovine conceptus-endometrium interface in normal and perturbed early pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie L. Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. General Meeting of GEMINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). Bruxelles, BEL., Sep 2011, Gijon, Spain. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL : une ontologie pour le phénotypage des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La génomique bovine. Contribution de la génomique à l'avenir de l'élevage bovin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meetac - Valorisation des données transcriptomiques bovines à l’interface mère-embryon pour une compréhension intégrée de l’implantation (2009-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of expression of candidate genes at the utero-conceptus interface during early pregnancy in cow: a comparative analysis between normal and cloned pregnancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Biaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically-based modeling of the trophoblast tissue morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadha Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Drasdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium, Computer Methods in Biomechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Valence, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et caractérisation de modèles porcins de retard de croissance in utero (RCIU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSCLON. Développement musculaire des clones bovins et de leurs descendants F1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque AGENAE-GENANIMAL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMBRYOGEN - Effet du bilan énergétique sur l’expression des gènes dans l’embryon péri-implantatoire chez des vaches laitières de race Prim’Holstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems biology of mammalian embryo implantation and early placental development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underfeeding affects IGF-1 and gene expression in genital tract tissues in high producing dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Ruminant Reproduction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Anchorage, Alaska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myogenesis of bovine fœtal clones: genomic profiling across pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa E. Liszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Anchorage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic profiling during myogenesis of foetal clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa E. Liszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSCLON : Développement musculaire des bovins obtenus par clonage somatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems biology of mammalian embryo implantation and early placental development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalista Andropolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Pathways and Systeme Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Corfu, Greece. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underfeeding affects IGF-1 and gene expression in genital tract tissues in high producing dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI or IVF-ET technologies differentially affect the bovine endometrial transcriptome at implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mansouri-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting of The European Society for Human Reproduction and Embryology (ESHRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation nucléaire tridimensionnelle de transcrits exprimés différentiellement lors des différenciations qui accompagnent l'élongation et la gastrulation de l'embryon bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la morphogenèse d’un épithélium embryonnaire à fonction trophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire agroBI-Biologie Integrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du conceptus sur le transcriptome de l’endomètre bovin à l’implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level set based hybrid framework for confocal image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth IASTED International Conference on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene selection for microarray data: application to elongating and gastrulating bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action autocrine des prostaglandines du conceptus ovin: caractérisation des récepteurs FP, EP3 et EP4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid segmentation framework using level set method for confocal microscopy images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Bio-inspired Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of MHC class I in the placenta and the lymphocytes of bovine somatic clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of differentially expressed genes: the importance of variance modelling in the test statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene selection for microarray data: application to elongating and gastrulating bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational reconstruction of cellular organization and tissue structure in bovine trophoblast elongation from confocal microscopy imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting de la Société Française de Biologie du Développement (SFBD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic and extraembryonic abnormalities in Day-18 cloned bovine conceptuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of ruminants to pregnancy: more than meat and milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression in elongating and gastrulating embryos from ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Reproduction in Domestic Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good embryos gone bad: a transcription profile of what goes wrong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadie L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Razzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Veterinary Immunology Symposium (IVIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of gene expression in bovine extra-embryonic tissues before placentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiles in endometrium of cyclic and pregnant cows during the peri-implantation period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EMBIC (EMBryo Implantation Control) Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes involved in the implantation process in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EMBIC Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gene expression profiles in the ruminant endometrium using a 13K microarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple procedure to determine differentially expressed genes between several conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Statistique Mathématique et Applications, 13-17 Novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, CIRM, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of MHC class I in the placenta of bovine somatic clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European Workshop of Veterinary Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel procedure to determine differentially expressed genes between two conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop: Statistical methods for post-genomic data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural model for variances in differential gene expression studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop: Statistical methods for post-genomic data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel procedure to determine differentially expressed genes between two conditions, and an application to the comparison of two bovine gestation modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global gene expression profiling distinguishes placentomes derived by artificial insemination from those pregnancies derived by either in vitro fertilization or nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Razzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Status of Plant &amp; Animal Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du transcriptome musculaire bovin au cours de la myogenèse chez les bovins clonés et leurs témoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collection d'ADNc pour l'étude du profil d'expression de gènes des tissus bovins impliqués dans les caractéristiques de reproduction et de production (lait et viande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a day-14 embryonic array to study the elongation phase of the bovine embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics on normal and cloned bovine embryo before implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. EMBIC (Embryo Implantation Control) Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Malinska, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortalité embryonnaire péri implantatoire chez la vache: données récentes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'actualité en reproduction bovine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Maisons-Alfort, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA macro-array resource for gene expression profiling in bovine tissues involved in reproduction and production (milk and beef) traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Polish-French symposium "Animal Growth and Development: regulatory mechanisms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la génomique pour l'étude de la phase d'élongation de l'embryon bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROGER : Un Répertoire Ordonné de Gènes pour l'analyse de l'Expression génique chez les Ruminants. Application à l'identification de marqueurs de la différenciation dans le muscle, le tissu adipeux, l'embryon et la glande mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La syndactylie en race Holstein : identification de marqueurs génétiques et caractérisation de gènes candidats. Vers une éradication de l'anomalie de nos cheptels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour de Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential gene expression during trophoblast expansion in bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Couve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Biologie et Devéloppement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mature adipocytes stimulate proliferation and inhibit differenciation of trout myogenic cells in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goffette Valentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabin Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hue Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gabillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGDR pHD symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'imagerie en 3D pour caractériser l'organisation des tissus adipeux chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettez un peu de piquant dans vos recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de stockage au froid des oeufs embryonnés de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Terrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 37th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elongation of trophoblastic vesicles between Days 15 and 18 in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. International Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, New Orleans, Lousiana, United States. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 31 (1), 230 p., 2019, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv31n1Ab85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent evolution: concepts, database, roadmap and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pontarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Mc Ghee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEEB: Evolutionary Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.189, 2017, 21st Evolutionary Biology Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeDE-OM: Text data extraction & OMics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets de la PGE2 originaire du cumulus sur la survie et la pluripotence des cellules souches embryonnaires bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes de la mortalité embryonnaire ou fœtale de 2 mutants bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDI (Multilevel Data Integration): Intégration de données hétérogènes incluant des données «omiques»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DICER : Dialogue pendant l'Implantation entre le Conceptus et l'Endomètre : implication des microARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolifraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and cellular characterization of bovine extra-embryonic primary cultured cells: an in vitro model to study trophoblast, endoderm and mesoderm crosstalks before implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 2015, 1ères journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary bovine extra-embryonic cultured cells: a new resource for the study of in vivo peri-implanting phenotypes and mesoderm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gottingen, Germany. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine primary cells as a new resource to mine extra-embryonic phenotypes in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPAL, FRANCOPA, “Place des méthodes de remplacement en expérimentation biologique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the modelling of conceptus morphogenesis in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadha Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Modeling in Cell and Developmental Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering mechanisms promoting elongation in ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Blomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Schroeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Functional Genomics of Early Development in Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Banff, Alberta, Canada. , 2013, Symposium on the Functional Genomics of Early Development in Livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL: an ontology for livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 18, 476 p., 2012, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcripts related to WNT non-canonical signaling are activated in the trophoblast following cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Biase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanaka Rabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalista Andropolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Embryo Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bonn, Germany. , pp.88, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation de la croissance trophoblastique : des microtubes à l'élongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically-based modeling of the trophoblast tissue morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadha Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Drasdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCB Student Council Symposium 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Boston, United States. pp.1 P., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophoblaste, endoderme et mésoderme extra-embryonnaires in vitro et ex vivo, pour modéliser l'élongation de l'embryon bovin à partir de paramètres cellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of imprinted gene IPL/PHLDA2 in the bovine placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tycko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Ruminant Reproduction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Wellington, New Zealand. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du séquençage de collections de gènes exprimés des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'ADNc pour l'analyse du transcriptome des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposed Terminology of Convergent Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George R. Mcghee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pontarotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origin and Evolution of Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 361p., 2019, 978-3-319-95953-5. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95954-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of electroporation in developmental biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Migeotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Suárez-Boomgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Electroporation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-319-26779-1. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26779-1_139-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road map to study convergent evolution: A proposition for evolutionary systems biology approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pontarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology : Convergent Evolution, Evolution of Complex Traits, Concepts and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 422 p., 2016, 978-3-319-41323-5. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41324-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of molecular markers for staging peri-gastrulating bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Viebahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiblast Stem Cells : Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1074, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 216 p., 2013, Methods in Molecular Biology, 978-1-62703-627-6. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-62703-628-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimeras in developmental biology: scientific objectives and ethical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice B. de Montera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHIMBRIDS- Chimeras and Hybrids in Comparative European and International Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2009, 978-3-540-93868-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie secrète des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sambroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiane Valotaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL: Animal Trait Ontology for Livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId568"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21623945.2025.2558573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulin Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2024.1331098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Goffette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67152-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Capilla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1155202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolien L.J. Desmet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed F.A. Marei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Sprangers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit T.S. Beemster" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dez248" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Artus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0348" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0439" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154607v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H Biase" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Dickinson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000046" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626650v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.145367" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-022516-022900" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sauvegarde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Paul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bridoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165898" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD15355" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602490v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H. Biase" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanaka Rabel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalista Andropolis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520945114" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2014.12.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440408v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Evain-Brion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A. Degrelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127330" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke S. Schr&#246;der" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloz Tsikolia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Weizbauer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Viebahn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440951" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neveux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.12.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019556v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00091.2013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.366" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3067" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000955v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Valour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Valour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00139.2012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440372v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornelis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile O. Heidmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vernochet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavialle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1215787110" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22257" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6N89C1K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turenne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Tiys" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivanisenko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Yudin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ignatieva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0381-5-12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373739v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2012.08.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0NJ5CFQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000771v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Maruotti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique E. G&#243;mez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Louet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038309" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782492v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12113" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB441XRF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A. S.A. Degrelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Y. Heyman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. R.E. Everts" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0174" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Murthi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Evain-Brion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Fournier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2011.08.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BHCGPKP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine G. Taghouti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2010.03.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVB10GKG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660788v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Turenne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197513v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri-Atiia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Taghouti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90404.2008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655420v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mansouri-Attia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E Everts" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812722106" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658497v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Munoz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jn Caamano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2008.01229.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665045v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite M. Rielland" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.07.017" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663113v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bataillon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Rodde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307623v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot-Kaminski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-46" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667181v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E. Everts" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Razzak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl A. Green" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00223.2007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654413v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-08-0011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654281v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672307008646" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ro&#239;z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/clo.2006.0086" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067477v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degrelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ollier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Campion" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440250v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-150" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440263v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.09.043" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674493v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Turbe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00057" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931718v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mcgraw" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Gagn&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Sirard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.002147" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672603v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675004v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691407v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Barnes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sirard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692976v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dedieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ledan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crozet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690689v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huneau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931791v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Schwarz-Sommer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Huijser" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Flor" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Hansen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716001v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Schwarz-Sommer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huijser" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Flor" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hansen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1992.tb05048.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716027v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Tr&#246;bner" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ramirez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Motte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1992.tb05574.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931702v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jouvin-Marche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Liebe-Gris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marolleau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1990.tb07383.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931783v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariza Gon&#231;alves Morgado" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Trede" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Couez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02421537" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-WXSB0RLF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00901645v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plommet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Plommet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931694v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Schiff" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Milili" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Rud1koff" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fougereau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.163.3.573" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721307v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721291v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187040v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198080v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Nguyen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735475v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.J Desmet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F.A. Marei" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andries" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605617v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603351v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.J. Desmet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741285v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797768v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740072v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797759v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205091v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.06.013" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019239v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019203v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelia Kara-Ali" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210757v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019571v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Heidmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750374v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019550v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019173v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210637v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191279v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35233-1_28" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019580v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003455v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guissant" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001311v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019615v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadha Chettaoui" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ramis-Conde" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019376v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004438v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019064v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747917v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Murthi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PLACENTA.2011.07.004" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X57H5L0M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019017v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004437v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189518v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000903v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L. Boissy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019432v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754472v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Biaise" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816587v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Drasdo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173381v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820727v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752240v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752526v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752200v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Oliveira" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754246v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752224v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752148v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753387v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817237v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754514v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754487v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756649v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753407v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197538v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752159v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Xue" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755489v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756904v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752520v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756590v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752416v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752157v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752163v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Servely" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752273v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752176v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752280v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caraux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752363v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752663v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadie L. Smith" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197494v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197496v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Everts" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197493v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Everts" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818702v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754703v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820023v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Duval" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817800v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816165v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752547v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752354v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760912v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760881v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829096v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760838v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763483v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762850v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829108v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couve" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288828v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffette Valentine" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Nathalie" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Isabelle" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288888v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734066v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degrelle" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publish.csiro.au/rd/Fulltext/RDv31n1Ab85" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab85" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734433v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dardaillon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mc Ghee" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742469v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533874v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412831v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533873v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743770v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797494v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fournier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797585v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797734v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190586v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Blomberg" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schroeder" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210638v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267241.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191324v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Biase" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816018v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824223v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823395v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821554v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tycko" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02418230v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R. Mcghee" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319959535https://www.springer.com/gp/book/9783319959535" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95954-2_18" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606721v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gosse" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Migeotte" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Su&#225;rez-Boomgaard" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/395663.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26779-1_139-1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801520v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-41324-2_1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41324-2_1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807812v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254822.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-628-3_10" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816682v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B. de Montera" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141858v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210343v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21623945.2025.2558573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Goffette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67152-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulin Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2024.1331098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Capilla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1155202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolien L.J. Desmet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed F.A. Marei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Sprangers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit T.S. Beemster" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dez248" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Artus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0348" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0439" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154607v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H Biase" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Dickinson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000046" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626650v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.145367" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-022516-022900" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD15355" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440442v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sauvegarde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Paul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bridoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165898" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602490v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H. Biase" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanaka Rabel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalista Andropolis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520945114" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke S. Schr&#246;der" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloz Tsikolia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Weizbauer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Viebahn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440951" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Evain-Brion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A. Degrelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127330" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2014.12.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neveux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.12.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.366" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019556v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00091.2013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3067" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000955v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Valour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Valour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00139.2012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440372v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornelis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile O. Heidmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vernochet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavialle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1215787110" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22257" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6N89C1K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000771v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Maruotti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique E. G&#243;mez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Louet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22051" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189832v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turenne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Tiys" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivanisenko" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Yudin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ignatieva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0381-5-12" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373739v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2012.08.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0NJ5CFQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038309" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782492v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12113" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB441XRF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A. S.A. Degrelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Y. Heyman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. R.E. Everts" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0174" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Murthi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Evain-Brion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Fournier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2011.08.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BHCGPKP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine G. Taghouti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2010.03.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVB10GKG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660788v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Turenne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197513v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri-Atiia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Taghouti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90404.2008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655420v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mansouri-Attia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E Everts" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812722106" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665045v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite M. Rielland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.07.017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663113v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bataillon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Rodde" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307623v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot-Kaminski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-46" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658497v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Munoz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jn Caamano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2008.01229.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667181v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E. Everts" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Razzak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl A. Green" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00223.2007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654413v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-08-0011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654281v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672307008646" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ro&#239;z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/clo.2006.0086" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067477v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degrelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ollier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Campion" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440250v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-150" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440263v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.09.043" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674493v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Turbe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00057" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672603v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931718v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mcgraw" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Gagn&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Sirard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.002147" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675004v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691407v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Barnes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sirard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692976v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dedieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ledan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crozet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690689v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huneau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716001v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Schwarz-Sommer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huijser" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Flor" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hansen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1992.tb05048.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931791v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Schwarz-Sommer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Huijser" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Flor" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Hansen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716027v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Tr&#246;bner" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ramirez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Motte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1992.tb05574.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931702v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jouvin-Marche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Liebe-Gris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marolleau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1990.tb07383.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931783v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariza Gon&#231;alves Morgado" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Trede" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Couez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02421537" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-WXSB0RLF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00901645v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plommet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Plommet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931694v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Schiff" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Milili" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Rud1koff" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fougereau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.163.3.573" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721307v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721291v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187040v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198080v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Nguyen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735475v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.J Desmet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F.A. Marei" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andries" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605617v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603351v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.J. Desmet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741285v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797768v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740072v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797759v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205091v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.06.013" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019239v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019203v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelia Kara-Ali" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210757v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750374v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019571v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Heidmann" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019550v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019173v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191279v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35233-1_28" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210637v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019580v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003455v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guissant" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019615v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadha Chettaoui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ramis-Conde" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019017v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747917v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Murthi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PLACENTA.2011.07.004" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X57H5L0M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004438v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019064v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019376v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004437v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189518v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000903v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L. Boissy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019432v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752240v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754472v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Biaise" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816587v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Drasdo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173381v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820727v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752526v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752200v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Oliveira" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754246v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752224v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752148v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753387v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817237v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754514v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756649v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753407v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754487v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197538v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752159v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Xue" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755489v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756904v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752520v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752163v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Servely" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752273v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752416v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752157v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756590v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752176v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752363v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752663v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadie L. Smith" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752280v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caraux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197494v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197496v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Everts" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197493v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Everts" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818702v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754703v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820023v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Duval" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817800v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816165v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752547v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752354v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760912v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760881v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829096v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760838v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763483v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762850v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829108v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couve" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288828v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffette Valentine" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Nathalie" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Isabelle" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288888v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734066v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degrelle" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publish.csiro.au/rd/Fulltext/RDv31n1Ab85" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab85" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734433v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dardaillon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mc Ghee" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412831v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742469v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533874v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533873v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743770v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797734v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797494v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fournier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797585v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190586v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Blomberg" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schroeder" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210638v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267241.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191324v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Biase" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824223v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816018v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823395v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821554v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tycko" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02418230v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R. Mcghee" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319959535https://www.springer.com/gp/book/9783319959535" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95954-2_18" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606721v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gosse" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Migeotte" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Su&#225;rez-Boomgaard" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/395663.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26779-1_139-1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801520v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-41324-2_1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41324-2_1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807812v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254822.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-628-3_10" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816682v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B. de Montera" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141858v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210343v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>