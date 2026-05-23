--- v1 (2026-04-14)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Hue </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D imaging and quantitative analysis of adipocytes in situ and ex situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adipocyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.2558573. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21623945.2025.2558573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mature adipocytes inhibit differentiation of myogenic cells but stimulate proliferation of fibro-adipogenic precursors derived from trout muscle in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Goffette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Jagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.16422. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-67152-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding bovine embryo elongation: a transcriptomic study of trophoblastic vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1331098), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2024.1331098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the crosstalk between adipose, muscle and bone tissues in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encarnación Capilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Rosell-Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Balbuena-Pecino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Goffette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2023.1155202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oocyte maturation under lipotoxic conditions induces carryover transcriptomic and functional alterations during post-hatching development of good-quality blastocysts: novel insights from a bovine embryo-transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolien L.J. Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed F.A. Marei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Sprangers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit T.S. Beemster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (2), pp.293-307. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dez248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preimplantation development in ungulates: a 'ménage à quatre' scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-19-0348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different pre-implantation phenotypes of bovine blastocysts produced in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157 (2), pp.163-178. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-18-0439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuned adaptation of embryo-endometrium pairs at implantation revealed by transcriptome analyses in Bos taurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando H Biase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), 20p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil au service de la standardisation des bases de données: les ontologies ATOL/EOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosurvival effect of cumulus prostaglandin G/H synthase 2/prostaglandin2 signaling on bovine blastocyst: impact on in vivo posthatching development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (3), pp.531-541. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.116.145367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preattachment embryos of domestic animals: Insights into development and paracrine secretions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.205-228. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-animal-022516-022900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinant molecular markers for peri-gastrulating bovine embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1-2), pp.51-65. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD15355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Pattern of HOXB9 Protein Localization during Oocyte Maturation and Early Embryonic Development in Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sauvegarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), pp.e0165898. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0165898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive dysregulation of genes involved in cell signaling and placental development in cloned cattle conceptus and maternal endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando H. Biase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanaka Rabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalista Andropolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (51), pp.14492-14501. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1520945114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraxial &amp;lt;em&amp;gt;nodal&amp;lt;/em&amp;gt; expression reveals a novel conserved structure of the left-right organizer in four mammalian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke S. Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikoloz Tsikolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Weizbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Viebahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells Tissues Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 201 (2), pp.77-87. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000440951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary Bovine Extra-Embryonic Cultured Cells: A New Resource for the Study of In Vivo Peri-Implanting Phenotypes and Mesoderm Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A. Degrelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.e0127330. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0127330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal organism and embryo biosensoring: insights from ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproductive Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jri.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcervical collection of bovine embryos up to Day 21: An 8-year overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83 (7), pp.1101-1109. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal changes of Decorin, Type I collagen and Fibronectin expression in normal and clone bovine placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (9), pp.737-747. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and lipid metabolism gene expression of D18 embryos in dairy cows is related to dam physiological status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. A. Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.39-56. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00091.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un langage de référence pour le phénotypage des animaux d’élevage : l’ontologie ATOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3), pp.195-208. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2014.27.3.3067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene selection heuristic algorithm for nutrigenomics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien D. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. B. Valour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (14), pp.615-628. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00139.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captured retroviral envelope syncytin gene associated with the unique placental structure of higher ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile O. Heidmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vernochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (9), pp.E828-E837. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1215787110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in WNT signaling-related gene expression associated with development and cloning in bovine extra-embryonic and endometrial tissues during the peri-implantation period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando H. Biase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanaka Rabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalista Andropolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (12), pp.977-987. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.22257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient derivation of bovine embryonic stem cells needs more than active core pluripotency factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique E. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79 (7), pp.461-77. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.22051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding biomarkers in non-model species: literature mining of transcription factors involved in bovine embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Tiys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ivanisenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Yudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ignatieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioData Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (12), [non paginé]. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0381-5-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptus elongation in cattle: Genes, models and questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (1-2), pp. 19-28. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2012.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncoupled Embryonic and Extra-Embryonic Tissues Compromise Blastocyst Development after Somatic Cell Nuclear Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e38309. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and Post-Partum Mild Underfeeding Influences Gene Expression in the Reproductive Tract of Cyclic Dairy Cows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (3), pp.484-499. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.12113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small set of extra-embryonic genes defines a new landmark for bovine embryo staging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A. S.A. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Y. Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. R.E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141 (1), pp.79-89. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-10-0174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and localization of DLX3, PPARG and SP1 in bovine trophoblast during binucleated cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Murthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. D. Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (11), pp.917-920. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2011.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal expression of the imprinted gene Phlda2 in cloned bovine placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (6), pp.482 -490. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2010.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combinatorics-based data-mining approach to time-series microarray alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informacionnyj Vestnik VOGiS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (1), pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiles of bovine caruncular and intercaruncular endometrium at implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri-Atiia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (1), pp.14-27. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.90404.2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular organization of the trophoblastic epithelium in elongating conceptuses of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332 (11), pp.986-997. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endometrium as an early sensor of in vitro embryo manipulation technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mansouri-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (14), pp.5687-5692. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0812722106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophoblast stem cell derivation, cross-species comparison and use of nuclear transfer: new tools to study trophoblast growth and differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite M. Rielland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 322 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2008.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles animaux et immunologie de la gestation : la contribution des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Humaine et Hormones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1), pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification biases: possible differences among deviating gene expressions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot-Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (46), pp.46. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00307623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic stem cells in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jn Caamano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.32-37. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2008.01229.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberrant gene expression patterns in placentomes are associated with phenotypically normal and abnormal cattle cloned by somatic cell nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Razzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (1), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00223.2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on mammalian embryogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 135 (2), pp.117-118. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-08-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural mixed model for variances in differential gene expression studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 89 (1), pp.19-25. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016672307008646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental expression of major histocompatibility complex class I in bovine somatic clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloning and Stem Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (3), pp.346-356. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/clo.2006.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA macroarray resource for gene expression profiling in ruminant tissues involved in reproduction and production (milk and beef) traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physiology and pharmacology : an official journal of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 Suppl 3, pp.215-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnovArray: a set of SAS macros for the analysis of variance of gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.150. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-6-150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence for a critical period in mural trophoblast development in bovine blastocysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 288 (2), pp.448-460. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2005.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staging of ovine embryos and expression of the T-box genes Brachyury and Eomesodermin around gastrulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Turbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 127, pp.491-501. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/rep.1.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear transfer technologies : between successes and doubts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.203-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Cyclin B1 and p34cdc2 in Bovine Cumulus-Oocyte Complexes and Expression Mapping of Genes Involved in the Cell Cycle by Complementary DNA Macroarrays1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mcgraw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Sirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 67 (5), pp.1456-1464. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.102.002147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brachyury is expressed in gastrulating bovine embryos well ahead of implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Viebahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development Genes and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 211, pp.157-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtractive hybridization used to identify mRNA associated with the maturation of bovine oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.L. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.167-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p34cdc2 expression and meiotic competence in growing goat oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ledan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50, pp.251-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclin B1 expression in meiotically competent and incompetent goat oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 47, pp.222-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Antirrhinum floral homeotic MADS-box gene deficiens: evidence for DNA binding and autoregulation of its persistent expression throughout flower development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Schwarz-Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Huijser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P J Flor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 11 (1), pp.251-63. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.1460-2075.1992.tb05048.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Antirrhinum floral homeotic MADS-box gene deficiens: evidence for DNA binding and autoregulation of its persistent expression throughout flower development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Schwarz-Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Huijser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Flor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.251 - 263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLOBOSA: a homeotic gene which interacts with deficiens in the control of Antirrhinum floral organogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Tröbner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Huijser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 11 (13), pp.4693-704. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.1460-2075.1992.tb05574.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic organization of the mouse T cell receptor V alpha family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Jouvin-Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Liebe-Gris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 9, pp.2141 - 2150. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.1460-2075.1990.tb07383.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity, polymorphism, and recombination of mouse T-cell receptor α gene families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Jouvin-Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariza Gonçalves Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Trede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Couez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunogenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 30 (2), pp.99-104. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02421537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IMMUNITÉ ANTI-BRUCELLA TRANSFÉRÉE PAR SÉRUM IMMUN ET L'IMMUNITÉ TRANSFÉRÉE PAR LES LYMPHOCYTES SPLÉNIQUES NE S'ADDITIONNENT PAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Plommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 17 (2), pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00901645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic basis for expression of the idiotypic network. One unique Ig VH germline gene accounts for the major family of Ab1 and Ab3 (Ab1') antibodies of the GAT system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Schiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Milili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Rud1koff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fougereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 163 (3), pp.573-87. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.163.3.573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating adipose-muscle tissue communication through a model of fat and lean rainbow trout lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Goffette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Jagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31.  Conference of the European Society for Comparative Endocrinologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ancona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do rainbow trout adipocytes influence muscle cell growth in vitro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Goffette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Jagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31.  Conference of the European Society for Comparative Endocrinologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ancona (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Terrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel (Projet FEAMP EpiCOOL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des tissus adipeux chez la truite arc-en-ciel par imagerie 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoës Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ontologies et leurs applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh-Chi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à l'UMR1348 PEGASE Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Gilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated non-esterified fatty acid concentrations during in vitro maturation affect the transcriptome profile of day 14 bovine embryos 7 days after transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L.J Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F.A. Marei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Meeting of the Association of Embryo Transfer in Europe (AETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne des Technologies et de l'Embryon (AETE) (AETE). FRA., Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée du développement du conceptus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of non-esterified fatty acids during in vitro oocyte maturation on the development of bovine embryos after transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L.J. Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F.A. Marei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual Meeting of the European Embryo Transfer Association (AETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2017, Bath, United Kingdom. 541 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinant molecular markers for peri-gastrulating bovine embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Annual Conference of the IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2016, Louisville, Kentucky, United States. 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures primaires de cellules extra-embryonnaires bovines : nouvelles ressources pour étudier les phénotypes péri-implantatoires in vivo et la formation du mésoderme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre du Groupe de la Francophonie Placentaire "Le placenta dans tous ses états"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpitaux Universitaires de Genève (HUG). CHE., Jun 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo collection in clone cattle offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Colloque Scientifique de l'AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2015, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blastocyst growth and differentiation prior to implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Symposium of the Thematic Project: Signatures of Receptivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Sao Paulo (USP). BRA., Nov 2015, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL and EOL ontologies, steps towards embryonic phenotypes shared worldwide?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Mammalian Embryo Genomics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval. CAN., Oct 2013, Hilton Quebec City, Canada. 102 p., </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2014.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ontologies ATOL et EOL, des outils en appui aux nouveaux challenges en production porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. pp.281-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology dedicated to livestock traits: growth and meat products quality as an example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chatonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milan, ITA., Sep 2013, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPSTRAFFIC : identification des gènes cibles de facteurs de transcription bovins par ChIP et ChIP-seq dans l'endomètre et les tissus extra-embryonnaires à l'implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamelia Kara-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution AIP Bioressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Etude du Polymorphisme des Génomes Végétaux (1279)., Feb 2013, Paris, France. pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement d'ATOL et notion de robustesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalité du groupe "Domestication" INRA-IFREMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL: une ontologie pour le phénotypage des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Colloques de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A captured retroviral envelope syncytin gene associated with the unique placental structure of higher ruminants: impact of retroviral gene capture on placental diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Heidmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vernochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Microbiological Societies. CHE., Jul 2013, Leipzig, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcervical embryo collection in late stage in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual Meeting AETE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2013, Istanbul, Turkey. pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological sensoring of the conceptus by the maternal environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual Meeting AETE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2013, Istanbul, Turkey. pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL: The Multi-species Livestock Trait Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Research Conference, MTSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cadiz, Spain. pp.289-300, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35233-1_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atol: Animal Trait Ontology for Livestock. Atol: Où en sommes-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France. 30 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic regulation of the expression on of [i]ELF5[/i] in different bovine cell lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Functional Genomics of Early Development in Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alberta. CAN., Jul 2012, Alberta, Canada. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of decorin and associated extra cellular matrix (ECM) components during placentation in AI and SCNT pregnancies in cow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Placenta Associations Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Placenta Associations (IFPA). INT., Sep 2012, Hiroshima, Japan. pp.A96, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2012.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atol : une ontologie dédiée aux traits des animaux d'élevage, un exemple sur le thème de la croissance et de la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chatonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the modelling of conceptus morphogenesis in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadha Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ramis-Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference Series Chemical Biology 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Laboratory (EMBL). DEU., Sep 2012, Heidelberg, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in gene expression during elongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Embryo Genomics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Bonn, DEU., Sep 2011, Bonn, Germany. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and localization of DLX3 and PPARg in bovine extra-embryonic tissues during binucleated cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padma Murthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Placenta Associations (IFPA). GBR., Sep 2011, Geijo, Norway. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.PLACENTA.2011.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and cellular characterization of bovine extra-embryonic primary cultured cells: an in vitro model to study trophoblast, endoderm and mesoderm crosstalks before implantation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. D. Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lineage commitments : Emphasis on Extraembryonic-Embryonic interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Organization. DEU., May 2011, Leuven, Belgium. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation de la croissance trophoblastique : rôle du cytosquelette ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées de Biologie cellulaire du Grand Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Biocell, Gif sur Yvette, FRA., May 2011, Orsay, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL - Animal Trait Ontology for Livestock : une ontologie des caractères phénotypables sur les animaux de rente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la génomique fonctionnelle pour l'étude de la fertilité femelle bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping the reproduction function in cattle: inputs from functional genomics and epigenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly and annual workshop of ICAR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Committee for Animal Recording (ICAR). Rome, ITA., Jun 2011, Bourg-en-Bresse, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic patterning and extra-embryonic differentiation appear disconnected before implantation in bovine somatic cell nuclear transfer embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lineage commitments: Emphasis on Extraembryonic interface EMBO workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Organization. DEU., May 2011, Leuven, Belgium. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL: A new ontology for livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2011: "New technologies and new challenges for breeding and herd management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific regulation of HIF1A and EPAS1/HIF2A at the bovine conceptus-endometrium interface in normal and perturbed early pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie L. Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. General Meeting of GEMINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). Bruxelles, BEL., Sep 2011, Gijon, Spain. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL : une ontologie pour le phénotypage des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La génomique bovine. Contribution de la génomique à l'avenir de l'élevage bovin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meetac - Valorisation des données transcriptomiques bovines à l’interface mère-embryon pour une compréhension intégrée de l’implantation (2009-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of expression of candidate genes at the utero-conceptus interface during early pregnancy in cow: a comparative analysis between normal and cloned pregnancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Biaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically-based modeling of the trophoblast tissue morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadha Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Drasdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium, Computer Methods in Biomechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Valence, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et caractérisation de modèles porcins de retard de croissance in utero (RCIU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSCLON. Développement musculaire des clones bovins et de leurs descendants F1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque AGENAE-GENANIMAL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMBRYOGEN - Effet du bilan énergétique sur l’expression des gènes dans l’embryon péri-implantatoire chez des vaches laitières de race Prim’Holstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems biology of mammalian embryo implantation and early placental development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underfeeding affects IGF-1 and gene expression in genital tract tissues in high producing dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Ruminant Reproduction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Anchorage, Alaska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myogenesis of bovine fœtal clones: genomic profiling across pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa E. Liszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Anchorage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic profiling during myogenesis of foetal clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa E. Liszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSCLON : Développement musculaire des bovins obtenus par clonage somatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems biology of mammalian embryo implantation and early placental development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalista Andropolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Pathways and Systeme Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Corfu, Greece. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underfeeding affects IGF-1 and gene expression in genital tract tissues in high producing dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI or IVF-ET technologies differentially affect the bovine endometrial transcriptome at implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mansouri-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting of The European Society for Human Reproduction and Embryology (ESHRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation nucléaire tridimensionnelle de transcrits exprimés différentiellement lors des différenciations qui accompagnent l'élongation et la gastrulation de l'embryon bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la morphogenèse d’un épithélium embryonnaire à fonction trophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire agroBI-Biologie Integrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du conceptus sur le transcriptome de l’endomètre bovin à l’implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level set based hybrid framework for confocal image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth IASTED International Conference on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene selection for microarray data: application to elongating and gastrulating bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action autocrine des prostaglandines du conceptus ovin: caractérisation des récepteurs FP, EP3 et EP4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid segmentation framework using level set method for confocal microscopy images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Bio-inspired Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of MHC class I in the placenta and the lymphocytes of bovine somatic clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of differentially expressed genes: the importance of variance modelling in the test statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene selection for microarray data: application to elongating and gastrulating bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational reconstruction of cellular organization and tissue structure in bovine trophoblast elongation from confocal microscopy imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting de la Société Française de Biologie du Développement (SFBD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic and extraembryonic abnormalities in Day-18 cloned bovine conceptuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of ruminants to pregnancy: more than meat and milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression in elongating and gastrulating embryos from ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Reproduction in Domestic Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good embryos gone bad: a transcription profile of what goes wrong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadie L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Razzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Veterinary Immunology Symposium (IVIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of gene expression in bovine extra-embryonic tissues before placentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiles in endometrium of cyclic and pregnant cows during the peri-implantation period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EMBIC (EMBryo Implantation Control) Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes involved in the implantation process in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EMBIC Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gene expression profiles in the ruminant endometrium using a 13K microarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple procedure to determine differentially expressed genes between several conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Statistique Mathématique et Applications, 13-17 Novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, CIRM, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of MHC class I in the placenta of bovine somatic clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European Workshop of Veterinary Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel procedure to determine differentially expressed genes between two conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop: Statistical methods for post-genomic data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural model for variances in differential gene expression studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop: Statistical methods for post-genomic data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel procedure to determine differentially expressed genes between two conditions, and an application to the comparison of two bovine gestation modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global gene expression profiling distinguishes placentomes derived by artificial insemination from those pregnancies derived by either in vitro fertilization or nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Razzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Status of Plant &amp; Animal Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du transcriptome musculaire bovin au cours de la myogenèse chez les bovins clonés et leurs témoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collection d'ADNc pour l'étude du profil d'expression de gènes des tissus bovins impliqués dans les caractéristiques de reproduction et de production (lait et viande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a day-14 embryonic array to study the elongation phase of the bovine embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics on normal and cloned bovine embryo before implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. EMBIC (Embryo Implantation Control) Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Malinska, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortalité embryonnaire péri implantatoire chez la vache: données récentes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'actualité en reproduction bovine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Maisons-Alfort, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA macro-array resource for gene expression profiling in bovine tissues involved in reproduction and production (milk and beef) traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Polish-French symposium "Animal Growth and Development: regulatory mechanisms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la génomique pour l'étude de la phase d'élongation de l'embryon bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROGER : Un Répertoire Ordonné de Gènes pour l'analyse de l'Expression génique chez les Ruminants. Application à l'identification de marqueurs de la différenciation dans le muscle, le tissu adipeux, l'embryon et la glande mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La syndactylie en race Holstein : identification de marqueurs génétiques et caractérisation de gènes candidats. Vers une éradication de l'anomalie de nos cheptels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour de Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential gene expression during trophoblast expansion in bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Couve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Biologie et Devéloppement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mature adipocytes stimulate proliferation and inhibit differenciation of trout myogenic cells in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goffette Valentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabin Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hue Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gabillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGDR pHD symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'imagerie en 3D pour caractériser l'organisation des tissus adipeux chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettez un peu de piquant dans vos recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de stockage au froid des oeufs embryonnés de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Terrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 37th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elongation of trophoblastic vesicles between Days 15 and 18 in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. International Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, New Orleans, Lousiana, United States. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 31 (1), 230 p., 2019, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv31n1Ab85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent evolution: concepts, database, roadmap and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pontarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Mc Ghee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEEB: Evolutionary Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.189, 2017, 21st Evolutionary Biology Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeDE-OM: Text data extraction & OMics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets de la PGE2 originaire du cumulus sur la survie et la pluripotence des cellules souches embryonnaires bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes de la mortalité embryonnaire ou fœtale de 2 mutants bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDI (Multilevel Data Integration): Intégration de données hétérogènes incluant des données «omiques»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DICER : Dialogue pendant l'Implantation entre le Conceptus et l'Endomètre : implication des microARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolifraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and cellular characterization of bovine extra-embryonic primary cultured cells: an in vitro model to study trophoblast, endoderm and mesoderm crosstalks before implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 2015, 1ères journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary bovine extra-embryonic cultured cells: a new resource for the study of in vivo peri-implanting phenotypes and mesoderm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gottingen, Germany. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine primary cells as a new resource to mine extra-embryonic phenotypes in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPAL, FRANCOPA, “Place des méthodes de remplacement en expérimentation biologique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the modelling of conceptus morphogenesis in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadha Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Modeling in Cell and Developmental Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering mechanisms promoting elongation in ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Blomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Schroeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Functional Genomics of Early Development in Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Banff, Alberta, Canada. , 2013, Symposium on the Functional Genomics of Early Development in Livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL: an ontology for livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 18, 476 p., 2012, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcripts related to WNT non-canonical signaling are activated in the trophoblast following cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Biase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanaka Rabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalista Andropolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Embryo Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bonn, Germany. , pp.88, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation de la croissance trophoblastique : des microtubes à l'élongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically-based modeling of the trophoblast tissue morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadha Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Drasdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCB Student Council Symposium 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Boston, United States. pp.1 P., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophoblaste, endoderme et mésoderme extra-embryonnaires in vitro et ex vivo, pour modéliser l'élongation de l'embryon bovin à partir de paramètres cellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of imprinted gene IPL/PHLDA2 in the bovine placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tycko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Ruminant Reproduction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Wellington, New Zealand. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du séquençage de collections de gènes exprimés des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'ADNc pour l'analyse du transcriptome des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposed Terminology of Convergent Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George R. Mcghee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pontarotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origin and Evolution of Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 361p., 2019, 978-3-319-95953-5. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95954-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of electroporation in developmental biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Migeotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Suárez-Boomgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Electroporation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-319-26779-1. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26779-1_139-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road map to study convergent evolution: A proposition for evolutionary systems biology approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pontarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology : Convergent Evolution, Evolution of Complex Traits, Concepts and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 422 p., 2016, 978-3-319-41323-5. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41324-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of molecular markers for staging peri-gastrulating bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Viebahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiblast Stem Cells : Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1074, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 216 p., 2013, Methods in Molecular Biology, 978-1-62703-627-6. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-62703-628-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimeras in developmental biology: scientific objectives and ethical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice B. de Montera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHIMBRIDS- Chimeras and Hybrids in Comparative European and International Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2009, 978-3-540-93868-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie secrète des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sambroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiane Valotaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL: Animal Trait Ontology for Livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId568"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Hue </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D imaging and quantitative analysis of adipocytes in situ and ex situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adipocyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.2558573. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21623945.2025.2558573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mature adipocytes inhibit differentiation of myogenic cells but stimulate proliferation of fibro-adipogenic precursors derived from trout muscle in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Goffette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Jagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.16422. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-67152-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding bovine embryo elongation: a transcriptomic study of trophoblastic vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1331098), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2024.1331098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the crosstalk between adipose, muscle and bone tissues in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encarnación Capilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Rosell-Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Balbuena-Pecino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Goffette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2023.1155202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oocyte maturation under lipotoxic conditions induces carryover transcriptomic and functional alterations during post-hatching development of good-quality blastocysts: novel insights from a bovine embryo-transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolien L.J. Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed F.A. Marei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Sprangers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit T.S. Beemster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (2), pp.293-307. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dez248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preimplantation development in ungulates: a 'ménage à quatre' scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-19-0348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different pre-implantation phenotypes of bovine blastocysts produced in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157 (2), pp.163-178. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-18-0439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuned adaptation of embryo-endometrium pairs at implantation revealed by transcriptome analyses in Bos taurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando H Biase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), 20p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil au service de la standardisation des bases de données: les ontologies ATOL/EOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosurvival effect of cumulus prostaglandin G/H synthase 2/prostaglandin2 signaling on bovine blastocyst: impact on in vivo posthatching development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (3), pp.531-541. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.116.145367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preattachment embryos of domestic animals: Insights into development and paracrine secretions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.205-228. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-animal-022516-022900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Pattern of HOXB9 Protein Localization during Oocyte Maturation and Early Embryonic Development in Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sauvegarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), pp.e0165898. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0165898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinant molecular markers for peri-gastrulating bovine embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1-2), pp.51-65. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD15355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive dysregulation of genes involved in cell signaling and placental development in cloned cattle conceptus and maternal endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando H. Biase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanaka Rabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalista Andropolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (51), pp.14492-14501. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1520945114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraxial &amp;lt;em&amp;gt;nodal&amp;lt;/em&amp;gt; expression reveals a novel conserved structure of the left-right organizer in four mammalian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke S. Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikoloz Tsikolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Weizbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Viebahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells Tissues Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 201 (2), pp.77-87. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000440951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal organism and embryo biosensoring: insights from ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproductive Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jri.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary Bovine Extra-Embryonic Cultured Cells: A New Resource for the Study of In Vivo Peri-Implanting Phenotypes and Mesoderm Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A. Degrelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.e0127330. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0127330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcervical collection of bovine embryos up to Day 21: An 8-year overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83 (7), pp.1101-1109. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and lipid metabolism gene expression of D18 embryos in dairy cows is related to dam physiological status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. A. Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.39-56. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00091.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal changes of Decorin, Type I collagen and Fibronectin expression in normal and clone bovine placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (9), pp.737-747. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un langage de référence pour le phénotypage des animaux d’élevage : l’ontologie ATOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3), pp.195-208. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2014.27.3.3067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene selection heuristic algorithm for nutrigenomics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien D. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. B. Valour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (14), pp.615-628. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00139.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captured retroviral envelope syncytin gene associated with the unique placental structure of higher ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile O. Heidmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vernochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (9), pp.E828-E837. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1215787110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in WNT signaling-related gene expression associated with development and cloning in bovine extra-embryonic and endometrial tissues during the peri-implantation period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando H. Biase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanaka Rabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalista Andropolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (12), pp.977-987. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.22257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding biomarkers in non-model species: literature mining of transcription factors involved in bovine embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Tiys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ivanisenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Yudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ignatieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioData Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (12), [non paginé]. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0381-5-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptus elongation in cattle: Genes, models and questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (1-2), pp. 19-28. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2012.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient derivation of bovine embryonic stem cells needs more than active core pluripotency factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique E. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79 (7), pp.461-77. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.22051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncoupled Embryonic and Extra-Embryonic Tissues Compromise Blastocyst Development after Somatic Cell Nuclear Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e38309. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and Post-Partum Mild Underfeeding Influences Gene Expression in the Reproductive Tract of Cyclic Dairy Cows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (3), pp.484-499. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.12113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small set of extra-embryonic genes defines a new landmark for bovine embryo staging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A. S.A. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Y. Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. R.E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141 (1), pp.79-89. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-10-0174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and localization of DLX3, PPARG and SP1 in bovine trophoblast during binucleated cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Murthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. D. Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (11), pp.917-920. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2011.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal expression of the imprinted gene Phlda2 in cloned bovine placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (6), pp.482 -490. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2010.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combinatorics-based data-mining approach to time-series microarray alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informacionnyj Vestnik VOGiS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (1), pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiles of bovine caruncular and intercaruncular endometrium at implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri-Atiia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (1), pp.14-27. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.90404.2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular organization of the trophoblastic epithelium in elongating conceptuses of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332 (11), pp.986-997. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endometrium as an early sensor of in vitro embryo manipulation technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mansouri-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (14), pp.5687-5692. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0812722106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophoblast stem cell derivation, cross-species comparison and use of nuclear transfer: new tools to study trophoblast growth and differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite M. Rielland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 322 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2008.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles animaux et immunologie de la gestation : la contribution des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Humaine et Hormones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1), pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification biases: possible differences among deviating gene expressions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot-Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (46), pp.46. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00307623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic stem cells in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jn Caamano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.32-37. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2008.01229.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberrant gene expression patterns in placentomes are associated with phenotypically normal and abnormal cattle cloned by somatic cell nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Razzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (1), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00223.2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on mammalian embryogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 135 (2), pp.117-118. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-08-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural mixed model for variances in differential gene expression studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 89 (1), pp.19-25. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016672307008646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental expression of major histocompatibility complex class I in bovine somatic clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloning and Stem Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (3), pp.346-356. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/clo.2006.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA macroarray resource for gene expression profiling in ruminant tissues involved in reproduction and production (milk and beef) traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physiology and pharmacology : an official journal of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 Suppl 3, pp.215-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnovArray: a set of SAS macros for the analysis of variance of gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.150. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-6-150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence for a critical period in mural trophoblast development in bovine blastocysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 288 (2), pp.448-460. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2005.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staging of ovine embryos and expression of the T-box genes Brachyury and Eomesodermin around gastrulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Turbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 127, pp.491-501. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/rep.1.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Cyclin B1 and p34cdc2 in Bovine Cumulus-Oocyte Complexes and Expression Mapping of Genes Involved in the Cell Cycle by Complementary DNA Macroarrays1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mcgraw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Sirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 67 (5), pp.1456-1464. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.102.002147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear transfer technologies : between successes and doubts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.203-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brachyury is expressed in gastrulating bovine embryos well ahead of implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Viebahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development Genes and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 211, pp.157-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtractive hybridization used to identify mRNA associated with the maturation of bovine oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.L. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.167-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p34cdc2 expression and meiotic competence in growing goat oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ledan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50, pp.251-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclin B1 expression in meiotically competent and incompetent goat oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 47, pp.222-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Antirrhinum floral homeotic MADS-box gene deficiens: evidence for DNA binding and autoregulation of its persistent expression throughout flower development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Schwarz-Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Huijser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P J Flor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 11 (1), pp.251-63. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.1460-2075.1992.tb05048.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Antirrhinum floral homeotic MADS-box gene deficiens: evidence for DNA binding and autoregulation of its persistent expression throughout flower development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Schwarz-Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Huijser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Flor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.251 - 263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLOBOSA: a homeotic gene which interacts with deficiens in the control of Antirrhinum floral organogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Tröbner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Huijser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 11 (13), pp.4693-704. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.1460-2075.1992.tb05574.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic organization of the mouse T cell receptor V alpha family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Jouvin-Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Liebe-Gris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 9, pp.2141 - 2150. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.1460-2075.1990.tb07383.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity, polymorphism, and recombination of mouse T-cell receptor α gene families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Jouvin-Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariza Gonçalves Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Trede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Couez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunogenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 30 (2), pp.99-104. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02421537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IMMUNITÉ ANTI-BRUCELLA TRANSFÉRÉE PAR SÉRUM IMMUN ET L'IMMUNITÉ TRANSFÉRÉE PAR LES LYMPHOCYTES SPLÉNIQUES NE S'ADDITIONNENT PAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Plommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 17 (2), pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00901645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic basis for expression of the idiotypic network. One unique Ig VH germline gene accounts for the major family of Ab1 and Ab3 (Ab1') antibodies of the GAT system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Schiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Milili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Rud1koff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fougereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 163 (3), pp.573-87. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.163.3.573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating adipose-muscle tissue communication through a model of fat and lean rainbow trout lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Goffette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Jagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31.  Conference of the European Society for Comparative Endocrinologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ancona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do rainbow trout adipocytes influence muscle cell growth in vitro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Goffette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Jagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31.  Conference of the European Society for Comparative Endocrinologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ancona (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Terrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel (Projet FEAMP EpiCOOL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des tissus adipeux chez la truite arc-en-ciel par imagerie 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoës Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ontologies et leurs applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh-Chi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à l'UMR1348 PEGASE Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Gilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated non-esterified fatty acid concentrations during in vitro maturation affect the transcriptome profile of day 14 bovine embryos 7 days after transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L.J Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F.A. Marei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Meeting of the Association of Embryo Transfer in Europe (AETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne des Technologies et de l'Embryon (AETE) (AETE). FRA., Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée du développement du conceptus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of non-esterified fatty acids during in vitro oocyte maturation on the development of bovine embryos after transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L.J. Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F.A. Marei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual Meeting of the European Embryo Transfer Association (AETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2017, Bath, United Kingdom. 541 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinant molecular markers for peri-gastrulating bovine embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Annual Conference of the IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2016, Louisville, Kentucky, United States. 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures primaires de cellules extra-embryonnaires bovines : nouvelles ressources pour étudier les phénotypes péri-implantatoires in vivo et la formation du mésoderme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre du Groupe de la Francophonie Placentaire "Le placenta dans tous ses états"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpitaux Universitaires de Genève (HUG). CHE., Jun 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo collection in clone cattle offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Colloque Scientifique de l'AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2015, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blastocyst growth and differentiation prior to implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Symposium of the Thematic Project: Signatures of Receptivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Sao Paulo (USP). BRA., Nov 2015, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ontologies ATOL et EOL, des outils en appui aux nouveaux challenges en production porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. pp.281-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL and EOL ontologies, steps towards embryonic phenotypes shared worldwide?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Mammalian Embryo Genomics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval. CAN., Oct 2013, Hilton Quebec City, Canada. 102 p., </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2014.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology dedicated to livestock traits: growth and meat products quality as an example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chatonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milan, ITA., Sep 2013, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPSTRAFFIC : identification des gènes cibles de facteurs de transcription bovins par ChIP et ChIP-seq dans l'endomètre et les tissus extra-embryonnaires à l'implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamelia Kara-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution AIP Bioressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Etude du Polymorphisme des Génomes Végétaux (1279)., Feb 2013, Paris, France. pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement d'ATOL et notion de robustesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalité du groupe "Domestication" INRA-IFREMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A captured retroviral envelope syncytin gene associated with the unique placental structure of higher ruminants: impact of retroviral gene capture on placental diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Heidmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vernochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Microbiological Societies. CHE., Jul 2013, Leipzig, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL: une ontologie pour le phénotypage des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Colloques de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcervical embryo collection in late stage in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual Meeting AETE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2013, Istanbul, Turkey. pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological sensoring of the conceptus by the maternal environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual Meeting AETE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2013, Istanbul, Turkey. pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL: The Multi-species Livestock Trait Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Research Conference, MTSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cadiz, Spain. pp.289-300, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35233-1_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atol: Animal Trait Ontology for Livestock. Atol: Où en sommes-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France. 30 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic regulation of the expression on of [i]ELF5[/i] in different bovine cell lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Functional Genomics of Early Development in Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alberta. CAN., Jul 2012, Alberta, Canada. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of decorin and associated extra cellular matrix (ECM) components during placentation in AI and SCNT pregnancies in cow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Placenta Associations Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Placenta Associations (IFPA). INT., Sep 2012, Hiroshima, Japan. pp.A96, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2012.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atol : une ontologie dédiée aux traits des animaux d'élevage, un exemple sur le thème de la croissance et de la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chatonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the modelling of conceptus morphogenesis in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadha Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ramis-Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference Series Chemical Biology 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Laboratory (EMBL). DEU., Sep 2012, Heidelberg, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in gene expression during elongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Embryo Genomics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Bonn, DEU., Sep 2011, Bonn, Germany. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and localization of DLX3 and PPARg in bovine extra-embryonic tissues during binucleated cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padma Murthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Placenta Associations (IFPA). GBR., Sep 2011, Geijo, Norway. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.PLACENTA.2011.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL - Animal Trait Ontology for Livestock : une ontologie des caractères phénotypables sur les animaux de rente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la génomique fonctionnelle pour l'étude de la fertilité femelle bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and cellular characterization of bovine extra-embryonic primary cultured cells: an in vitro model to study trophoblast, endoderm and mesoderm crosstalks before implantation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. D. Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lineage commitments : Emphasis on Extraembryonic-Embryonic interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Organization. DEU., May 2011, Leuven, Belgium. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation de la croissance trophoblastique : rôle du cytosquelette ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées de Biologie cellulaire du Grand Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Biocell, Gif sur Yvette, FRA., May 2011, Orsay, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping the reproduction function in cattle: inputs from functional genomics and epigenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly and annual workshop of ICAR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Committee for Animal Recording (ICAR). Rome, ITA., Jun 2011, Bourg-en-Bresse, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic patterning and extra-embryonic differentiation appear disconnected before implantation in bovine somatic cell nuclear transfer embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lineage commitments: Emphasis on Extraembryonic interface EMBO workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Organization. DEU., May 2011, Leuven, Belgium. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL: A new ontology for livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2011: "New technologies and new challenges for breeding and herd management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific regulation of HIF1A and EPAS1/HIF2A at the bovine conceptus-endometrium interface in normal and perturbed early pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie L. Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. General Meeting of GEMINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). Bruxelles, BEL., Sep 2011, Gijon, Spain. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL : une ontologie pour le phénotypage des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La génomique bovine. Contribution de la génomique à l'avenir de l'élevage bovin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meetac - Valorisation des données transcriptomiques bovines à l’interface mère-embryon pour une compréhension intégrée de l’implantation (2009-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of expression of candidate genes at the utero-conceptus interface during early pregnancy in cow: a comparative analysis between normal and cloned pregnancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Biaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically-based modeling of the trophoblast tissue morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadha Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Drasdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium, Computer Methods in Biomechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Valence, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et caractérisation de modèles porcins de retard de croissance in utero (RCIU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSCLON. Développement musculaire des clones bovins et de leurs descendants F1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque AGENAE-GENANIMAL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMBRYOGEN - Effet du bilan énergétique sur l’expression des gènes dans l’embryon péri-implantatoire chez des vaches laitières de race Prim’Holstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underfeeding affects IGF-1 and gene expression in genital tract tissues in high producing dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Ruminant Reproduction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Anchorage, Alaska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems biology of mammalian embryo implantation and early placental development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myogenesis of bovine fœtal clones: genomic profiling across pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa E. Liszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Anchorage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic profiling during myogenesis of foetal clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa E. Liszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSCLON : Développement musculaire des bovins obtenus par clonage somatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems biology of mammalian embryo implantation and early placental development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalista Andropolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Pathways and Systeme Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Corfu, Greece. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underfeeding affects IGF-1 and gene expression in genital tract tissues in high producing dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI or IVF-ET technologies differentially affect the bovine endometrial transcriptome at implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mansouri-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting of The European Society for Human Reproduction and Embryology (ESHRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation nucléaire tridimensionnelle de transcrits exprimés différentiellement lors des différenciations qui accompagnent l'élongation et la gastrulation de l'embryon bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la morphogenèse d’un épithélium embryonnaire à fonction trophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire agroBI-Biologie Integrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du conceptus sur le transcriptome de l’endomètre bovin à l’implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level set based hybrid framework for confocal image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth IASTED International Conference on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene selection for microarray data: application to elongating and gastrulating bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action autocrine des prostaglandines du conceptus ovin: caractérisation des récepteurs FP, EP3 et EP4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid segmentation framework using level set method for confocal microscopy images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Bio-inspired Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of MHC class I in the placenta and the lymphocytes of bovine somatic clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of differentially expressed genes: the importance of variance modelling in the test statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic and extraembryonic abnormalities in Day-18 cloned bovine conceptuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene selection for microarray data: application to elongating and gastrulating bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational reconstruction of cellular organization and tissue structure in bovine trophoblast elongation from confocal microscopy imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting de la Société Française de Biologie du Développement (SFBD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of ruminants to pregnancy: more than meat and milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression in elongating and gastrulating embryos from ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Reproduction in Domestic Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good embryos gone bad: a transcription profile of what goes wrong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadie L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Razzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Veterinary Immunology Symposium (IVIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of gene expression in bovine extra-embryonic tissues before placentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiles in endometrium of cyclic and pregnant cows during the peri-implantation period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EMBIC (EMBryo Implantation Control) Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes involved in the implantation process in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EMBIC Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gene expression profiles in the ruminant endometrium using a 13K microarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple procedure to determine differentially expressed genes between several conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Statistique Mathématique et Applications, 13-17 Novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, CIRM, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of MHC class I in the placenta of bovine somatic clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European Workshop of Veterinary Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel procedure to determine differentially expressed genes between two conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop: Statistical methods for post-genomic data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural model for variances in differential gene expression studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop: Statistical methods for post-genomic data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel procedure to determine differentially expressed genes between two conditions, and an application to the comparison of two bovine gestation modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global gene expression profiling distinguishes placentomes derived by artificial insemination from those pregnancies derived by either in vitro fertilization or nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Razzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Status of Plant &amp; Animal Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du transcriptome musculaire bovin au cours de la myogenèse chez les bovins clonés et leurs témoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collection d'ADNc pour l'étude du profil d'expression de gènes des tissus bovins impliqués dans les caractéristiques de reproduction et de production (lait et viande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a day-14 embryonic array to study the elongation phase of the bovine embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics on normal and cloned bovine embryo before implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. EMBIC (Embryo Implantation Control) Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Malinska, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortalité embryonnaire péri implantatoire chez la vache: données récentes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'actualité en reproduction bovine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Maisons-Alfort, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA macro-array resource for gene expression profiling in bovine tissues involved in reproduction and production (milk and beef) traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Polish-French symposium "Animal Growth and Development: regulatory mechanisms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la génomique pour l'étude de la phase d'élongation de l'embryon bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROGER : Un Répertoire Ordonné de Gènes pour l'analyse de l'Expression génique chez les Ruminants. Application à l'identification de marqueurs de la différenciation dans le muscle, le tissu adipeux, l'embryon et la glande mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La syndactylie en race Holstein : identification de marqueurs génétiques et caractérisation de gènes candidats. Vers une éradication de l'anomalie de nos cheptels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour de Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential gene expression during trophoblast expansion in bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Couve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Biologie et Devéloppement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mature adipocytes stimulate proliferation and inhibit differenciation of trout myogenic cells in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goffette Valentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabin Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hue Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gabillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGDR pHD symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'imagerie en 3D pour caractériser l'organisation des tissus adipeux chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettez un peu de piquant dans vos recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de stockage au froid des oeufs embryonnés de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Terrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 37th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elongation of trophoblastic vesicles between Days 15 and 18 in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. International Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, New Orleans, Lousiana, United States. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 31 (1), 230 p., 2019, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv31n1Ab85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent evolution: concepts, database, roadmap and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pontarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Mc Ghee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEEB: Evolutionary Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.189, 2017, 21st Evolutionary Biology Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeDE-OM: Text data extraction & OMics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets de la PGE2 originaire du cumulus sur la survie et la pluripotence des cellules souches embryonnaires bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes de la mortalité embryonnaire ou fœtale de 2 mutants bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDI (Multilevel Data Integration): Intégration de données hétérogènes incluant des données «omiques»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DICER : Dialogue pendant l'Implantation entre le Conceptus et l'Endomètre : implication des microARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolifraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and cellular characterization of bovine extra-embryonic primary cultured cells: an in vitro model to study trophoblast, endoderm and mesoderm crosstalks before implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 2015, 1ères journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary bovine extra-embryonic cultured cells: a new resource for the study of in vivo peri-implanting phenotypes and mesoderm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gottingen, Germany. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine primary cells as a new resource to mine extra-embryonic phenotypes in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPAL, FRANCOPA, “Place des méthodes de remplacement en expérimentation biologique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the modelling of conceptus morphogenesis in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadha Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Modeling in Cell and Developmental Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering mechanisms promoting elongation in ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Blomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Schroeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Functional Genomics of Early Development in Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Banff, Alberta, Canada. , 2013, Symposium on the Functional Genomics of Early Development in Livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL: an ontology for livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 18, 476 p., 2012, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcripts related to WNT non-canonical signaling are activated in the trophoblast following cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Biase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanaka Rabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalista Andropolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Embryo Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bonn, Germany. , pp.88, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation de la croissance trophoblastique : des microtubes à l'élongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically-based modeling of the trophoblast tissue morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadha Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Drasdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCB Student Council Symposium 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Boston, United States. pp.1 P., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophoblaste, endoderme et mésoderme extra-embryonnaires in vitro et ex vivo, pour modéliser l'élongation de l'embryon bovin à partir de paramètres cellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of imprinted gene IPL/PHLDA2 in the bovine placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tycko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Ruminant Reproduction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Wellington, New Zealand. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du séquençage de collections de gènes exprimés des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'ADNc pour l'analyse du transcriptome des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposed Terminology of Convergent Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George R. Mcghee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pontarotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origin and Evolution of Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 361p., 2019, 978-3-319-95953-5. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95954-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of electroporation in developmental biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Migeotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Suárez-Boomgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Electroporation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-319-26779-1. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26779-1_139-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road map to study convergent evolution: A proposition for evolutionary systems biology approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pontarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology : Convergent Evolution, Evolution of Complex Traits, Concepts and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 422 p., 2016, 978-3-319-41323-5. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41324-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of molecular markers for staging peri-gastrulating bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Viebahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiblast Stem Cells : Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1074, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 216 p., 2013, Methods in Molecular Biology, 978-1-62703-627-6. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-62703-628-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimeras in developmental biology: scientific objectives and ethical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice B. de Montera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHIMBRIDS- Chimeras and Hybrids in Comparative European and International Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2009, 978-3-540-93868-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie secrète des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sambroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiane Valotaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL: Animal Trait Ontology for Livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId568"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21623945.2025.2558573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Goffette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67152-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulin Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2024.1331098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Capilla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1155202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolien L.J. Desmet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed F.A. Marei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Sprangers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit T.S. Beemster" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dez248" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Artus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0348" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0439" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154607v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H Biase" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Dickinson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000046" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626650v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.145367" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-022516-022900" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD15355" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440442v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sauvegarde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Paul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bridoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165898" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602490v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H. Biase" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanaka Rabel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalista Andropolis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520945114" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke S. Schr&#246;der" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloz Tsikolia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Weizbauer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Viebahn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440951" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Evain-Brion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A. Degrelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127330" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2014.12.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neveux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.12.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.366" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019556v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00091.2013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3067" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000955v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Valour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Valour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00139.2012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440372v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornelis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile O. Heidmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vernochet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavialle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1215787110" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22257" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6N89C1K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000771v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Maruotti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique E. G&#243;mez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Louet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22051" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189832v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turenne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Tiys" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivanisenko" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Yudin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ignatieva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0381-5-12" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373739v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2012.08.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0NJ5CFQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038309" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782492v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12113" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB441XRF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A. S.A. Degrelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Y. Heyman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. R.E. Everts" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0174" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Murthi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Evain-Brion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Fournier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2011.08.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BHCGPKP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine G. Taghouti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2010.03.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVB10GKG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660788v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Turenne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197513v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri-Atiia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Taghouti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90404.2008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655420v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mansouri-Attia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E Everts" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812722106" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665045v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite M. Rielland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.07.017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663113v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bataillon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Rodde" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307623v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot-Kaminski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-46" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658497v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Munoz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jn Caamano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2008.01229.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667181v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E. Everts" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Razzak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl A. Green" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00223.2007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654413v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-08-0011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654281v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672307008646" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ro&#239;z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/clo.2006.0086" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067477v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degrelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ollier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Campion" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440250v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-150" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440263v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.09.043" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674493v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Turbe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00057" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672603v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931718v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mcgraw" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Gagn&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Sirard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.002147" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675004v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691407v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Barnes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sirard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692976v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dedieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ledan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crozet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690689v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huneau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716001v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Schwarz-Sommer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huijser" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Flor" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hansen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1992.tb05048.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931791v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Schwarz-Sommer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Huijser" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Flor" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Hansen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716027v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Tr&#246;bner" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ramirez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Motte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1992.tb05574.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931702v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jouvin-Marche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Liebe-Gris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marolleau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1990.tb07383.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931783v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariza Gon&#231;alves Morgado" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Trede" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Couez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02421537" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-WXSB0RLF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00901645v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plommet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Plommet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931694v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Schiff" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Milili" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Rud1koff" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fougereau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.163.3.573" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721307v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721291v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187040v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198080v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Nguyen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735475v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.J Desmet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F.A. Marei" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andries" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605617v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603351v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.J. Desmet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741285v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797768v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740072v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797759v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205091v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.06.013" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019239v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019203v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelia Kara-Ali" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210757v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750374v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019571v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Heidmann" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019550v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019173v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191279v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35233-1_28" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210637v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019580v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003455v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guissant" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019615v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadha Chettaoui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ramis-Conde" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019017v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747917v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Murthi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PLACENTA.2011.07.004" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X57H5L0M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004438v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019064v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019376v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004437v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189518v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000903v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L. Boissy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019432v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752240v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754472v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Biaise" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816587v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Drasdo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173381v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820727v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752526v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752200v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Oliveira" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754246v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752224v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752148v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753387v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817237v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754514v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756649v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753407v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754487v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197538v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752159v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Xue" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755489v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756904v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752520v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752163v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Servely" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752273v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752416v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752157v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756590v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752176v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752363v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752663v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadie L. Smith" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752280v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caraux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197494v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197496v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Everts" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197493v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Everts" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818702v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754703v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820023v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Duval" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817800v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816165v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752547v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752354v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760912v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760881v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829096v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760838v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763483v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762850v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829108v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couve" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288828v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffette Valentine" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Nathalie" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Isabelle" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288888v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734066v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degrelle" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publish.csiro.au/rd/Fulltext/RDv31n1Ab85" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab85" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734433v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dardaillon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mc Ghee" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412831v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742469v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533874v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533873v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743770v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797734v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797494v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fournier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797585v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190586v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Blomberg" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schroeder" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210638v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267241.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191324v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Biase" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824223v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816018v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823395v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821554v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tycko" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02418230v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R. Mcghee" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319959535https://www.springer.com/gp/book/9783319959535" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95954-2_18" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606721v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gosse" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Migeotte" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Su&#225;rez-Boomgaard" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/395663.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26779-1_139-1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801520v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-41324-2_1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41324-2_1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807812v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254822.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-628-3_10" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816682v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B. de Montera" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141858v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210343v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21623945.2025.2558573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Goffette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67152-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulin Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2024.1331098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Capilla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1155202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolien L.J. Desmet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed F.A. Marei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Sprangers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit T.S. Beemster" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dez248" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Artus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0348" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0439" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154607v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H Biase" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Dickinson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000046" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626650v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.145367" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-022516-022900" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sauvegarde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Paul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bridoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165898" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD15355" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602490v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H. Biase" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanaka Rabel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalista Andropolis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520945114" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke S. Schr&#246;der" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloz Tsikolia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Weizbauer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Viebahn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440951" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636490v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2014.12.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Evain-Brion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A. Degrelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127330" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neveux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.12.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019556v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00091.2013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.366" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3067" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000955v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Valour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Valour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00139.2012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440372v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornelis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile O. Heidmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vernochet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavialle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1215787110" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22257" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6N89C1K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turenne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Tiys" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivanisenko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Yudin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ignatieva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0381-5-12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373739v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2012.08.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0NJ5CFQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000771v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Maruotti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique E. G&#243;mez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Louet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038309" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782492v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12113" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB441XRF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A. S.A. Degrelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Y. Heyman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. R.E. Everts" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0174" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Murthi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Evain-Brion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Fournier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2011.08.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BHCGPKP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine G. Taghouti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2010.03.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVB10GKG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660788v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Turenne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197513v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri-Atiia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Taghouti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90404.2008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655420v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mansouri-Attia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E Everts" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812722106" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665045v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite M. Rielland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.07.017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663113v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bataillon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Rodde" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307623v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot-Kaminski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-46" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658497v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Munoz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jn Caamano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2008.01229.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667181v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E. Everts" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Razzak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl A. Green" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00223.2007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654413v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-08-0011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654281v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672307008646" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ro&#239;z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/clo.2006.0086" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067477v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degrelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ollier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Campion" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440250v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-150" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440263v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.09.043" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674493v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Turbe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00057" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931718v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mcgraw" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Gagn&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Sirard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.002147" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672603v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675004v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691407v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Barnes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sirard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692976v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dedieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ledan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crozet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690689v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huneau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716001v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Schwarz-Sommer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huijser" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Flor" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hansen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1992.tb05048.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931791v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Schwarz-Sommer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Huijser" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Flor" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Hansen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716027v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Tr&#246;bner" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ramirez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Motte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1992.tb05574.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931702v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jouvin-Marche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Liebe-Gris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marolleau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1990.tb07383.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931783v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariza Gon&#231;alves Morgado" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Trede" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Couez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02421537" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-WXSB0RLF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00901645v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plommet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Plommet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931694v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Schiff" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Milili" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Rud1koff" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fougereau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.163.3.573" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721307v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721291v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187040v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198080v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Nguyen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735475v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.J Desmet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F.A. Marei" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andries" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605617v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603351v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.J. Desmet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741285v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797768v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740072v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797759v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019239v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205091v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.06.013" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019203v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelia Kara-Ali" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210757v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019571v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Heidmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750374v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019550v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019173v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191279v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35233-1_28" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210637v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019580v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003455v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guissant" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019615v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadha Chettaoui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ramis-Conde" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019017v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747917v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Murthi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PLACENTA.2011.07.004" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X57H5L0M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019376v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004438v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019064v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004437v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189518v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000903v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L. Boissy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019432v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752240v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754472v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Biaise" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816587v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Drasdo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173381v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820727v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752526v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754246v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752200v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Oliveira" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752224v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752148v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753387v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817237v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754514v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756649v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753407v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754487v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197538v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752159v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Xue" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755489v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756904v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752520v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752163v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Servely" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752273v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756590v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752416v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752157v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752176v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752363v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752663v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadie L. Smith" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752280v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caraux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197494v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197496v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Everts" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197493v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Everts" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818702v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754703v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820023v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Duval" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817800v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816165v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752547v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752354v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760912v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760881v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829096v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760838v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763483v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762850v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829108v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couve" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288828v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffette Valentine" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Nathalie" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Isabelle" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288888v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734066v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degrelle" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publish.csiro.au/rd/Fulltext/RDv31n1Ab85" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab85" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734433v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dardaillon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mc Ghee" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412831v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742469v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533874v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533873v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743770v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797734v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797494v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fournier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797585v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190586v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Blomberg" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schroeder" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210638v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267241.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191324v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Biase" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824223v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816018v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823395v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821554v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tycko" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02418230v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R. Mcghee" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319959535https://www.springer.com/gp/book/9783319959535" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95954-2_18" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606721v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gosse" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Migeotte" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Su&#225;rez-Boomgaard" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/395663.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26779-1_139-1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801520v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-41324-2_1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41324-2_1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807812v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254822.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-628-3_10" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816682v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B. de Montera" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141858v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210343v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>