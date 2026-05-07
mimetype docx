--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -66,7791 +66,7791 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Significant improvements in targeted UHPLC-ESI-MS/MS analysis of the reactive aldehydes 4-hydroxy-2(E)-nonenal and 4-hydroxy-2(E)-hexenal and application to rat serum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1265, pp.124747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2025.124747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi‐omics analysis to evaluate the effects of solar exposure and a broad‐spectrum SPF50+ sunscreen on markers of skin barrier function in a skin ecosystem model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Noustens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101 (2), pp.373-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.14001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A consortium of seven commensal bacteria promotes gut microbiota recovery and strengthens ecological barrier against vancomycin-resistant enterococci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pepke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-025-02127-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi‐omics approach to understand the impact of sun exposure on an in vitro skin ecosystem and evaluate a new broad‐spectrum sunscreen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bacqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.13841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fate of Sulfonamides and Tetracyclines in Meat during Pan Cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Hélèna Noguer-Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mompelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (19), pp.6233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27196233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transgenerational metabolomic fingerprints in mice ancestrally exposed to the obesogen TBT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Chamorro-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riann Egusquiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Aldehydomics: Untargeted Trapping and Analysis of Reactive Diet-Related Carbonyl Compounds Formed in the Intestinal Lumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox10081261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safety assessment of cosmetics by read across applied to metabolomics data of in vitro skin and liver models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-021-03136-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lactose and Fructo-oligosaccharides Increase Visceral Sensitivity in Mice via Glycation Processes, Increasing Mast Cell Density in Colonic Mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper B.J. Kamphuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158 (3), pp.652-663.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2019.10.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global profiling of toxicologically relevant metabolites in urine: case study of reactive aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (2), pp.1746-1754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b03146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heme-Iron-Induced Production of 4-Hydroxynonenal in Intestinal Lumen May Have Extra-Intestinal Consequences through Protein-Adduct Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), pp.1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox9121293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longitudinal analysis of the salivary metabolome of breast-fed and formula-fed infants over the first year of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Neyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-020-01661-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and validation of an ultra high performance liquid chromatography-electrospray tandem mass spectrometry method using selective derivatisation, for the quantification of two reactive aldehydes produced by lipid peroxidation, HNE (4-hydroxy-2( E )-nonenal) and HHE (4-hydroxy-2( E )-hexenal) in faecal water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1083, pp.171-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2018.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isocitrate dehydrogenase 1 mutations prime the all-trans retinoic acid myeloid differentiation pathway in acute myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Boutzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Saland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne de Toni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (4), pp.483-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20150736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02465288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Red meat and colorectal cancer: Nrf2-dependent antioxidant response contributes to the resistance of preneoplastic colon cells to fecal water of hemoglobin- and beef-fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reggie Surya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (6), pp.635-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgw035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facile oxime ether synthesis: Free carbonyl compound derivatization by a brominated o-benzylhydroxylamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (13), pp.1585-1591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00397911.2015.1035791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Twin peaks&amp;quot;: searching for 4-hydroxynonenal urinary metabolites after oral administration in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.136-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2014.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A central role for heme iron in colon carcinogenesis associated with red meat intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Chenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75 (5), pp.870-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-2554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of endocrine disruptors from a complex matrix using estrogen receptor affinity columns and high performance liquid chromatography-high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Jondeau-Cabaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Soucasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.2705-2720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1458-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of three simple direct or indirect carbonyl detection methods for characterization of oxidative modifications of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica R Vasquez-Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rouimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Waeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neven Zarkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toxicology Mechanisms and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (4), pp.296-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/15376516.2012.657258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a liquid chromatography/atmospheric pressurephoto-ionization high-resolution mass spectrometry analytical method for the simultaneous determination of polybrominateddiphenyl ethers and their metabolites: application to BDE-47metabolism in human hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.599-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.6136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CYP450-Dependent Biotransformation of the Insecticide Fipronil into Fipronil Sulfone Can Mediate Fipronil-Induced Thyroid Disruption in Rats (Full paper and erratum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 127 (1) 130 (2), pp.29-41 et 444-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfs094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquid chromatography/electrospray ionisation massspectrometric tracking of 4‐hydroxy‐2(E)‐nonenalbiotransformations by mouse colon epithelial cells using[1,2‐13C2]‐4‐hydroxy‐2(E)‐nonenal as stable isotope tracer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gieules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (19), pp.2675-2681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.5033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4-Hydroxy-2(E)-nonenal metabolism differs in apc(+/+) cells and in apc(Min/+) cells: it may explain colon cancer promotion by heme iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gieules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (11), pp.1984 - 1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/tx2003036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolic Fate of [C-14]Diuron and [C-14]Linuron in Wheat (Triticum aestivum) and Radish (Raphanus sativus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifaa Al-Sayeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (20), pp.10935-10944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf101937x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemistry and biochemistry of lipid peroxidation products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Atalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bresgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cipak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Eckl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (10), pp.1098-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10715762.2010.498477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of the lipid peroxidation product 4-hydroxy-2(E)-nonenal with (13)C stable isotope incorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sreevani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Labelled Compounds and Radiopharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (1-2), pp.87-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jlcr.1485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro aromatic bioactivation of the weak estrogen E(2)alpha and genesis of DNA adducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rizzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Delous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 70 (3), pp.161-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2004.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing new approaches using atmospheric pressure photo ionization for the analysis of brominated flame retardants and their related degradation products by liquid chromatography-mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdouline Jouahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1082 (1), pp.98-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing new approaches using atmospheric pressure photo ionization for the analysis of brominated flame retardants and their related degradation products by liquid chromatography–mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdouline Jouahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1082 (1), pp.98-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2005.04.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of the regio- and stereo-selectivity of deoxyguanosine linkage to deuterated 2-hydroxyestradiol by using liquid chromatography/ESI-ion trap mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14 (4), pp.364-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1044-0305(03)00066-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adduction of catechol estrogens to nucleosides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Fauglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 67 (13-14), pp.1091-1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-128X(02)00070-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oligonucleotide covalent modifications by estrogen quinones evidenced by use of liquid chromatography coupled to negative electrospray ionization tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Couve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 976 (1-2), pp.123-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9673(02)00940-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P19-07 Assessment of the Metabolic Fate of Bisphenol A Alternatives Prioritized Under the PARC Project in HepaRG cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gütter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hillenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevolleau-Mege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROTOX 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Athens, Greece. 411, pp.S240, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxlet.2025.07.572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05292954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactome expertise: an integrative approach to evaluate solar radiation impact on skin ecosystem and a new SPF50+ sunscreen efficacy</w:t>
+                <w:t xml:space="preserve">Multi-omics and integrative approach to evaluate solar exposure impact on skin ecosystem and a new SPF50+ sunscreen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bacqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anais Noustens</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th world congress of dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">American Academy of Dermatology Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, New Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357867v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics and integrative approach to evaluate solar exposure impact on skin ecosystem and a new SPF50+ sunscreen</w:t>
+                <w:t xml:space="preserve">Interactome expertise: an integrative approach to evaluate solar radiation impact on skin ecosystem and a new SPF50+ sunscreen efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bacqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Jamin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Delsol</w:t>
+                <w:t xml:space="preserve">Anais Noustens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Academy of Dermatology Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, New Orléans, United States</w:t>
+              <w:t xml:space="preserve">25th world congress of dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386952v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dérivation avec introduction de marquage isotopique pour l’analyse sélective des produits de peroxydation lipidique dans la lumière intestinale par des approches LC-MS ciblées et non-ciblées.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La dérivation avec introduction de marquage isotopique pour l'analyse sélective des produits de peroxydation lipidique dans la lumière intestinale par des approches LC-MS ciblées et non-ciblées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Hélèna Noguer-Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès francophone sur les sciences séparatives et les couplages de l'AFSEP. SEP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15ème congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (SEP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206545v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dérivation avec introduction de marquage isotopique pour l'analyse sélective des produits de peroxydation lipidique dans la lumière intestinale par des approches LC-MS ciblées et non-ciblées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La dérivation avec introduction de marquage isotopique pour l’analyse sélective des produits de peroxydation lipidique dans la lumière intestinale par des approches LC-MS ciblées et non-ciblées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (SEP 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">15ème congrès francophone sur les sciences séparatives et les couplages de l'AFSEP. SEP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406225v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a UHPLC-MS/MS targeted method in various matrices for the quantification of toxicologically relevant aldehydes produced from lipid peroxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Orlandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of two semi-targeted approaches to detect toxicological biomarkers as a tool to understand the relation between red meat consumption and colorectal cancer promotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien L. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabomeeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic balance of [3H]-BADGE in rodents: A spotlight on the complex in vivo fate of the diglycidyl ether analogue of bisphenol A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Blas-Y-Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTOX 15th International Congress of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies omiques pour l’étude de la relation cancer colorectal – viande rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien L. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic balance of [3H]-BADGE in rodents: a spotlight on the complex in vivo fate of the diglycidyl ether analogue of bisphenol A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie N Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia de la Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien L Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Blas-Y-Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on Environmental Endocrine Disruptors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation, peroxydation lipidique et cancer colorectal : dosage d'hydroxy-alcénals marqueurs dans des eaux fécales de rats soumis à différents régimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFSM 2016, Congrès français de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et validation d’une méthode U-HPLC-ESI-MS/MS pour le dosage d’aldéhydes issus de la peroxydation lipidique dans des eaux fécales de rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Twin peaks » : recherche et identification des métabolites urinaires du 4-hydroxynonénal après administration orale chez le rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NACRe « Nutrition, microbiote, métabolisme et cancer »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nrf2- Dependent Antioxidant Response could be Involved in The Resistance of Preneoplastic Colon Cells upon Exposure to Faecal Water of Haemoglobin and Beef-Fed Rats: Possible Links with Colorectal Cancer Promotion by Red Meat Diet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reggie Surya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NRF2 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-Hydroxynonenal fate after oral administration in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting HNE Club SAS 2014 - 7. HNE-Club Meeting / 5. Health Food Symposium 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Toulouse, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free carbonyls mapping in fecal waters: derivatising and detecting toxic lipid peroxidation aldehydes using LC/HRMS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting HNE Club SAS 2014 - 7. HNE-Club Meeting / 5. Health Food Symposium 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Toulouse, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldehydomic: comment repérer les aldéhydes impliqués dans le cancer colorectal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises du Département AlimH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Arèches, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colorectal cancer, diet and lipid oxidation : Towards non-targeted LC/HRMS aldehydomics for trapping and analyzing reactive aldehydes in the intestinal lumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. ASMS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Baltimore, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted analysis of reactive aldehydes produced by lipid peroxidation using selective derivatisation and detection by LC/HRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IMSC International Mass Spectrometry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une méthode LC-HRMS pour l’analyse non-ciblée d’aldéhydes libres : application à la détection de produits de peroxydation lipidique dans des eaux fécales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaïs Hautbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Congrès de l’Association Francophone des Sciences Séparatives (AFSEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apc mutation increases metabolization capacities of mouse colonocytes towards the dietary lipid oxidation product 4-hydroxynonenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gieules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. biennal meeting of the Society for Free Radical Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LC-HRMS investigation of the in vitro metabolism of brominated flame retardants using APPI and ESI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Int. Mass Spectrom. Conf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Kyoto, Japan. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthode de quantification des Bisphénols-A halogénés par HPLC-MS/MS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Quantification of 4-hydroxy-2-hexenal, 4-hydroxy-2-nonenal in vegetable and marine lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guichardant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP 2011 - 28èmes Journées Françaises de Spectrométrie de Masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Avignon, France. 2011</w:t>
+              <w:t xml:space="preserve">102nd AOCS annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Cincinnati, United States. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802858v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Analysis of Hydroxylated and non Hydroxylated Polybromodiphenyl Ethers by LC-APPI-HRMS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Quantification des Bisphénols-A halogénés par HPLC-MS/MS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Kulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Denver, Colombia. 2011</w:t>
+              <w:t xml:space="preserve">6ème Journée Spectrométrie de Masse en Midi-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Toulouse, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803522v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of 4-hydroxy-2-hexenal, 4-hydroxy-2-nonenal in vegetable and marine lipids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Développement d’une méthode de quantification des Bisphénols-A halogénés par HPLC-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Kulyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Genot</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">102nd AOCS annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Cincinnati, United States. 2011</w:t>
+              <w:t xml:space="preserve">SMAP 2011 - 28èmes Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Avignon, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802850v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des Bisphénols-A halogénés par HPLC-MS/MS.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Simultaneous Analysis of Hydroxylated and non Hydroxylated Polybromodiphenyl Ethers by LC-APPI-HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journée Spectrométrie de Masse en Midi-Pyrénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Toulouse, France. 2011</w:t>
+              <w:t xml:space="preserve">59th ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Denver, Colombia. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...4461 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Pouyet</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">hal-01763228v1</w:t>
+                <w:t xml:space="preserve">hal-02803522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7881,77 +7881,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How solar exposure affect skin ecosystem interactions and SPF50+sunscreen afford innovative photoprotection: a multi-omics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacques-Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bacqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7993,103 +7993,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Aldehydomics” and “Mercaptomics”, two metabolomic approaches to better understand the link between red meat consumption and colorectal cancer development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien L. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive Lipids in Biology and Disease: Tenth Meeting of the International 4-Hydroxynonenal Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nashville, United States</w:t>
@@ -8118,103 +8118,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la validation d’une méthode de dosage par U-HPLC-ESI-MS/MS vers l’analyse non-ciblée de biomarqueurs de peroxydation lipidique promoteurs du cancer colorectal : cas des hydroxy-alcénals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
@@ -8243,103 +8243,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a U-HPLC-ESI-MS/MS method for the quantification of reactive aldehydes produced by lipid peroxidation in the intestinal lumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Mass Spectrometry Conference (IMSC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Toronto, Canada</w:t>
@@ -8368,103 +8368,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation, peroxydation lipidique et cancer colorectal : vers l'aldéhydomique pour le piégeage et l'analyse non ciblée d'aldéhydes réactifs présents dans la lumière intestinale par LC-HRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t>
@@ -8493,103 +8493,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viande rouge et cancer colorectal : implication de la voie Nrf2/ARE dans la résistance des cellules prénéoplasiques suite à l’exposition aux produits issus de lipoperoxydation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reggie Surya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">collogue "Nutrition, Microbiote, métabolisme et cancer" NACRe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NACRe, Oct 2015, Paris, France</w:t>
@@ -8618,103 +8618,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in the analysis of free aldehydes: from targeted approaches to global aldehydomics using high resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting International HNE Club/Health and Food Symposium (SAS) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8733,359 +8733,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics for food and environmental toxicology : from targeted to global integrative approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+                <w:t xml:space="preserve">An &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; study of potential agents underlying the promotion by red meat: demonstration of the ajorrole of heme and lipid peroxidation in two animal models of carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M. Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Chenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LC-MS Montreux Symposium 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">4th Health Food Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745532v1</w:t>
+                <w:t xml:space="preserve">hal-02804947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; study of potential agents underlying the promotion by red meat: demonstration of the ajorrole of heme and lipid peroxidation in two animal models of carcinogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Taché</w:t>
+                <w:t xml:space="preserve">Metabolomics for food and environmental toxicology : from targeted to global integrative approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Health Food Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">LC-MS Montreux Symposium 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804947v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicologie comparative du fipronil et de son principal métabolite le fipronil sulfone: complémentarité des modèles animaux et cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
@@ -9114,103 +9114,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heme iron, lipid peroxidation and colon cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Society for Free Radical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rome, Italy</w:t>
@@ -9408,51 +9408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#252;tter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hillenweck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Person" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevolleau-Mege" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.572" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jacques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bacqueville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jamin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Maitre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Noustens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bacqueville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delsol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Noguer Meireles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mervant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406225v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-H&#233;l&#232;na Noguer-Meireles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mervant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Orlandi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Meireles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Bouville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Person" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blas-Y-Estrada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bruel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Costantino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beslay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie N Person" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia de la Fuente" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L Jamin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795643v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggie Surya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792021v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794351v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Hautbergue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dalleau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gieules" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210919v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orlandi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mervant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vuillaume" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouanin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2025.124747" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lauze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.14001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086353v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bayle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lemoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02127-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171228v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13841" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196233" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335779v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Chamorro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riann Egusquiza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106822" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328809v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10081261" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335738v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03136-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558354v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01661-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper B.J. Kamphuis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.10.037" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081088v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9121293" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03146" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623747v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.03.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02465288v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Boutzen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larrue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Toni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gales" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20150736" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901462v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgw035" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629946v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2014.12.016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2015.1035791" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bastide" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chenni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle L. Santarelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-2554" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963449v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jondeau-Cabaton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Soucasse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1458-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M36S8GXK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191244v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs094" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136991v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica R Vasquez-Garzon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rouimi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Waeg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Zarkovic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15376516.2012.657258" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191152v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marteau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6136" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646663v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5033" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD67C23EC27F8FFFF4532410841E1EF6D78CCB3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644375v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx2003036" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667036v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atalay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bresgen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Eckl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2010.498477" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668715v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifaa Al-Sayeda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf101937x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662316v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sreevani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.1485" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N69WHFWJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671843v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rizzati" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delous" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2004.11.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSHL5BH4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763229v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdouline Jouahri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115043v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.04.060" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K40Z3RFS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763225v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Clodic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-0305(03)00066-7" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680085v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Fauglas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-128X(02)00070-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ9KP9HQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763228v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Couve" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poulain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pouyet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(02)00940-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLTJ01T1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047728v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacques-Jamin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oules" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941687v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605738v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605669v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603475v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178523v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791856v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745532v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804947v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Bastide" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191177v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Kesteman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755728v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orlandi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mervant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vuillaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouanin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2025.124747" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jacques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L Jamin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Noustens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lauze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.14001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bayle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lemoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02127-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bacqueville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jamin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Maitre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delsol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13841" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795452v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-H&#233;l&#232;na Noguer-Meireles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196233" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335779v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Chamorro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riann Egusquiza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106822" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Noguer Meireles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mervant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10081261" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03136-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558299v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper B.J. Kamphuis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.10.037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622690v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Costantino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03146" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9121293" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01661-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.03.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02465288v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Boutzen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larrue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Toni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gales" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20150736" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901462v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggie Surya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgw035" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2015.1035791" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629946v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2014.12.016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bastide" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chenni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle L. Santarelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-2554" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963449v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jondeau-Cabaton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Soucasse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1458-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M36S8GXK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica R Vasquez-Garzon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rouimi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Waeg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Zarkovic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15376516.2012.657258" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191152v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6136" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191244v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs094" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646663v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gieules" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD67C23EC27F8FFFF4532410841E1EF6D78CCB3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644375v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dalleau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx2003036" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668715v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifaa Al-Sayeda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf101937x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667036v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atalay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bresgen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Eckl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2010.498477" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662316v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sreevani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.1485" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N69WHFWJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671843v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rizzati" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delous" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2004.11.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSHL5BH4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763229v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdouline Jouahri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115043v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.04.060" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K40Z3RFS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763225v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Clodic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-0305(03)00066-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680085v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Fauglas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-128X(02)00070-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ9KP9HQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763228v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Couve" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poulain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pouyet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(02)00940-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLTJ01T1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292954v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#252;tter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hillenweck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Person" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevolleau-Mege" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.572" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357867v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bacqueville" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406225v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mervant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206545v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210033v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Orlandi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Meireles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Bouville" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941614v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672542v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Person" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blas-Y-Estrada" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bruel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941439v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beslay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678671v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie N Person" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia de la Fuente" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941772v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795643v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798364v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178563v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792021v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794449v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791934v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794351v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941776v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Hautbergue" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806730v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803700v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marteau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802850v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802849v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulik" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802858v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803522v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047728v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacques-Jamin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oules" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941687v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605738v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605669v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603475v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178523v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791856v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804947v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Bastide" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745532v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191177v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Kesteman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755728v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>