--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1239,373 +1239,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting human impacts: non-pollen palynomorphs as proxies for human impact on the environment</w:t>
+                <w:t xml:space="preserve">Tourbières naturelles et anthropiques depuis 15 000 ans : Bilan des datations 14 C et comparaison avec les données bioclimatiques et archéologiques (Morvan, Forez, Devès, Mézenc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.235-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372783v1</w:t>
+                <w:t xml:space="preserve">hal-03337437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate reconstructions based on GDGT and pollen surface datasets from Mongolia and Baikal area: calibrations and applicability to extremely cold–dry environments over the Late Holocene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Odile Peyron</w:t>
+                <w:t xml:space="preserve">Detecting human impacts: non-pollen palynomorphs as proxies for human impact on the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 511 (1), pp.233-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP511-2020-54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-17-1199-2021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03364000v1</w:t>
+                <w:t xml:space="preserve">hal-03372783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourbières naturelles et anthropiques depuis 15 000 ans : Bilan des datations 14 C et comparaison avec les données bioclimatiques et archéologiques (Morvan, Forez, Devès, Mézenc)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+                <w:t xml:space="preserve">Climate reconstructions based on GDGT and pollen surface datasets from Mongolia and Baikal area: calibrations and applicability to extremely cold–dry environments over the Late Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Dugerdil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.1199-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-17-1199-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337437v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive groves around the lake. A ten-thousand-year history of a Cretan landscape (Greece) reveals the dominant role of humans in making this Mediterranean ecosystem</w:t>
               </w:r>
@@ -2508,77 +2508,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From natural to cultural mires during the last 15 ka years: An integrated approach comparing 14C ages on basal peat layers with geomorphological, palaeoecological and archaeological data (Eastern Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Scholtès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3289,295 +3289,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel lakes: a network for the study and management of mountain lakes in the French Alps and in Corsica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">7000 years of vegetation history and land-use changes in the Morvan Mountains (France): a regional synthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Birck</w:t>
+                <w:t xml:space="preserve">B. Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Epaillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Morand</w:t>
+                <w:t xml:space="preserve">Hervé Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eco.mont - Journal on Protected Mountain Areas Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1553/eco.mont-5-1s63⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (12), pp.1888-1902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683613508161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720062v1</w:t>
+                <w:t xml:space="preserve">hal-01291972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7000 years of vegetation history and land-use changes in the Morvan Mountains (France): a regional synthesis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+                <w:t xml:space="preserve">Sentinel lakes: a network for the study and management of mountain lakes in the French Alps and in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Birck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Epaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vannière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+                <w:t xml:space="preserve">C. Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Monna</w:t>
+                <w:t xml:space="preserve">A. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (12), pp.1888-1902. </w:t>
+              <w:t xml:space="preserve">eco.mont - Journal on Protected Mountain Areas Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.63-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683613508161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1553/eco.mont-5-1s63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291972v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture des archives naturelles : une histoire de la métallurgie autour de Bibracte</w:t>
               </w:r>
@@ -3986,51 +3986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourgogne Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Hors-série 3, pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4471,51 +4471,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de l’Hydrosystème Saône-Rhône : Premiers résultats sur la Tille et la Grande Saône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5222,51 +5222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mongolian dryland paleoenvironment and paleoclimate issues : calibrations and applicability of GDGT and pollen reconstructions over the Late Holocene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Dugerdil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5799,247 +5799,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation de la forêt du Morvan, de l’Âge du Fer au Moyen Âge</w:t>
+                <w:t xml:space="preserve">The olive groves landscape of Kournas lake (Crete, Greece) from the Late Neolithic to Present Day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Balland</w:t>
+                <w:t xml:space="preserve">I. Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Chevassu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T Pedrotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walsh K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’homme, les ressources végétales et minières : du site archéologique à l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPCC Bibracte, Chrono-Environnement, Jun 2019, Besançon, Université de Bourgogne-Franche-Comté., France</w:t>
+              <w:t xml:space="preserve">INQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429841v1</w:t>
+                <w:t xml:space="preserve">hal-02049589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The olive groves landscape of Kournas lake (Crete, Greece) from the Late Neolithic to Present Day</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’exploitation de la forêt du Morvan, de l’Âge du Fer au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walsh K.</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentin Chevassu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INQUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">L’homme, les ressources végétales et minières : du site archéologique à l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPCC Bibracte, Chrono-Environnement, Jun 2019, Besançon, Université de Bourgogne-Franche-Comté., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049589v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-ecological trajectories and tipping-points in the making of the Cretan landscape (Greece) from Neolithic to Present day</w:t>
               </w:r>
@@ -6051,51 +6051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Pedrotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6189,51 +6189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6519,247 +6519,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient mining near the Bibracte oppidum and its impact on ecosystems: a multidisciplinary approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Monna</w:t>
+                <w:t xml:space="preserve">Le Canal du Touron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gourault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiMAT, 2nd Mining in European History-Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">L'environnement du Mont Beuvray</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, France. in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746186v1</w:t>
+                <w:t xml:space="preserve">hal-00669379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Canal du Touron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Petit</w:t>
+                <w:t xml:space="preserve">Ancient mining near the Bibracte oppidum and its impact on ecosystems: a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florance Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'environnement du Mont Beuvray</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, France. in press</w:t>
+              <w:t xml:space="preserve">HiMAT, 2nd Mining in European History-Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669379v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past soil erosion history recorded by lake sediments in mountain areas (north and south French Alps) : complex interactions with climatic and human activities</w:t>
               </w:r>
@@ -6896,51 +6896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6989,277 +6989,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rythmes et mobilité d'occupation du massif du Morvan du second âge du Fer au haut Moyen Âge. Spatialisation et croisement des données archéologiques et paléoenvironnementales</w:t>
+                <w:t xml:space="preserve">Palaeoecological and geochemical evidences of early metallurgy in Burgundy (Morvan and Nivernais - France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nouvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
+                <w:t xml:space="preserve">Cédric Leuvrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on landscape Archaeology of European Mountain Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Mining in European History - Special Conference of the SBF HiMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481430v1</w:t>
+                <w:t xml:space="preserve">hal-00481421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoecological and geochemical evidences of early metallurgy in Burgundy (Morvan and Nivernais - France)</w:t>
+                <w:t xml:space="preserve">Rythmes et mobilité d'occupation du massif du Morvan du second âge du Fer au haut Moyen Âge. Spatialisation et croisement des données archéologiques et paléoenvironnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mining in European History - Special Conference of the SBF HiMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">International workshop on landscape Archaeology of European Mountain Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481421v1</w:t>
+                <w:t xml:space="preserve">hal-00481430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of NPPs to precise the early anthropogenic activities in the Morvan mountain (Burgundy-France)</w:t>
               </w:r>
@@ -7327,51 +7327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human activities, environment and mountain landscapes: studies in Jura mountains and Morvan middle mountain (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Landscape Archaeology of European Mountain Areas: Current Research and Future Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7530,51 +7530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Court-Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7681,51 +7681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLEN, IPC 2004. International Palynological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Granada, Spain. pp.514</w:t>
@@ -7987,688 +7987,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléoenvironnement, géoarchéologie et bioarchéologie à Bibracte (Nièvre et Saône-et-Loire). Études en cours et acquis récents du programme de recherche du Mont-Beuvray</w:t>
+                <w:t xml:space="preserve">Vers un cadre méthodologique afin d’examiner l’histoire cachée des couvertures boisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+                <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Fochesato</w:t>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Decocq. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Écologie historique. Apprendre du passé pour comprendre le présent et anticiper l’avenir des écosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.143-158, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9090.ch11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805251v1</w:t>
+                <w:t xml:space="preserve">hal-04585331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fenêtre &amp;quot;Saône&amp;quot; du PCR Transrégional &amp;quot;Trajectoire(s) de l'hydrosystème Saône-Rhône au paléoanthropocène&amp;quot; (Auvergne-Rhône-Alpes, Bourgogne-Franche-Comté)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paléoenvironnement, géoarchéologie et bioarchéologie à Bibracte (Nièvre et Saône-et-Loire). Études en cours et acquis récents du programme de recherche du Mont-Beuvray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fochesato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Goláňová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ministère de Culture, 2024</w:t>
+              <w:t xml:space="preserve">, Ministère de Culture, pp.65-72, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805155v1</w:t>
+                <w:t xml:space="preserve">hal-04805251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille préventive de Champdôtre (Côte d'Or). Évolution au cours de l'Holocène d'un paléochenal entre Ouche et Tille, dynamique naturelle et relations avec l'occupation humaine protohistorique et antique</w:t>
+                <w:t xml:space="preserve">La fenêtre &amp;quot;Saône&amp;quot; du PCR Transrégional &amp;quot;Trajectoire(s) de l'hydrosystème Saône-Rhône au paléoanthropocène&amp;quot; (Auvergne-Rhône-Alpes, Bourgogne-Franche-Comté)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurie Flottes</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sordoillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ministère de Culture, pp.73-78, 2024</w:t>
+              <w:t xml:space="preserve">, Ministère de Culture, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805231v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages et occupations humaines dans le finage dôlois. Premiers résultats de l'étude paléoenvironnementale réalisée à l'occasion de l'opération archéologique sur la ZAC du Pôle Innova à Choisey (Jura)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fouille préventive de Champdôtre (Côte d'Or). Évolution au cours de l'Holocène d'un paléochenal entre Ouche et Tille, dynamique naturelle et relations avec l'occupation humaine protohistorique et antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Labeaune</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Leblé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ministère de Culture, pp.88-94, 2024</w:t>
+              <w:t xml:space="preserve">, Ministère de Culture, pp.73-78, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805197v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un cadre méthodologique afin d’examiner l’histoire cachée des couvertures boisées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Marage</w:t>
+                <w:t xml:space="preserve">Paysages et occupations humaines dans le finage dôlois. Premiers résultats de l'étude paléoenvironnementale réalisée à l'occasion de l'opération archéologique sur la ZAC du Pôle Innova à Choisey (Jura)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sordoillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+                <w:t xml:space="preserve">Salomé Granai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Labeaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écologie historique. Apprendre du passé pour comprendre le présent et anticiper l’avenir des écosystèmes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de Culture, pp.88-94, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585331v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Methodological Framework for Investigating the Hidden History of Woodland Covers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Decocq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Ecology: Learning from the Past to Understand the Present and Forecast the Future of Ecosystems</w:t>
@@ -8710,103 +8710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape and Settlement Evolution during the Sixteenth Century: A multidisciplinary study of two mountain areas (Eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chevassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Rural World in the Sixteenth Century. Exploring the Archaeology of Innovation in Europe, Studies in the history of daily Life (800-1600)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.53-79, 2021</w:t>
@@ -8990,64 +8990,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuplements et paysages anciens dans les massifs du Morvan et du Jura. Confrontation de données paléoenvironnementales, historiques et archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chevassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9106,64 +9106,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des faînes, des glands et des châtaignes. Regards croisés sur la forêt morvandelle et son exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chevassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9205,90 +9205,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuplements et paysages anciens dans les massifs du Morvan et du Jura : confrontation de données paléo-environnementales, historiques et archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chevassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9339,51 +9339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bronze moyen et le début du Bronze final dans le nord de Rhône-Alpes et le sud de la Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9550,51 +9550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L.Dhennequin;J.-P.Guillaumet;M. Szabo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'oppidum de Bibracte (Mont-Beuvray, France). Bilan de 10 années de recherches (1996-2005)</w:t>
@@ -10543,51 +10543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Holocene Palaeoclimate and Palaeoenvironment from Mongolia: Calibration of GDGTs, Dung Fungal Spore and Pollen Records for Ayrag Lake (Akhanghai, Mongolia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Dugerdil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10788,51 +10788,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiocarbon ages on basal peat layers from the Eastern Massif Central region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10840,51 +10840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tourman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis De Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1594/PANGAEA.911851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11173,267 +11173,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champdôtre (21), Les Grands Pâtis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une zone humide de La Tène ancienne Parcey, 45 rue de la Gare (Jura) : rapport de diagnostic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Blanc</w:t>
+                <w:t xml:space="preserve">Angélique Marillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chavot</w:t>
+                <w:t xml:space="preserve">Caroline Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sordoillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Archeodunum. 2023</w:t>
+                <w:t xml:space="preserve">Sylviane Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap BFC. 2023, 1 vol. (76 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184082v1</w:t>
+                <w:t xml:space="preserve">hal-04540064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une zone humide de La Tène ancienne Parcey, 45 rue de la Gare (Jura) : rapport de diagnostic.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Champdôtre (21), Les Grands Pâtis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Marillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Schaal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sordoillet</w:t>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Humbert</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Inrap BFC. 2023, 1 vol. (76 p.)</w:t>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540064v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t>
               </w:r>
@@ -11730,51 +11730,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6138F361"/>
+    <w:nsid w:val="E04BE422"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11878,51 +11878,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F82A4550"/>
+    <w:nsid w:val="2E554FFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12112,51 +12112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-jouffroy-bapicot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5920-7565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154329940" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207330213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139543895" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/pea2t/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/pea2t/pes/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibracte.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilfuza Egamberdieva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109759" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1258" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1249884" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04108865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonia Serge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12050986" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Younes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.14405" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lestienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03258-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-164555/v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP511-2020-54" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364000v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1199-2021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pedrotta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Field" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sulpizio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pet&#345;&#237;k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Adamekov&#225;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Petr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ko&#269;&#225;r" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.02.022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107235" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Leyssenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619883025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586118v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire3020008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185539v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620919984" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02531966v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106219" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Iglesias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire2040053" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400212v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delarras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156875.t001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896717v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duhamel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prestreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0439-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002800v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nedjai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.04.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Epaillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leccia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crassous" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-5-1s63" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508161" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157810v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Forel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gourault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dhennequin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Szab&#243;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Camurri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/aarch.59.2008.1.1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479476v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332036v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pulido" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-006-0039-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293665v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868347v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466672v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Yucely Beb Caal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Dembele" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkiz Bekel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2022.JW5A.69" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Moreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Goydadin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436570v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3390" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134180" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436724v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992416v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miska" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19212" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429841v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balland" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049589v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pedrotta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meunier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walsh K." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896853v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vanni&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Iglesias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294382v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maicher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669394v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746186v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florance Gattin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669379v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877920v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camizuli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cattin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481430v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481421v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314683v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293677v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871580v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267426v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566523v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565694v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106685v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805251v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805155v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805231v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805197v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585331v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9090.ch11" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775623v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch11" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599469v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208668v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533791v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevassu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421029v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461561v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.7182" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676310v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333257v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315398v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323497v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974530v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362758v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310573v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986342v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436679v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4144" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340681v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314987v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129098v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis De Beaulieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.911851" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566575v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Tamas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dominik" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Losno" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529211v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184082v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540064v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00530150v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-jouffroy-bapicot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5920-7565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154329940" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207330213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139543895" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/pea2t/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/pea2t/pes/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibracte.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilfuza Egamberdieva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109759" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1258" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1249884" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04108865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonia Serge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12050986" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Younes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.14405" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lestienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03258-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-164555/v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP511-2020-54" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1199-2021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pedrotta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Field" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sulpizio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pet&#345;&#237;k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Adamekov&#225;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Petr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ko&#269;&#225;r" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.02.022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107235" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Leyssenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619883025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586118v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire3020008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185539v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620919984" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02531966v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106219" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Iglesias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire2040053" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400212v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delarras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156875.t001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896717v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duhamel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prestreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0439-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002800v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nedjai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.04.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291972v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508161" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Epaillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leccia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crassous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-5-1s63" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157810v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Forel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gourault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dhennequin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Szab&#243;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Camurri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/aarch.59.2008.1.1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479476v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332036v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pulido" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-006-0039-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293665v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868347v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466672v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Yucely Beb Caal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Dembele" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkiz Bekel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2022.JW5A.69" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Moreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Goydadin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436570v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3390" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134180" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436724v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992416v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miska" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19212" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049589v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pedrotta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meunier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walsh K." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429841v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896853v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vanni&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Iglesias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294382v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maicher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669394v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669379v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746186v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florance Gattin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877920v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camizuli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cattin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481421v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481430v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314683v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293677v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871580v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267426v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566523v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565694v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106685v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585331v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9090.ch11" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805251v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805155v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805231v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805197v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775623v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch11" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599469v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208668v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533791v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevassu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421029v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461561v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.7182" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676310v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333257v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315398v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323497v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974530v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362758v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310573v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986342v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436679v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4144" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340681v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314987v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129098v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis De Beaulieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.911851" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566575v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Tamas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dominik" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Losno" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529211v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540064v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184082v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00530150v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>