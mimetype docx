--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1239,373 +1239,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourbières naturelles et anthropiques depuis 15 000 ans : Bilan des datations 14 C et comparaison avec les données bioclimatiques et archéologiques (Morvan, Forez, Devès, Mézenc)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate reconstructions based on GDGT and pollen surface datasets from Mongolia and Baikal area: calibrations and applicability to extremely cold–dry environments over the Late Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Dugerdil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+                <w:t xml:space="preserve">Sébastien Joannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.1199-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-17-1199-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337437v1</w:t>
+                <w:t xml:space="preserve">hal-03364000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting human impacts: non-pollen palynomorphs as proxies for human impact on the environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tourbières naturelles et anthropiques depuis 15 000 ans : Bilan des datations 14 C et comparaison avec les données bioclimatiques et archéologiques (Morvan, Forez, Devès, Mézenc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.235-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372783v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate reconstructions based on GDGT and pollen surface datasets from Mongolia and Baikal area: calibrations and applicability to extremely cold–dry environments over the Late Holocene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting human impacts: non-pollen palynomorphs as proxies for human impact on the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Joannin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Peyron</w:t>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (3), pp.1199-1226. </w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 511 (1), pp.233-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-17-1199-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP511-2020-54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364000v1</w:t>
+                <w:t xml:space="preserve">hal-03372783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive groves around the lake. A ten-thousand-year history of a Cretan landscape (Greece) reveals the dominant role of humans in making this Mediterranean ecosystem</w:t>
               </w:r>
@@ -2121,291 +2121,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fires and human activities as key factors in the high diversity of Corsican vegetation</w:t>
+                <w:t xml:space="preserve">Combining the Monthly Drought Code and Paleoecological Data to Assess Holocene Climate Impact on Mediterranean Fire Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lestienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683619883025⟩</w:t>
+              <w:t xml:space="preserve">Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (2), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fire3020008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378546v1</w:t>
+                <w:t xml:space="preserve">hal-02586118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining the Monthly Drought Code and Paleoecological Data to Assess Holocene Climate Impact on Mediterranean Fire Regime</w:t>
+                <w:t xml:space="preserve">Fires and human activities as key factors in the high diversity of Corsican vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lestienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Leyssenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (2), pp.1-22. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.244-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fire3020008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683619883025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586118v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient parasites from a peat bog: New insights into animal presence and husbandry in Crete over the past 2000 years</w:t>
               </w:r>
@@ -2508,77 +2508,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From natural to cultural mires during the last 15 ka years: An integrated approach comparing 14C ages on basal peat layers with geomorphological, palaeoecological and archaeological data (Eastern Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Scholtès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3289,295 +3289,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7000 years of vegetation history and land-use changes in the Morvan Mountains (France): a regional synthesis.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sentinel lakes: a network for the study and management of mountain lakes in the French Alps and in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vannière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+                <w:t xml:space="preserve">C. Birck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Monna</w:t>
+                <w:t xml:space="preserve">I. Epaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683613508161⟩</w:t>
+              <w:t xml:space="preserve">eco.mont - Journal on Protected Mountain Areas Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.63-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1553/eco.mont-5-1s63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291972v1</w:t>
+                <w:t xml:space="preserve">hal-01720062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel lakes: a network for the study and management of mountain lakes in the French Alps and in Corsica</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Leccia</w:t>
+                <w:t xml:space="preserve">7000 years of vegetation history and land-use changes in the Morvan Mountains (France): a regional synthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Crassous</w:t>
+                <w:t xml:space="preserve">B. Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Morand</w:t>
+                <w:t xml:space="preserve">Hervé Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eco.mont - Journal on Protected Mountain Areas Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (1), pp.63-69. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (12), pp.1888-1902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1553/eco.mont-5-1s63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683613508161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720062v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture des archives naturelles : une histoire de la métallurgie autour de Bibracte</w:t>
               </w:r>
@@ -3986,51 +3986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourgogne Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Hors-série 3, pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4471,51 +4471,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de l’Hydrosystème Saône-Rhône : Premiers résultats sur la Tille et la Grande Saône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4953,152 +4953,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen 3D: An Application of 3D Reconstruction for the Scanning Electron Microscope</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rougeot</w:t>
+                <w:t xml:space="preserve">Mongolian dryland paleoenvironment and paleoclimate issues : calibrations and applicability of GDGT and pollen reconstructions over the Late Holocene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Dugerdil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Optomechatronic Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-3390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456526v1</w:t>
+                <w:t xml:space="preserve">hal-03436570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective assessment of the global decline of European bats (1940s-2010s)</w:t>
               </w:r>
@@ -5203,161 +5212,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mongolian dryland paleoenvironment and paleoclimate issues : calibrations and applicability of GDGT and pollen reconstructions over the Late Holocene.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Odile Peyron</w:t>
+                <w:t xml:space="preserve">Pollen 3D: An Application of 3D Reconstruction for the Scanning Electron Microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayra Yucely Beb Caal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akkiz Bekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkalo Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Optomechatronic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436570v1</w:t>
+                <w:t xml:space="preserve">hal-03456526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LATE HOLOCENE MONGOLIAN CLIMATE RECONSTRUCTIONS FROM LOCALLY CALIBRATED GDGT AND POLLEN TRANSFER FUNCTIONS FOR LAKE AYRAG.</w:t>
               </w:r>
@@ -5799,247 +5799,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The olive groves landscape of Kournas lake (Crete, Greece) from the Late Neolithic to Present Day</w:t>
+                <w:t xml:space="preserve">L’exploitation de la forêt du Morvan, de l’Âge du Fer au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Jouffroy-Bapicot</w:t>
+                <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Pedrotta</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentin Chevassu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INQUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">L’homme, les ressources végétales et minières : du site archéologique à l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPCC Bibracte, Chrono-Environnement, Jun 2019, Besançon, Université de Bourgogne-Franche-Comté., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049589v1</w:t>
+                <w:t xml:space="preserve">hal-03429841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation de la forêt du Morvan, de l’Âge du Fer au Moyen Âge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The olive groves landscape of Kournas lake (Crete, Greece) from the Late Neolithic to Present Day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Pedrotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Balland</w:t>
+                <w:t xml:space="preserve">G Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Chevassu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Walsh K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’homme, les ressources végétales et minières : du site archéologique à l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPCC Bibracte, Chrono-Environnement, Jun 2019, Besançon, Université de Bourgogne-Franche-Comté., France</w:t>
+              <w:t xml:space="preserve">INQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429841v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-ecological trajectories and tipping-points in the making of the Cretan landscape (Greece) from Neolithic to Present day</w:t>
               </w:r>
@@ -6051,51 +6051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Pedrotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6189,51 +6189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6896,51 +6896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6989,277 +6989,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoecological and geochemical evidences of early metallurgy in Burgundy (Morvan and Nivernais - France)</w:t>
+                <w:t xml:space="preserve">Rythmes et mobilité d'occupation du massif du Morvan du second âge du Fer au haut Moyen Âge. Spatialisation et croisement des données archéologiques et paléoenvironnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mining in European History - Special Conference of the SBF HiMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">International workshop on landscape Archaeology of European Mountain Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481421v1</w:t>
+                <w:t xml:space="preserve">hal-00481430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rythmes et mobilité d'occupation du massif du Morvan du second âge du Fer au haut Moyen Âge. Spatialisation et croisement des données archéologiques et paléoenvironnementales</w:t>
+                <w:t xml:space="preserve">Palaeoecological and geochemical evidences of early metallurgy in Burgundy (Morvan and Nivernais - France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nouvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
+                <w:t xml:space="preserve">Cédric Leuvrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on landscape Archaeology of European Mountain Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Mining in European History - Special Conference of the SBF HiMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481430v1</w:t>
+                <w:t xml:space="preserve">hal-00481421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of NPPs to precise the early anthropogenic activities in the Morvan mountain (Burgundy-France)</w:t>
               </w:r>
@@ -7327,51 +7327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human activities, environment and mountain landscapes: studies in Jura mountains and Morvan middle mountain (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Landscape Archaeology of European Mountain Areas: Current Research and Future Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7530,51 +7530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Court-Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7681,51 +7681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLEN, IPC 2004. International Palynological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Granada, Spain. pp.514</w:t>
@@ -7987,298 +7987,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un cadre méthodologique afin d’examiner l’histoire cachée des couvertures boisées</w:t>
+                <w:t xml:space="preserve">Paléoenvironnement, géoarchéologie et bioarchéologie à Bibracte (Nièvre et Saône-et-Loire). Études en cours et acquis récents du programme de recherche du Mont-Beuvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Marage</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+                <w:t xml:space="preserve">Andrea Fochesato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Goláňová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écologie historique. Apprendre du passé pour comprendre le présent et anticiper l’avenir des écosystèmes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de Culture, pp.65-72, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04585331v1</w:t>
+                <w:t xml:space="preserve">hal-04805251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléoenvironnement, géoarchéologie et bioarchéologie à Bibracte (Nièvre et Saône-et-Loire). Études en cours et acquis récents du programme de recherche du Mont-Beuvray</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Fochesato</w:t>
+                <w:t xml:space="preserve">Fouille préventive de Champdôtre (Côte d'Or). Évolution au cours de l'Holocène d'un paléochenal entre Ouche et Tille, dynamique naturelle et relations avec l'occupation humaine protohistorique et antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Leblé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ministère de Culture, pp.65-72, 2024</w:t>
+              <w:t xml:space="preserve">, Ministère de Culture, pp.73-78, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805251v1</w:t>
+                <w:t xml:space="preserve">hal-04805231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fenêtre &amp;quot;Saône&amp;quot; du PCR Transrégional &amp;quot;Trajectoire(s) de l'hydrosystème Saône-Rhône au paléoanthropocène&amp;quot; (Auvergne-Rhône-Alpes, Bourgogne-Franche-Comté)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8307,368 +8294,381 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de Culture, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille préventive de Champdôtre (Côte d'Or). Évolution au cours de l'Holocène d'un paléochenal entre Ouche et Tille, dynamique naturelle et relations avec l'occupation humaine protohistorique et antique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paysages et occupations humaines dans le finage dôlois. Premiers résultats de l'étude paléoenvironnementale réalisée à l'occasion de l'opération archéologique sur la ZAC du Pôle Innova à Choisey (Jura)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sordoillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Granai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurie Flottes</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Labeaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ministère de Culture, pp.73-78, 2024</w:t>
+              <w:t xml:space="preserve">, Ministère de Culture, pp.88-94, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805231v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages et occupations humaines dans le finage dôlois. Premiers résultats de l'étude paléoenvironnementale réalisée à l'occasion de l'opération archéologique sur la ZAC du Pôle Innova à Choisey (Jura)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sordoillet</w:t>
+                <w:t xml:space="preserve">Vers un cadre méthodologique afin d’examiner l’histoire cachée des couvertures boisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Granai</w:t>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Decocq. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Écologie historique. Apprendre du passé pour comprendre le présent et anticiper l’avenir des écosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.143-158, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9090.ch11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805197v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Methodological Framework for Investigating the Hidden History of Woodland Covers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Decocq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Ecology: Learning from the Past to Understand the Present and Forecast the Future of Ecosystems</w:t>
@@ -8710,103 +8710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape and Settlement Evolution during the Sixteenth Century: A multidisciplinary study of two mountain areas (Eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chevassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Rural World in the Sixteenth Century. Exploring the Archaeology of Innovation in Europe, Studies in the history of daily Life (800-1600)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.53-79, 2021</w:t>
@@ -8990,64 +8990,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuplements et paysages anciens dans les massifs du Morvan et du Jura. Confrontation de données paléoenvironnementales, historiques et archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chevassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9106,64 +9106,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des faînes, des glands et des châtaignes. Regards croisés sur la forêt morvandelle et son exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chevassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9205,90 +9205,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuplements et paysages anciens dans les massifs du Morvan et du Jura : confrontation de données paléo-environnementales, historiques et archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chevassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9339,51 +9339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bronze moyen et le début du Bronze final dans le nord de Rhône-Alpes et le sud de la Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9550,51 +9550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L.Dhennequin;J.-P.Guillaumet;M. Szabo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'oppidum de Bibracte (Mont-Beuvray, France). Bilan de 10 années de recherches (1996-2005)</w:t>
@@ -10543,51 +10543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Holocene Palaeoclimate and Palaeoenvironment from Mongolia: Calibration of GDGTs, Dung Fungal Spore and Pollen Records for Ayrag Lake (Akhanghai, Mongolia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Dugerdil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10788,51 +10788,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiocarbon ages on basal peat layers from the Eastern Massif Central region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10840,51 +10840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tourman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis De Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1594/PANGAEA.911851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11730,51 +11730,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E04BE422"/>
+    <w:nsid w:val="A1401361"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11878,51 +11878,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E554FFF"/>
+    <w:nsid w:val="35994395"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12112,51 +12112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-jouffroy-bapicot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5920-7565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154329940" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207330213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139543895" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/pea2t/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/pea2t/pes/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibracte.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilfuza Egamberdieva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109759" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1258" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1249884" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04108865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonia Serge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12050986" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Younes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.14405" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lestienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03258-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-164555/v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP511-2020-54" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1199-2021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pedrotta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Field" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sulpizio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pet&#345;&#237;k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Adamekov&#225;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Petr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ko&#269;&#225;r" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.02.022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107235" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Leyssenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619883025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586118v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire3020008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185539v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620919984" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02531966v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106219" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Iglesias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire2040053" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400212v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delarras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156875.t001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896717v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duhamel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prestreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0439-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002800v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nedjai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.04.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291972v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508161" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Epaillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leccia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crassous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-5-1s63" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157810v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Forel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gourault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dhennequin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Szab&#243;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Camurri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/aarch.59.2008.1.1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479476v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332036v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pulido" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-006-0039-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293665v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868347v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466672v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Yucely Beb Caal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Dembele" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkiz Bekel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2022.JW5A.69" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Moreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Goydadin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436570v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3390" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134180" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436724v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992416v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miska" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19212" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049589v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pedrotta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meunier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walsh K." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429841v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896853v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vanni&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Iglesias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294382v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maicher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669394v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669379v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746186v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florance Gattin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877920v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camizuli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cattin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481421v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481430v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314683v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293677v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871580v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267426v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566523v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565694v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106685v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585331v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9090.ch11" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805251v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805155v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805231v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805197v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775623v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch11" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599469v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208668v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533791v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevassu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421029v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461561v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.7182" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676310v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333257v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315398v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323497v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974530v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362758v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310573v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986342v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436679v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4144" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340681v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314987v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129098v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis De Beaulieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.911851" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566575v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Tamas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dominik" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Losno" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529211v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540064v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184082v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00530150v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-jouffroy-bapicot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5920-7565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154329940" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207330213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139543895" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/pea2t/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/pea2t/pes/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibracte.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilfuza Egamberdieva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109759" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1258" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1249884" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04108865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonia Serge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12050986" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Younes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.14405" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lestienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03258-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-164555/v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1199-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP511-2020-54" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pedrotta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Field" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sulpizio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pet&#345;&#237;k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Adamekov&#225;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Petr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ko&#269;&#225;r" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.02.022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107235" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586118v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire3020008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Leyssenne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619883025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185539v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620919984" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02531966v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106219" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Iglesias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire2040053" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400212v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delarras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156875.t001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896717v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duhamel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prestreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0439-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002800v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nedjai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.04.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Epaillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leccia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crassous" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-5-1s63" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508161" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157810v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Forel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gourault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dhennequin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Szab&#243;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Camurri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/aarch.59.2008.1.1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479476v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332036v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pulido" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-006-0039-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293665v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868347v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466672v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Yucely Beb Caal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Dembele" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkiz Bekel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2022.JW5A.69" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436570v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3390" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Moreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Goydadin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456526v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134180" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436724v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992416v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miska" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19212" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429841v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balland" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049589v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pedrotta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meunier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walsh K." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896853v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vanni&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Iglesias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294382v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maicher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669394v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669379v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746186v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florance Gattin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877920v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camizuli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cattin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481430v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481421v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314683v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293677v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871580v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267426v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566523v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565694v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106685v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805251v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805231v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805155v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805197v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585331v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9090.ch11" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775623v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch11" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599469v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208668v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533791v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevassu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421029v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461561v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.7182" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676310v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333257v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315398v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323497v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974530v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362758v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310573v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986342v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436679v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4144" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340681v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314987v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129098v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis De Beaulieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.911851" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566575v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Tamas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dominik" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Losno" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529211v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540064v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184082v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00530150v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>