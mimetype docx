--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -594,295 +594,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From modern-day parasitology to paleoparasitology: the elusive past record and evolution of Cryptosporidium</w:t>
+                <w:t xml:space="preserve">Testing the Effect of Relative Pollen Productivity on the REVEALS Model: A Validated Reconstruction of Europe-Wide Holocene Vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Roche</w:t>
+                <w:t xml:space="preserve">Maria-Antonia Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+                <w:t xml:space="preserve">Ralph Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Borne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+                <w:t xml:space="preserve">Marie-José Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1249884⟩</w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (5), pp.986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land12050986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440435v1</w:t>
+                <w:t xml:space="preserve">hal-04108865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Effect of Relative Pollen Productivity on the REVEALS Model: A Validated Reconstruction of Europe-Wide Holocene Vegetation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From modern-day parasitology to paleoparasitology: the elusive past record and evolution of Cryptosporidium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mazier</w:t>
+                <w:t xml:space="preserve">Kévin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Fyfe</w:t>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Gaillard</w:t>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Klein</w:t>
+                <w:t xml:space="preserve">Romain Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (5), pp.986. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/land12050986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1249884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108865v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the Holocene Paleogeography of Bani Salama, Wadi El‑Natrun, Egypt</w:t>
               </w:r>
@@ -1109,503 +1109,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating past variability in climate-driven Mediterranean fire hazard assessments for 2020-2100</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Curt</w:t>
+                <w:t xml:space="preserve">Tourbières naturelles et anthropiques depuis 15 000 ans : Bilan des datations 14 C et comparaison avec les données bioclimatiques et archéologiques (Morvan, Forez, Devès, Mézenc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hély</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.235-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468235v1</w:t>
+                <w:t xml:space="preserve">hal-03337437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate reconstructions based on GDGT and pollen surface datasets from Mongolia and Baikal area: calibrations and applicability to extremely cold–dry environments over the Late Holocene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Odile Peyron</w:t>
+                <w:t xml:space="preserve">Detecting human impacts: non-pollen palynomorphs as proxies for human impact on the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-17-1199-2021⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 511 (1), pp.233-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP511-2020-54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364000v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourbières naturelles et anthropiques depuis 15 000 ans : Bilan des datations 14 C et comparaison avec les données bioclimatiques et archéologiques (Morvan, Forez, Devès, Mézenc)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+                <w:t xml:space="preserve">Climate reconstructions based on GDGT and pollen surface datasets from Mongolia and Baikal area: calibrations and applicability to extremely cold–dry environments over the Late Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Dugerdil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.1199-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-17-1199-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337437v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting human impacts: non-pollen palynomorphs as proxies for human impact on the environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+                <w:t xml:space="preserve">Integrating past variability in climate-driven Mediterranean fire hazard assessments for 2020-2100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 511 (1), pp.233-244. </w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP511-2020-54⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-164555/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372783v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive groves around the lake. A ten-thousand-year history of a Cretan landscape (Greece) reveals the dominant role of humans in making this Mediterranean ecosystem</w:t>
               </w:r>
@@ -1987,177 +1987,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past African dust inputs in the western Mediterranean area controlled by the complex interaction between the intertropical convergence zone, the North Atlantic oscillation, and total solar irradiance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fires and human activities as key factors in the high diversity of Corsican vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Déborah Leyssenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-16-283-2020⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.244-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683619883025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485682v1</w:t>
+                <w:t xml:space="preserve">hal-02378546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining the Monthly Drought Code and Paleoecological Data to Assess Holocene Climate Impact on Mediterranean Fire Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lestienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2202,240 +2202,240 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (2), pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/fire3020008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fires and human activities as key factors in the high diversity of Corsican vegetation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+                <w:t xml:space="preserve">Past African dust inputs in the western Mediterranean area controlled by the complex interaction between the intertropical convergence zone, the North Atlantic oscillation, and total solar irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Leyssenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30, pp.244-257. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.283-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683619883025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-16-283-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378546v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient parasites from a peat bog: New insights into animal presence and husbandry in Crete over the past 2000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2508,77 +2508,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From natural to cultural mires during the last 15 ka years: An integrated approach comparing 14C ages on basal peat layers with geomorphological, palaeoecological and archaeological data (Eastern Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Scholtès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2995,187 +2995,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal counting limit for fungal spore abundance estimation using Sporormiella as a case study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NOUVELLES DONNÉES PALÉOÉCOLOGIQUES ISSUES DES MARES INTRA-FORESTIÈRES DU PLATEAU DE PRÉMERY (BOURGOGNE, FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (3), pp.253-269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636984v1</w:t>
+                <w:t xml:space="preserve">hal-01082794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOUVELLES DONNÉES PALÉOÉCOLOGIQUES ISSUES DES MARES INTRA-FORESTIÈRES DU PLATEAU DE PRÉMERY (BOURGOGNE, FRANCE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal counting limit for fungal spore abundance estimation using Sporormiella as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (6), pp.743 - 749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-014-0439-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082794v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking archaeological and historical mines using mineral prospectivity mapping.</w:t>
               </w:r>
@@ -3455,51 +3455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4471,51 +4471,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de l’Hydrosystème Saône-Rhône : Premiers résultats sur la Tille et la Grande Saône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4953,161 +4953,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mongolian dryland paleoenvironment and paleoclimate issues : calibrations and applicability of GDGT and pollen reconstructions over the Late Holocene.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Odile Peyron</w:t>
+                <w:t xml:space="preserve">Pollen 3D: An Application of 3D Reconstruction for the Scanning Electron Microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayra Yucely Beb Caal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akkiz Bekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkalo Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Optomechatronic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436570v1</w:t>
+                <w:t xml:space="preserve">hal-03456526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective assessment of the global decline of European bats (1940s-2010s)</w:t>
               </w:r>
@@ -5212,152 +5203,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen 3D: An Application of 3D Reconstruction for the Scanning Electron Microscope</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rougeot</w:t>
+                <w:t xml:space="preserve">Mongolian dryland paleoenvironment and paleoclimate issues : calibrations and applicability of GDGT and pollen reconstructions over the Late Holocene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Dugerdil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Optomechatronic Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-3390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456526v1</w:t>
+                <w:t xml:space="preserve">hal-03436570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LATE HOLOCENE MONGOLIAN CLIMATE RECONSTRUCTIONS FROM LOCALLY CALIBRATED GDGT AND POLLEN TRANSFER FUNCTIONS FOR LAKE AYRAG.</w:t>
               </w:r>
@@ -5684,64 +5684,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saharan dust deposited in Lake Bastani, Corsica: The northernmost dust record of the termination of the Holocene African Humid Period?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5939,51 +5939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Pedrotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walsh K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6519,247 +6519,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Canal du Touron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Petit</w:t>
+                <w:t xml:space="preserve">Ancient mining near the Bibracte oppidum and its impact on ecosystems: a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florance Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'environnement du Mont Beuvray</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, France. in press</w:t>
+              <w:t xml:space="preserve">HiMAT, 2nd Mining in European History-Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669379v1</w:t>
+                <w:t xml:space="preserve">hal-02746186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient mining near the Bibracte oppidum and its impact on ecosystems: a multidisciplinary approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Monna</w:t>
+                <w:t xml:space="preserve">Le Canal du Touron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gourault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiMAT, 2nd Mining in European History-Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">L'environnement du Mont Beuvray</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, France. in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746186v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past soil erosion history recorded by lake sediments in mountain areas (north and south French Alps) : complex interactions with climatic and human activities</w:t>
               </w:r>
@@ -6797,51 +6797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
@@ -7327,51 +7327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human activities, environment and mountain landscapes: studies in Jura mountains and Morvan middle mountain (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Landscape Archaeology of European Mountain Areas: Current Research and Future Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7530,51 +7530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Court-Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8108,243 +8108,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille préventive de Champdôtre (Côte d'Or). Évolution au cours de l'Holocène d'un paléochenal entre Ouche et Tille, dynamique naturelle et relations avec l'occupation humaine protohistorique et antique</w:t>
+                <w:t xml:space="preserve">La fenêtre &amp;quot;Saône&amp;quot; du PCR Transrégional &amp;quot;Trajectoire(s) de l'hydrosystème Saône-Rhône au paléoanthropocène&amp;quot; (Auvergne-Rhône-Alpes, Bourgogne-Franche-Comté)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurie Flottes</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sordoillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ministère de Culture, pp.73-78, 2024</w:t>
+              <w:t xml:space="preserve">, Ministère de Culture, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805231v1</w:t>
+                <w:t xml:space="preserve">hal-04805155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fenêtre &amp;quot;Saône&amp;quot; du PCR Transrégional &amp;quot;Trajectoire(s) de l'hydrosystème Saône-Rhône au paléoanthropocène&amp;quot; (Auvergne-Rhône-Alpes, Bourgogne-Franche-Comté)</w:t>
+                <w:t xml:space="preserve">Fouille préventive de Champdôtre (Côte d'Or). Évolution au cours de l'Holocène d'un paléochenal entre Ouche et Tille, dynamique naturelle et relations avec l'occupation humaine protohistorique et antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Berger</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Leblé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ministère de Culture, 2024</w:t>
+              <w:t xml:space="preserve">, Ministère de Culture, pp.73-78, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805155v1</w:t>
+                <w:t xml:space="preserve">hal-04805231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et occupations humaines dans le finage dôlois. Premiers résultats de l'étude paléoenvironnementale réalisée à l'occasion de l'opération archéologique sur la ZAC du Pôle Innova à Choisey (Jura)</w:t>
               </w:r>
@@ -8723,51 +8723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape and Settlement Evolution during the Sixteenth Century: A multidisciplinary study of two mountain areas (Eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chevassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8971,298 +8971,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuplements et paysages anciens dans les massifs du Morvan et du Jura. Confrontation de données paléoenvironnementales, historiques et archéologiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bichet</w:t>
+                <w:t xml:space="preserve">Des faînes, des glands et des châtaignes. Regards croisés sur la forêt morvandelle et son exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chevassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Deschamps M., Costamagno S., Milcent P.-Y., Pétillon J.-M., Renard C., Valdeyron N. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Bépoix; Hervé Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l’anthropistion du milieu, Actes du 142e colloque du Comité des Travaux Historiques et Scientifiques, Pau, 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du comité des travaux historiques et scientifiques, Paris, pp.1-15, 2019</w:t>
+              <w:t xml:space="preserve">La forêt au Moyen-Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, 2019, 978-2-251-44988-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03533791v1</w:t>
+                <w:t xml:space="preserve">hal-02421029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des faînes, des glands et des châtaignes. Regards croisés sur la forêt morvandelle et son exploitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Chevassu</w:t>
+                <w:t xml:space="preserve">Peuplements et paysages anciens dans les massifs du Morvan et du Jura. Confrontation de données paléoenvironnementales, historiques et archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chevassu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sylvie Bépoix; Hervé Richard. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deschamps M., Costamagno S., Milcent P.-Y., Pétillon J.-M., Renard C., Valdeyron N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La forêt au Moyen-Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Belles Lettres, 2019, 978-2-251-44988-3</w:t>
+              <w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l’anthropistion du milieu, Actes du 142e colloque du Comité des Travaux Historiques et Scientifiques, Pau, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du comité des travaux historiques et scientifiques, Paris, pp.1-15, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421029v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03533791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuplements et paysages anciens dans les massifs du Morvan et du Jura : confrontation de données paléo-environnementales, historiques et archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chevassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9339,51 +9339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bronze moyen et le début du Bronze final dans le nord de Rhône-Alpes et le sud de la Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9492,268 +9492,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de la végétation du massif du Morvan et l'impact des activités paléométallurgiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paléométallurgie dans le Morvan : l'apport des analyses polliniques et géochimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">L.Dhennequin;J.-P.Guillaumet;M. Szabo. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard, H. &amp; Garcia, D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'oppidum de Bibracte (Mont-Beuvray, France). Bilan de 10 années de recherches (1996-2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 59 (1), Akadémiai Kiado, Budapest, pp.6-11, 2008, Acta Archaeologica</w:t>
+              <w:t xml:space="preserve">Peuplement de l'Arc alpin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, pp.323-334, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333257v1</w:t>
+                <w:t xml:space="preserve">hal-00315398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléométallurgie dans le Morvan : l'apport des analyses polliniques et géochimiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évolution de la végétation du massif du Morvan et l'impact des activités paléométallurgiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Forel</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Richard, H. &amp; Garcia, D. </w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L.Dhennequin;J.-P.Guillaumet;M. Szabo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peuplement de l'Arc alpin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, pp.323-334, 2008</w:t>
+              <w:t xml:space="preserve">L'oppidum de Bibracte (Mont-Beuvray, France). Bilan de 10 années de recherches (1996-2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59 (1), Akadémiai Kiado, Budapest, pp.6-11, 2008, Acta Archaeologica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315398v1</w:t>
+                <w:t xml:space="preserve">hal-00333257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections autour de Bibracte. Paléoenvironnement du Mont-Beuvray</w:t>
               </w:r>
@@ -10543,51 +10543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Holocene Palaeoclimate and Palaeoenvironment from Mongolia: Calibration of GDGTs, Dung Fungal Spore and Pollen Records for Ayrag Lake (Akhanghai, Mongolia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Dugerdil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10788,51 +10788,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiocarbon ages on basal peat layers from the Eastern Massif Central region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10840,51 +10840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tourman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis De Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1594/PANGAEA.911851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11730,51 +11730,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1401361"/>
+    <w:nsid w:val="A7D65FA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11878,51 +11878,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35994395"/>
+    <w:nsid w:val="F022920B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12112,51 +12112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-jouffroy-bapicot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5920-7565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154329940" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207330213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139543895" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/pea2t/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/pea2t/pes/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibracte.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilfuza Egamberdieva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109759" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1258" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1249884" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04108865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonia Serge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12050986" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Younes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.14405" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lestienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03258-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-164555/v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1199-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP511-2020-54" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pedrotta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Field" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sulpizio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pet&#345;&#237;k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Adamekov&#225;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Petr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ko&#269;&#225;r" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.02.022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107235" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586118v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire3020008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Leyssenne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619883025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185539v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620919984" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02531966v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106219" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Iglesias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire2040053" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400212v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delarras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156875.t001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896717v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duhamel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prestreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0439-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002800v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nedjai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.04.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Epaillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leccia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crassous" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-5-1s63" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508161" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157810v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Forel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gourault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dhennequin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Szab&#243;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Camurri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/aarch.59.2008.1.1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479476v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332036v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pulido" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-006-0039-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293665v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868347v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466672v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Yucely Beb Caal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Dembele" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkiz Bekel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2022.JW5A.69" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436570v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3390" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Moreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Goydadin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456526v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134180" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436724v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992416v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miska" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19212" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429841v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balland" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049589v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pedrotta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meunier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walsh K." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896853v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vanni&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Iglesias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294382v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maicher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669394v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669379v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746186v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florance Gattin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877920v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camizuli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cattin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481430v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481421v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314683v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293677v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871580v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267426v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566523v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565694v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106685v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805251v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805231v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805155v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805197v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585331v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9090.ch11" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775623v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch11" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599469v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208668v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533791v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevassu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421029v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461561v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.7182" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676310v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333257v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315398v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323497v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974530v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362758v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310573v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986342v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436679v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4144" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340681v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314987v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129098v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis De Beaulieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.911851" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566575v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Tamas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dominik" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Losno" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529211v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540064v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184082v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00530150v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-jouffroy-bapicot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5920-7565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154329940" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207330213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139543895" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/pea2t/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/pea2t/pes/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibracte.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilfuza Egamberdieva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109759" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1258" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04108865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonia Serge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gaillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12050986" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1249884" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Younes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.14405" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lestienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03258-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP511-2020-54" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1199-2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-164555/v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pedrotta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Field" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sulpizio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pet&#345;&#237;k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Adamekov&#225;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Petr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ko&#269;&#225;r" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.02.022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107235" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Leyssenne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619883025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire3020008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185539v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620919984" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02531966v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106219" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Iglesias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire2040053" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400212v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delarras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156875.t001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896717v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duhamel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prestreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0439-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002800v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nedjai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.04.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Epaillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leccia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crassous" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-5-1s63" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508161" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157810v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Forel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gourault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dhennequin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Szab&#243;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Camurri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/aarch.59.2008.1.1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479476v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332036v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pulido" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-006-0039-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293665v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868347v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466672v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Yucely Beb Caal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Dembele" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkiz Bekel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2022.JW5A.69" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Moreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Goydadin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436570v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3390" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134180" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436724v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992416v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miska" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19212" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429841v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balland" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049589v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pedrotta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meunier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walsh K." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896853v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vanni&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Iglesias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294382v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maicher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669394v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746186v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florance Gattin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669379v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877920v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camizuli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cattin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481430v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481421v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314683v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293677v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871580v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267426v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566523v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565694v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106685v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805251v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805155v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805231v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805197v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585331v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9090.ch11" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775623v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch11" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599469v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208668v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421029v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533791v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevassu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461561v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.7182" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676310v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315398v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333257v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323497v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974530v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362758v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310573v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986342v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436679v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4144" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340681v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314987v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129098v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis De Beaulieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.911851" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566575v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Tamas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dominik" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Losno" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529211v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540064v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184082v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00530150v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>