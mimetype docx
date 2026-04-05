--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -834,165 +834,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction (première partie) : les Héroïdes et leurs lectorats</w:t>
+                <w:t xml:space="preserve">Cartes postales d’Ariane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Réceptions plurielles des Héroïdes d’Ovide</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693808v1</w:t>
+                <w:t xml:space="preserve">hal-03719335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes postales d’Ariane</w:t>
+                <w:t xml:space="preserve">Introduction (première partie) : les Héroïdes et leurs lectorats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Réceptions plurielles des Héroïdes d’Ovide</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719335v1</w:t>
+                <w:t xml:space="preserve">hal-03693808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidius Naso dans les Pontiques ou l’auteur en question</w:t>
               </w:r>
@@ -1272,928 +1272,928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;Dira&amp;quot; du livre XII de l'&amp;quot;Énéide&amp;quot; et l'influence de la mantique romaine sur le mythe des Furies (Virgile, &amp;quot;En&amp;quot;., XII, 842-870)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.23-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Héros et héroïsme dans l’épopée latine de Naevius à Stace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Delarue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Forell – Formes et Représentations en Linguistique et Littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Héros et héroïsme dans l'épopée latine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La &amp;quot;Dira&amp;quot; du livre XII de l'&amp;quot;Énéide&amp;quot; et l'influence de la mantique romaine sur le mythe des Furies (Virgile, &amp;quot;En&amp;quot;., XII, 842-870)</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille dans les Métamorphoses d’Ovide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Forell – Formes et Représentations en Linguistique et Littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Héros et héroïsme dans l'épopée latine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu du livre d’Hélène Vial, Les Sirènes ou le savoir périlleux, d’Homère au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autobiographie et régime autobiographique dans les œuvres d’exil d'Ovide : Tristes IV, 10 et Pontiques 1, 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Genre et ses qualificatifs, 105, pp.17-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image mobile de la métamorphose dans les Métamorphoses d’Ovide, ou la merveilleuse ekphrasis du monstrum (à propos de Cadmus, IV, 571-591)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La Trame et le tableau. Poétiques et rhétoriques du récit et de la description dans l'Antiquité grecque et latine, 101, pp.253-255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Grazia Maria Masselli, Il vecchio e il serpente, Ovidio, Medea e il ringiovanimento di Esone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu du livre de Françoise Morzadec, Les Images du Monde, Structure, écriture et esthétique du paysage dans les œuvres de Stace et de Silius Italicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tisiphone ovidienne (&amp;quot;Met.&amp;quot; IV, 451-511)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 43, pp.23-46</w:t>
+              <w:t xml:space="preserve">, 2008, XXXVI, pp.87-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...164 lines deleted...]
-                <w:t xml:space="preserve">Autobiographie et régime autobiographique dans les œuvres d’exil d'Ovide : Tristes IV, 10 et Pontiques 1, 10</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondations épiques de l'élégie romaine classique : acte de naissance d'un genre boiteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Le Genre et ses qualificatifs, 105, pp.17-41</w:t>
+              <w:t xml:space="preserve">, 2007, Les genres de travers, 82, pp.271-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...230 lines deleted...]
-                <w:t xml:space="preserve">Tisiphone ovidienne (&amp;quot;Met.&amp;quot; IV, 451-511)</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bucolique III de Virgile ou le spectacle d'une transfiguration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, XXXVI, pp.87-104</w:t>
+              <w:t xml:space="preserve">, 2007, 35, pp.63-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La bucolique III de Virgile ou le spectacle d'une transfiguration</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02319657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au miroir de Méduse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 35, pp.63-82</w:t>
+              <w:t xml:space="preserve">, 2005, 33, pp.365377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02317695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur un mensonge d'Ovide : Amores II, 7-8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 64 (1), pp.70-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02317616v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02317695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'humour des Héroides</w:t>
               </w:r>
@@ -3189,169 +3189,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02329011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scylla, le monstre candide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du XVe Congrès de l’Association Guillaume Budé, Orléans, août 2003, La poétique, théorie et pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 607-619, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le paysage marin des Héroïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Casanova-Robin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amor scribendi : Lectures des Héroïdes d'Ovide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jérôme Millon, p 93-120, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02315539v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02473600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Enfer selon Properce</w:t>
               </w:r>
@@ -3436,151 +3436,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conférence donnée pour le public de l'UIA, janvier 2017, Université de Poitiers: « Le Mythe d'Europe et ses illustrations figurées dans l'art ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conférence pour les Journées de la Cnarela, Université de Poitiers, octobre 2017 : &amp;quot;La métamorphose de Scylla dans les Métamorphoses d’Ovide et les arts figurés : les aventures du monstre du détroit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123336v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03123337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence donnée pour le public de l'Espace Mendès France, Poitiers, mars 2018, sur « Les vissicitudes d’Europe dans la littérature et l’iconographie »</w:t>
               </w:r>
@@ -3859,51 +3859,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debrosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouteur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fourdrinoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-histoire-du-remora-a-quoi-voulez-vous-croire.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14882-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cahiersforell.edel.univ-poitiers.fr/index.php?id=921" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gazeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479538v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472842v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mervaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693808v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2019.1902" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2018.7221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2016.7097" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Delarue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02150391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493204v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493171v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328452v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328581v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317695v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316415v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2004.1169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mervaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.1999.1039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caplier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Devaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Gianni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38856" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473621v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472994v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debrosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouteur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fourdrinoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-histoire-du-remora-a-quoi-voulez-vous-croire.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14882-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cahiersforell.edel.univ-poitiers.fr/index.php?id=921" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gazeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479538v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472842v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mervaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2019.1902" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2018.7221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2016.7097" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02150391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Delarue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493204v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493171v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328452v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328581v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316415v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2004.1169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mervaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.1999.1039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caplier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Devaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Gianni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38856" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473621v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472994v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123337v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>