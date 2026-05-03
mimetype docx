--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -541,151 +541,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monstres et merveilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres, 7, 234 p., 2009, Signets Les Belles Lettres, Laure de Chantal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La théâtralité de l'oeuvre ovidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Jouteur. ADRA, De Boccard, 40, 274 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472861v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02472842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les origines de la Russie&amp;quot;, de Gottlieb Bayer (1741)</w:t>
               </w:r>
@@ -3859,51 +3859,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debrosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouteur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fourdrinoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-histoire-du-remora-a-quoi-voulez-vous-croire.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14882-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cahiersforell.edel.univ-poitiers.fr/index.php?id=921" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gazeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479538v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472842v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mervaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2019.1902" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2018.7221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2016.7097" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02150391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Delarue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493204v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493171v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328452v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328581v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316415v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2004.1169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mervaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.1999.1039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caplier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Devaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Gianni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38856" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473621v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472994v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123337v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debrosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouteur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fourdrinoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-histoire-du-remora-a-quoi-voulez-vous-croire.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14882-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cahiersforell.edel.univ-poitiers.fr/index.php?id=921" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gazeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479538v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mervaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2019.1902" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2018.7221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2016.7097" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02150391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Delarue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493204v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493171v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328452v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328581v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316415v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2004.1169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mervaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.1999.1039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caplier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Devaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Gianni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38856" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473621v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472994v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123337v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>