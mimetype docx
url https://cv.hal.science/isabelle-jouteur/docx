--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1272,240 +1272,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Héros et héroïsme dans l’épopée latine de Naevius à Stace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Forell – Formes et Représentations en Linguistique et Littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Héros et héroïsme dans l'épopée latine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;Dira&amp;quot; du livre XII de l'&amp;quot;Énéide&amp;quot; et l'influence de la mantique romaine sur le mythe des Furies (Virgile, &amp;quot;En&amp;quot;., XII, 842-870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43, pp.23-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Fernand Delarue</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille dans les Métamorphoses d’Ovide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Forell – Formes et Représentations en Linguistique et Littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Héros et héroïsme dans l'épopée latine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...67 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2035,165 +2035,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02319657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur un mensonge d'Ovide : Amores II, 7-8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 64 (1), pp.70-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02317616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au miroir de Méduse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33, pp.365377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02317695v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02317616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'humour des Héroides</w:t>
               </w:r>
@@ -3189,169 +3189,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02329011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le paysage marin des Héroïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Casanova-Robin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amor scribendi : Lectures des Héroïdes d'Ovide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Millon, p 93-120, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02315539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Scylla, le monstre candide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XVe Congrès de l’Association Guillaume Budé, Orléans, août 2003, La poétique, théorie et pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 607-619, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473600v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02315539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Enfer selon Properce</w:t>
               </w:r>
@@ -3436,151 +3436,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conférence pour les Journées de la Cnarela, Université de Poitiers, octobre 2017 : &amp;quot;La métamorphose de Scylla dans les Métamorphoses d’Ovide et les arts figurés : les aventures du monstre du détroit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conférence donnée pour le public de l'UIA, janvier 2017, Université de Poitiers: « Le Mythe d'Europe et ses illustrations figurées dans l'art ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123337v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03123336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence donnée pour le public de l'Espace Mendès France, Poitiers, mars 2018, sur « Les vissicitudes d’Europe dans la littérature et l’iconographie »</w:t>
               </w:r>
@@ -3859,51 +3859,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debrosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouteur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fourdrinoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-histoire-du-remora-a-quoi-voulez-vous-croire.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14882-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cahiersforell.edel.univ-poitiers.fr/index.php?id=921" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gazeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479538v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mervaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2019.1902" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2018.7221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2016.7097" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02150391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Delarue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493204v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493171v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328452v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328581v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316415v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2004.1169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mervaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.1999.1039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caplier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Devaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Gianni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38856" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473621v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472994v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123337v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debrosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouteur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fourdrinoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-histoire-du-remora-a-quoi-voulez-vous-croire.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14882-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cahiersforell.edel.univ-poitiers.fr/index.php?id=921" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gazeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479538v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mervaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2019.1902" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2018.7221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2016.7097" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Delarue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02150391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493204v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493171v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328452v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328581v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317695v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316415v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2004.1169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mervaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.1999.1039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caplier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Devaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Gianni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38856" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473621v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472994v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>