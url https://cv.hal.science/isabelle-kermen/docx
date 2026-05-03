--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -680,320 +680,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titrage acidobasique en TP de première année d'université - Etude du discours enseignant et des interactions enseignant-étudiants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travaux pratiques de chimie en première année d’université : tâches étudiantes et pratiques enseignantes dans trois universités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Canac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Javoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Canac</w:t>
+                <w:t xml:space="preserve">Sandra Javoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.3943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134726v1</w:t>
+                <w:t xml:space="preserve">hal-03723006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espèce chimique, entité chimique, substance chimique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Titrage acidobasique en TP de première année d'université - Etude du discours enseignant et des interactions enseignant-étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Javoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Canac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 459, pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406139v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux pratiques de chimie en première année d’université : tâches étudiantes et pratiques enseignantes dans trois universités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espèce chimique, entité chimique, substance chimique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kermen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03723006v1</w:t>
+                <w:t xml:space="preserve">hal-03406139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepción de un recurso didáctico para introducir las fórmulas químicas en secundaria</w:t>
               </w:r>
@@ -1569,109 +1569,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">un aspect des difficultés des élèves béninois en stéréochimie : la visualisation mentale des représentations sémiotiques de Cram et de Newman</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Destin Mangane</w:t>
+                <w:t xml:space="preserve">Exploring the mastery of French students in using basic notions of the language of chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry Education. Research and Practice in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (3), pp.452 - 473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RP00023A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742666v1</w:t>
+                <w:t xml:space="preserve">hal-01742656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation et rôles des exemples lors d'enseignements universitaires de chimie</w:t>
               </w:r>
@@ -1720,118 +1729,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the mastery of French students in using basic notions of the language of chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Canac</w:t>
+                <w:t xml:space="preserve">un aspect des difficultés des élèves béninois en stéréochimie : la visualisation mentale des représentations sémiotiques de Cram et de Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Destin Mangane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Education. Research and Practice in Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742656v1</w:t>
+                <w:t xml:space="preserve">hal-01742666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage et apprentissage des mots en chimie. Difficultés, ambiguïtés, obstacles</w:t>
               </w:r>
@@ -2079,212 +2079,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité ordinaire d’une enseignante de chimie en classe de terminale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Kermen</w:t>
+                <w:t xml:space="preserve">Identificar dificultades de estudiantes en relatividad especial: Las nociones de “sistema de referencia” y de “evento”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcia Teixeira Barroso</w:t>
+                <w:t xml:space="preserve">I. Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">El calculo y su ensenanza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742652v1</w:t>
+                <w:t xml:space="preserve">hal-01663304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identificar dificultades de estudiantes en relatividad especial: Las nociones de “sistema de referencia” y de “evento”</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Kermen</w:t>
+                <w:t xml:space="preserve">Activité ordinaire d’une enseignante de chimie en classe de terminale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kermen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Teixeira Barroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El calculo y su ensenanza</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.91 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663304v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing learning scenarios for a 3D virtual environment: The case of special relativity</w:t>
               </w:r>
@@ -2296,51 +2296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Doat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2404,51 +2404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche en didactique et relativité restreinte : difficultés conceptuelles et pistes pour l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2680,51 +2680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring students' understanding of reference frames and time in Galilean and special relativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Parizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3290,182 +3290,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner l’évolution des systèmes chimiques au lycée.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'une ressource didactique fondée sur l'histoire des sciences pour introduire les formules chimiques au collège.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Canac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2018, collection "paideia", 978-2-7535-7439-7</w:t>
+                <w:t xml:space="preserve">IREM de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, 2018, Cahiers du Laboratoire de Didactique André Revuz, Christophe Hache, 9782866123888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861711v1</w:t>
+                <w:t xml:space="preserve">hal-02111659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une ressource didactique fondée sur l'histoire des sciences pour introduire les formules chimiques au collège.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseigner l’évolution des systèmes chimiques au lycée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IREM de Paris</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 20, 2018, Cahiers du Laboratoire de Didactique André Revuz, Christophe Hache, 9782866123888</w:t>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, collection "paideia", 978-2-7535-7439-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111659v1</w:t>
+                <w:t xml:space="preserve">hal-01861711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérimental réel ou virtuel en classe de sciences</w:t>
               </w:r>
@@ -3607,51 +3607,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Décamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IREM de Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, 2014, Cahiers du Laboratoire de Didactique André Revuz, Fabrice Vandebrouck, 9782866123512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3736,51 +3736,51 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Laisney; P. Brandt-Pomarès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structuration de la recherche en éducation. L’héritage scientifique de Jacques Ginestié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.169-181, 2026</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.169-181, 2026, 979-10-320-0594-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3976,311 +3976,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiotic Systems Specific to Chemistry and Their Learning</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Catherine Houdement; Cécile de Hosson; Christophe Hache. </w:t>
+                <w:t xml:space="preserve">Let’s Put Mathematics into Comics! A Didactic Analysis of the Comics and Science Workshops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile de Hosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Laurent Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Décamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claus Michelsen, Astrid Beckmann, Viktor Freiman, Uffe Thomas Jankvist, Annie Savard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiotic Approaches in Science Didactics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Its Connections to the Arts and Sciences (MACAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, Springer International Publishing, pp.529-551, 2022, Mathematics Education in the Digital Era, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-10518-0_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992683v1</w:t>
+                <w:t xml:space="preserve">hal-03913547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let’s Put Mathematics into Comics! A Didactic Analysis of the Comics and Science Workshops</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Claus Michelsen, Astrid Beckmann, Viktor Freiman, Uffe Thomas Jankvist, Annie Savard. </w:t>
+                <w:t xml:space="preserve">Systèmes sémiotiques spécifiques de la chimie et leur apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kermen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Houdement; Cécile de Hosson; Christophe Hache. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Its Connections to the Arts and Sciences (MACAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Approches sémiotiques en didactique des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Domaine Éducation et formation, 9781789480702</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-10518-0_30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03913547v1</w:t>
+                <w:t xml:space="preserve">hal-03647793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes sémiotiques spécifiques de la chimie et leur apprentissage</w:t>
+                <w:t xml:space="preserve">Semiotic Systems Specific to Chemistry and Their Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Houdement; Cécile de Hosson; Christophe Hache. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches sémiotiques en didactique des sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Domaine Éducation et formation, 9781789480702</w:t>
+              <w:t xml:space="preserve">Semiotic Approaches in Science Didactics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE &amp; Wiley, pp.45-85, 2022, Sciences- Education and training - Didactics, 978-1-78945-070-5 978-1-394-17379-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647793v1</w:t>
+                <w:t xml:space="preserve">hal-03992683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre d'analyse du savoir en chimie : mise à l'épreuve sur l'analyse de séances de classe</w:t>
               </w:r>
@@ -4415,363 +4415,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différents modèles en débat.</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractériser l’activité d’une enseignante de physique-chimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kermen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pratique de l’enseignant en sciences : comment l’analyser et la modéliser ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse Universitaires de Louvain, pp.181-246, 2017, 978-2-87558</w:t>
+              <w:t xml:space="preserve">Dans M. Bächtold, J.-M. Boilevin et B. Calmettes (dir.) La pratique de l’enseignant en sciences (p. 25‑44). Louvain-la-Neuve, Belgique : Presses Universitaires de Louvain.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533044v1</w:t>
+                <w:t xml:space="preserve">hal-02876150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser l’activité d’une enseignante de physique-chimie</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les différents modèles en débat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Calmettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Crépin-Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuel Bächtold, Jean-Marie Boilevin &amp; Bernard Calmettes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans M. Bächtold, J.-M. Boilevin et B. Calmettes (dir.) La pratique de l’enseignant en sciences (p. 25‑44). Louvain-la-Neuve, Belgique : Presses Universitaires de Louvain.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">La pratique de l’enseignant en sciences : comment l’analyser et la modéliser ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaires de Louvain, pp.181-246, 2017, 978-2-87558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876150v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Activity of Two French Chemistry Teachers to Infer Their Pedagogical Content Knowledge and Their Pedagogical Knowledge</w:t>
+                <w:t xml:space="preserve">Modéliser, représenter des transformations chimiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans M. Grangeat (dir.), Understanding Science Teachers’ Professional Knowledge Growth (p. 89‑115). Rotterdam, The Netherlands : Sense Publishers.</w:t>
+              <w:t xml:space="preserve">Dans T. Evrard et B. Amory (dir.), Les modèles Des incontournables pour enseigner les sciences: apprendre les sciences de 2 ans 1/2 à 18 ans (p. 193‑201). Louvain-la-Neuve : De Boeck.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02876152v1</w:t>
+                <w:t xml:space="preserve">hal-02876153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser, représenter des transformations chimiques.</w:t>
+                <w:t xml:space="preserve">Studying the Activity of Two French Chemistry Teachers to Infer Their Pedagogical Content Knowledge and Their Pedagogical Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans T. Evrard et B. Amory (dir.), Les modèles Des incontournables pour enseigner les sciences: apprendre les sciences de 2 ans 1/2 à 18 ans (p. 193‑201). Louvain-la-Neuve : De Boeck.</w:t>
+              <w:t xml:space="preserve">Dans M. Grangeat (dir.), Understanding Science Teachers’ Professional Knowledge Growth (p. 89‑115). Rotterdam, The Netherlands : Sense Publishers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02876153v1</w:t>
+                <w:t xml:space="preserve">hal-02876152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning scenario for a 3D virtual environment: the case of Special Relativity</w:t>
               </w:r>
@@ -4882,51 +4882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning scenarios for a 3D virtual environment: The case of special relativity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5020,51 +5020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des difficultés associées à la compréhension des concepts de la physique relativiste : la recherche en didactique dans le projet EVEILS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5279,234 +5279,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle précurseur des transformations chimiques de la matière : mise à l’épreuve avec des élèves de cycle 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dissolution des solides ioniques en classe de première</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Blat</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Rencontres Scientifiques de l’ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663696v1</w:t>
+                <w:t xml:space="preserve">hal-04663724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptions d'une solution aqueuse par des élèves du secondaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle précurseur des transformations chimiques de la matière : mise à l’épreuve avec des élèves de cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Canac</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Blat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Rencontres Scientifiques de l’ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663734v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dissolution des solides ioniques en classe de première</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Descriptions d'une solution aqueuse par des élèves du secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5527,51 +5527,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Rencontres Scientifiques de l’ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663724v1</w:t>
+                <w:t xml:space="preserve">hal-04663734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de séances orientées investigation : un instrument de recherche peut-il nourrir la réflexion d'une enseignante et formatrice en INSPÉ ?</w:t>
               </w:r>
@@ -5633,178 +5633,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de pratiques d'enseignants-chercheurs de chimie en L1 : le cas du modèle de Lewis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approcher l’activité enseignante via un groupe de travail : cas de l’appropriation de concepts chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12èmes rencontres scientifiques del'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.219-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873184v1</w:t>
+                <w:t xml:space="preserve">hal-03873194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approcher l’activité enseignante via un groupe de travail : cas de l’appropriation de concepts chimiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de pratiques d'enseignants-chercheurs de chimie en L1 : le cas du modèle de Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres scientifiques del'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.219-225</w:t>
+              <w:t xml:space="preserve">12èmes rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873194v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des transformations chimiques : analyse de textes institutionnels</w:t>
               </w:r>
@@ -6023,51 +6023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux pratiques en chimie à l'université : Confrontation des objectifs des concepteurs aux instructions écrites adressées aux étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Javoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6099,385 +6099,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a resource for the teaching of chemical formulas and its appropriation by teachers</w:t>
+                <w:t xml:space="preserve">Mise en récit de l’histoire de la chimie dans une ressource pour l’enseignement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ESERA conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Science en récit, science en image, 2e édition (TSDS#2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883138v1</w:t>
+                <w:t xml:space="preserve">hal-02883134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation par des enseignants d’une ressource fondée sur l’histoire des sciences.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réflexion épistémologique et sémiotique dans une perspective didactique d’enseignement apprentissage du concept de liaison chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883137v1</w:t>
+                <w:t xml:space="preserve">hal-02883135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en récit de l’histoire de la chimie dans une ressource pour l’enseignement.</w:t>
+                <w:t xml:space="preserve">Development of a resource for the teaching of chemical formulas and its appropriation by teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science en récit, science en image, 2e édition (TSDS#2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Angoulême, France</w:t>
+              <w:t xml:space="preserve">13th ESERA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883134v1</w:t>
+                <w:t xml:space="preserve">hal-02883138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion épistémologique et sémiotique dans une perspective didactique d’enseignement apprentissage du concept de liaison chimique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appropriation par des enseignants d’une ressource fondée sur l’histoire des sciences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Canac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883135v1</w:t>
+                <w:t xml:space="preserve">hal-02883137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’élève devient auteur : analyse didactique d’un atelier BD-chimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bordenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6591,96 +6591,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre d’analyse du savoir en chimie. Mise à l’épreuve sur l’analyse de séances de classe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying ordinary teaching practices about the introduction of chemical formulas to determine teachers’ needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Canac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e rencontres scientifiques de l’Ardist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">14th ECRICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883112v1</w:t>
+                <w:t xml:space="preserve">hal-02883120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en récit d’éléments de savoir de chimie. Analyse d’un atelier BD-science</w:t>
               </w:r>
@@ -6755,191 +6768,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du langage symbolique de la chimie. Observation de deux séances de classe ordinaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cadre d’analyse du savoir en chimie. Mise à l’épreuve sur l’analyse de séances de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e rencontres scientifiques de l’Ardist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883111v1</w:t>
+                <w:t xml:space="preserve">hal-02883112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying ordinary teaching practices about the introduction of chemical formulas to determine teachers’ needs</w:t>
+                <w:t xml:space="preserve">Introduction du langage symbolique de la chimie. Observation de deux séances de classe ordinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ECRICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">10e rencontres scientifiques de l’Ardist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883120v1</w:t>
+                <w:t xml:space="preserve">hal-02883111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How French students understand basic notions of the language of chemistry</w:t>
               </w:r>
@@ -7070,220 +7070,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation et rôles des exemples lors d’enseignements universitaires de chimie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical names and formulas: French students’ difficulties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Canac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">ECRICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883091v1</w:t>
+                <w:t xml:space="preserve">hal-02883096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du rapport au savoir en Mathématiques et en Physique des Professeurs des Écoles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Galisson</w:t>
+                <w:t xml:space="preserve">Les difficultés des élèves face au langage du chimiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">9e rencontres de l'Ardist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883088v1</w:t>
+                <w:t xml:space="preserve">hal-02883104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport au savoir en physique des professeurs des écoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7299,155 +7286,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e rencontres de l'Ardist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances professionnelles des enseignants dans l'enseignement de la chimie: une étude de cas en stéréochimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destin Mangane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e rencontres de l'Ardist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOW FRENCH STUDENTS USE THE LANGUAGE OF CHEMISTRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7463,303 +7450,316 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECRICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport au savoir en physique des professeurs des écoles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation et rôles des exemples lors d’enseignements universitaires de chimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883085v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les difficultés des élèves face au langage du chimiste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Canac</w:t>
+                <w:t xml:space="preserve">Comparaison du rapport au savoir en Mathématiques et en Physique des Professeurs des Écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Galisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e rencontres de l'Ardist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
+              <w:t xml:space="preserve">Congrès AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883104v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical names and formulas: French students’ difficulties.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Canac</w:t>
+                <w:t xml:space="preserve">Rapport au savoir en physique des professeurs des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECRICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Congrès AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883096v1</w:t>
+                <w:t xml:space="preserve">hal-02883085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chemistry teacher pedagogical content knowledge development through two lessons</w:t>
               </w:r>
@@ -7808,221 +7808,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l'activité de trois enseignantes lors d'une séance sur les piles en classe de terminale</w:t>
+                <w:t xml:space="preserve">Inferring Pedagogical Content Knowledge and Pedagogical Knowledge of two French chemistry Teachers from the Study of their Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8° rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">ECER 2014- European Conference on Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883070v1</w:t>
+                <w:t xml:space="preserve">hal-01864143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring Pedagogical Content Knowledge and Pedagogical Knowledge of two French chemistry Teachers from the Study of their Activity</w:t>
+                <w:t xml:space="preserve">Comparaison de l'activité de trois enseignantes lors d'une séance sur les piles en classe de terminale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER 2014- European Conference on Educational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">8° rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864143v1</w:t>
+                <w:t xml:space="preserve">hal-02883070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une double approche didactique et ergonomique pour caractériser l'activité d'une enseignante de physique-chimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Teixeira Barroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8047,51 +8047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">African students' (grade 12) difficulties in learning the semiotic representations of the spatial structure of organic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destin Mangane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8129,51 +8129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sémiotiques de Cram et de Newman en stéréochimie: quelques difficultés d'apprentissage au Bénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destin Mangane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8690,51 +8690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring students' reference frame and time in Galilean and special relativity: a framework to design learning scenarios for the implementation of the EVEILS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Parizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8766,165 +8766,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00728036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating pedagogical content knowledge of teachers faced with a new curriculum on the evolution of chemical systems</w:t>
+                <w:t xml:space="preserve">Exploration des connaissances professionnelles locales d'enseignants à propos de l'évolution des systèmes chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Malmö, Sweden. pp.131-138</w:t>
+              <w:t xml:space="preserve">5emes rencontres de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883039v1</w:t>
+                <w:t xml:space="preserve">hal-02883042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des connaissances professionnelles locales d'enseignants à propos de l'évolution des systèmes chimiques</w:t>
+                <w:t xml:space="preserve">Investigating pedagogical content knowledge of teachers faced with a new curriculum on the evolution of chemical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5emes rencontres de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ESERA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Malmö, Sweden. pp.131-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883042v1</w:t>
+                <w:t xml:space="preserve">hal-02883039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi une transformation chimique s’arrête-t-elle ? Les explications d’élèves de terminale S</w:t>
               </w:r>
@@ -9485,51 +9485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficulties encountered by African students’ learning the semiotic representations of the spatial structure of organic molecules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destin Mangane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9744,51 +9744,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B90EA9F"/>
+    <w:nsid w:val="59A6B3D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9892,51 +9892,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25E80B52"/>
+    <w:nsid w:val="8F6E0D7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10126,51 +10126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-kermen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3221-5287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118781367" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218435090" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359608881" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rdst/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ardist.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451158v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Talenti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B6SC5BDC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406139v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Javoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3943" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QW9KDTVN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/ensciencias.2739" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Daures" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Izquierdo-Aymerich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destin Mangane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742675v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RP00023A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1152" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742652v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Teixeira Barroso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.785" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J0C87W73-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kermen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663435v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parizot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M V&#233;zien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742658v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N&#233;grier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.527" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-52QMP02V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742660v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M&#233;heut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2010.519008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/31/6/017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FDJ6LX1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901457h" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA00D60EC6C052962B7B3467C507201DC9679650/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742671v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23981" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742669v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Duprez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25580" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00282092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chauvet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Colin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Douay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469765v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861711v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/resultat.php?champcherche=kermen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111659v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdst.revues.org/1125" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451101v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/activites-scientifiques/editions-ardist/apres-les-12e-rencontres/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420785v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992683v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10518-0_30" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469757v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533044v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calmettes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876153v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Doat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doat Tony" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00297-2_37" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237768v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Blat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663734v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valentin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873194v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux-Goupille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883138v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883137v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883134v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883132v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883139v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883112v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883108v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883111v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883120v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883106v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883107v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883091v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883088v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baheux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galisson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883103v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883101v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883098v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883085v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883104v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883096v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864126v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883070v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864143v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883067v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883051v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883044v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861730v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883045v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883047v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00728036v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883039v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883042v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883035v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883114v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883140v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202015v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02883037v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925655v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883062v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-kermen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3221-5287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118781367" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218435090" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359608881" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rdst/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ardist.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451158v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Talenti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B6SC5BDC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723006v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Javoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3943" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QW9KDTVN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406139v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/ensciencias.2739" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Daures" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Izquierdo-Aymerich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RP00023A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742675v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742666v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destin Mangane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1152" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kermen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Teixeira Barroso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.785" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J0C87W73-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663435v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parizot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M V&#233;zien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742658v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N&#233;grier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.527" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-52QMP02V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742660v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M&#233;heut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2010.519008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/31/6/017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FDJ6LX1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901457h" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA00D60EC6C052962B7B3467C507201DC9679650/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742671v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23981" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742669v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Duprez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25580" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00282092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chauvet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Colin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Douay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469765v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/resultat.php?champcherche=kermen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdst.revues.org/1125" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451101v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/activites-scientifiques/editions-ardist/apres-les-12e-rencontres/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420785v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10518-0_30" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647793v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992683v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469757v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876150v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calmettes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876153v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Doat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doat Tony" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00297-2_37" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237768v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Blat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663724v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663696v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663734v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873184v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valentin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux-Goupille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883134v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883135v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883138v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883137v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883132v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883139v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883120v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883108v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883112v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883111v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883106v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883107v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883096v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883104v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883103v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883101v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883098v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883091v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883088v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baheux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galisson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883085v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864126v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864143v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883070v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883067v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883051v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883044v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861730v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883045v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883047v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00728036v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883042v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883035v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883114v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883140v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202015v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02883037v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925655v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883062v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>