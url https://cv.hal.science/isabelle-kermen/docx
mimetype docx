--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -680,320 +680,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux pratiques de chimie en première année d’université : tâches étudiantes et pratiques enseignantes dans trois universités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Titrage acidobasique en TP de première année d'université - Etude du discours enseignant et des interactions enseignant-étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Javoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Javoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 459, pp.37-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723006v1</w:t>
+                <w:t xml:space="preserve">hal-03134726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titrage acidobasique en TP de première année d'université - Etude du discours enseignant et des interactions enseignant-étudiants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Javoy</w:t>
+                <w:t xml:space="preserve">Espèce chimique, entité chimique, substance chimique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 459, pp.37-40</w:t>
+              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134726v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espèce chimique, entité chimique, substance chimique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travaux pratiques de chimie en première année d’université : tâches étudiantes et pratiques enseignantes dans trois universités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Canac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Javoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.3943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406139v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepción de un recurso didáctico para introducir las fórmulas químicas en secundaria</w:t>
               </w:r>
@@ -1569,269 +1569,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the mastery of French students in using basic notions of the language of chemistry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation et rôles des exemples lors d'enseignements universitaires de chimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Education. Research and Practice in Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, pp.35-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742656v1</w:t>
+                <w:t xml:space="preserve">hal-01742675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation et rôles des exemples lors d'enseignements universitaires de chimie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">un aspect des difficultés des élèves béninois en stéréochimie : la visualisation mentale des représentations sémiotiques de Cram et de Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Destin Mangane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27, pp.35-51</w:t>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742675v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">un aspect des difficultés des élèves béninois en stéréochimie : la visualisation mentale des représentations sémiotiques de Cram et de Newman</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Destin Mangane</w:t>
+                <w:t xml:space="preserve">Exploring the mastery of French students in using basic notions of the language of chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry Education. Research and Practice in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (3), pp.452 - 473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RP00023A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742666v1</w:t>
+                <w:t xml:space="preserve">hal-01742656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage et apprentissage des mots en chimie. Difficultés, ambiguïtés, obstacles</w:t>
               </w:r>
@@ -2079,212 +2079,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identificar dificultades de estudiantes en relatividad especial: Las nociones de “sistema de referencia” y de “evento”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. de Hosson</w:t>
+                <w:t xml:space="preserve">Activité ordinaire d’une enseignante de chimie en classe de terminale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Kermen</w:t>
+                <w:t xml:space="preserve">Marcia Teixeira Barroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El calculo y su ensenanza</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.91 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663304v1</w:t>
+                <w:t xml:space="preserve">hal-01742652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité ordinaire d’une enseignante de chimie en classe de terminale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcia Teixeira Barroso</w:t>
+                <w:t xml:space="preserve">Identificar dificultades de estudiantes en relatividad especial: Las nociones de “sistema de referencia” y de “evento”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Hosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">El calculo y su ensenanza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rdst.785⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01742652v1</w:t>
+                <w:t xml:space="preserve">hal-01663304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing learning scenarios for a 3D virtual environment: The case of special relativity</w:t>
               </w:r>
@@ -2296,51 +2296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Doat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2404,51 +2404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche en didactique et relativité restreinte : difficultés conceptuelles et pistes pour l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2680,51 +2680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring students' understanding of reference frames and time in Galilean and special relativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Parizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3976,311 +3976,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let’s Put Mathematics into Comics! A Didactic Analysis of the Comics and Science Workshops</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Claus Michelsen, Astrid Beckmann, Viktor Freiman, Uffe Thomas Jankvist, Annie Savard. </w:t>
+                <w:t xml:space="preserve">Semiotic Systems Specific to Chemistry and Their Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kermen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Houdement; Cécile de Hosson; Christophe Hache. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Its Connections to the Arts and Sciences (MACAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Semiotic Approaches in Science Didactics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE &amp; Wiley, pp.45-85, 2022, Sciences- Education and training - Didactics, 978-1-78945-070-5 978-1-394-17379-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913547v1</w:t>
+                <w:t xml:space="preserve">hal-03992683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes sémiotiques spécifiques de la chimie et leur apprentissage</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Catherine Houdement; Cécile de Hosson; Christophe Hache. </w:t>
+                <w:t xml:space="preserve">Let’s Put Mathematics into Comics! A Didactic Analysis of the Comics and Science Workshops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile de Hosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Laurent Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Décamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claus Michelsen, Astrid Beckmann, Viktor Freiman, Uffe Thomas Jankvist, Annie Savard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches sémiotiques en didactique des sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Its Connections to the Arts and Sciences (MACAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, Springer International Publishing, pp.529-551, 2022, Mathematics Education in the Digital Era, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-10518-0_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647793v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiotic Systems Specific to Chemistry and Their Learning</w:t>
+                <w:t xml:space="preserve">Systèmes sémiotiques spécifiques de la chimie et leur apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Houdement; Cécile de Hosson; Christophe Hache. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiotic Approaches in Science Didactics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE &amp; Wiley, pp.45-85, 2022, Sciences- Education and training - Didactics, 978-1-78945-070-5 978-1-394-17379-2</w:t>
+              <w:t xml:space="preserve">Approches sémiotiques en didactique des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Domaine Éducation et formation, 9781789480702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992683v1</w:t>
+                <w:t xml:space="preserve">hal-03647793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre d'analyse du savoir en chimie : mise à l'épreuve sur l'analyse de séances de classe</w:t>
               </w:r>
@@ -4415,363 +4415,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser l’activité d’une enseignante de physique-chimie</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les différents modèles en débat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Calmettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Crépin-Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuel Bächtold, Jean-Marie Boilevin &amp; Bernard Calmettes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans M. Bächtold, J.-M. Boilevin et B. Calmettes (dir.) La pratique de l’enseignant en sciences (p. 25‑44). Louvain-la-Neuve, Belgique : Presses Universitaires de Louvain.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">La pratique de l’enseignant en sciences : comment l’analyser et la modéliser ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaires de Louvain, pp.181-246, 2017, 978-2-87558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02876150v1</w:t>
+                <w:t xml:space="preserve">hal-02533044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différents modèles en débat.</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractériser l’activité d’une enseignante de physique-chimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kermen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pratique de l’enseignant en sciences : comment l’analyser et la modéliser ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse Universitaires de Louvain, pp.181-246, 2017, 978-2-87558</w:t>
+              <w:t xml:space="preserve">Dans M. Bächtold, J.-M. Boilevin et B. Calmettes (dir.) La pratique de l’enseignant en sciences (p. 25‑44). Louvain-la-Neuve, Belgique : Presses Universitaires de Louvain.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533044v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser, représenter des transformations chimiques.</w:t>
+                <w:t xml:space="preserve">Studying the Activity of Two French Chemistry Teachers to Infer Their Pedagogical Content Knowledge and Their Pedagogical Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans T. Evrard et B. Amory (dir.), Les modèles Des incontournables pour enseigner les sciences: apprendre les sciences de 2 ans 1/2 à 18 ans (p. 193‑201). Louvain-la-Neuve : De Boeck.</w:t>
+              <w:t xml:space="preserve">Dans M. Grangeat (dir.), Understanding Science Teachers’ Professional Knowledge Growth (p. 89‑115). Rotterdam, The Netherlands : Sense Publishers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02876153v1</w:t>
+                <w:t xml:space="preserve">hal-02876152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Activity of Two French Chemistry Teachers to Infer Their Pedagogical Content Knowledge and Their Pedagogical Knowledge</w:t>
+                <w:t xml:space="preserve">Modéliser, représenter des transformations chimiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans M. Grangeat (dir.), Understanding Science Teachers’ Professional Knowledge Growth (p. 89‑115). Rotterdam, The Netherlands : Sense Publishers.</w:t>
+              <w:t xml:space="preserve">Dans T. Evrard et B. Amory (dir.), Les modèles Des incontournables pour enseigner les sciences: apprendre les sciences de 2 ans 1/2 à 18 ans (p. 193‑201). Louvain-la-Neuve : De Boeck.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02876152v1</w:t>
+                <w:t xml:space="preserve">hal-02876153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning scenario for a 3D virtual environment: the case of Special Relativity</w:t>
               </w:r>
@@ -4882,51 +4882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning scenarios for a 3D virtual environment: The case of special relativity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5020,51 +5020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des difficultés associées à la compréhension des concepts de la physique relativiste : la recherche en didactique dans le projet EVEILS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5279,234 +5279,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dissolution des solides ioniques en classe de première</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle précurseur des transformations chimiques de la matière : mise à l’épreuve avec des élèves de cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Canac</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Blat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Rencontres Scientifiques de l’ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663724v1</w:t>
+                <w:t xml:space="preserve">hal-04663696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle précurseur des transformations chimiques de la matière : mise à l’épreuve avec des élèves de cycle 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Descriptions d'une solution aqueuse par des élèves du secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Blat</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Rencontres Scientifiques de l’ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663696v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptions d'une solution aqueuse par des élèves du secondaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">La dissolution des solides ioniques en classe de première</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5527,51 +5527,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Rencontres Scientifiques de l’ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663734v1</w:t>
+                <w:t xml:space="preserve">hal-04663724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de séances orientées investigation : un instrument de recherche peut-il nourrir la réflexion d'une enseignante et formatrice en INSPÉ ?</w:t>
               </w:r>
@@ -6023,51 +6023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux pratiques en chimie à l'université : Confrontation des objectifs des concepteurs aux instructions écrites adressées aux étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Javoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6181,303 +6181,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion épistémologique et sémiotique dans une perspective didactique d’enseignement apprentissage du concept de liaison chimique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a resource for the teaching of chemical formulas and its appropriation by teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Canac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13th ESERA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883135v1</w:t>
+                <w:t xml:space="preserve">hal-02883138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a resource for the teaching of chemical formulas and its appropriation by teachers</w:t>
+                <w:t xml:space="preserve">Appropriation par des enseignants d’une ressource fondée sur l’histoire des sciences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ESERA conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">congrès AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883138v1</w:t>
+                <w:t xml:space="preserve">hal-02883137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation par des enseignants d’une ressource fondée sur l’histoire des sciences.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réflexion épistémologique et sémiotique dans une perspective didactique d’enseignement apprentissage du concept de liaison chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883137v1</w:t>
+                <w:t xml:space="preserve">hal-02883135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’élève devient auteur : analyse didactique d’un atelier BD-chimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bordenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6591,355 +6591,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying ordinary teaching practices about the introduction of chemical formulas to determine teachers’ needs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en récit d’éléments de savoir de chimie. Analyse d’un atelier BD-science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Hosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bordenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ECRICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">10e rencontres scientifiques de l’Ardist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883120v1</w:t>
+                <w:t xml:space="preserve">hal-02883108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en récit d’éléments de savoir de chimie. Analyse d’un atelier BD-science</w:t>
+                <w:t xml:space="preserve">Cadre d’analyse du savoir en chimie. Mise à l’épreuve sur l’analyse de séances de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bordenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e rencontres scientifiques de l’Ardist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883108v1</w:t>
+                <w:t xml:space="preserve">hal-02883112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre d’analyse du savoir en chimie. Mise à l’épreuve sur l’analyse de séances de classe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction du langage symbolique de la chimie. Observation de deux séances de classe ordinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Canac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e rencontres scientifiques de l’Ardist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883112v1</w:t>
+                <w:t xml:space="preserve">hal-02883111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du langage symbolique de la chimie. Observation de deux séances de classe ordinaires</w:t>
+                <w:t xml:space="preserve">Studying ordinary teaching practices about the introduction of chemical formulas to determine teachers’ needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e rencontres scientifiques de l’Ardist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">14th ECRICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883111v1</w:t>
+                <w:t xml:space="preserve">hal-02883120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How French students understand basic notions of the language of chemistry</w:t>
               </w:r>
@@ -7070,696 +7070,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical names and formulas: French students’ difficulties.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Canac</w:t>
+                <w:t xml:space="preserve">Rapport au savoir en physique des professeurs des écoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECRICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">9e rencontres de l'Ardist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883096v1</w:t>
+                <w:t xml:space="preserve">hal-02883103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les difficultés des élèves face au langage du chimiste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Canac</w:t>
+                <w:t xml:space="preserve">Connaissances professionnelles des enseignants dans l'enseignement de la chimie: une étude de cas en stéréochimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Destin Mangane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e rencontres de l'Ardist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883104v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport au savoir en physique des professeurs des écoles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+                <w:t xml:space="preserve">HOW FRENCH STUDENTS USE THE LANGUAGE OF CHEMISTRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e rencontres de l'Ardist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
+              <w:t xml:space="preserve">ECRICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883103v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances professionnelles des enseignants dans l'enseignement de la chimie: une étude de cas en stéréochimie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation et rôles des exemples lors d’enseignements universitaires de chimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e rencontres de l'Ardist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
+              <w:t xml:space="preserve">Congrès AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883101v1</w:t>
+                <w:t xml:space="preserve">hal-02883091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOW FRENCH STUDENTS USE THE LANGUAGE OF CHEMISTRY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Canac</w:t>
+                <w:t xml:space="preserve">Comparaison du rapport au savoir en Mathématiques et en Physique des Professeurs des Écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Galisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECRICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Congrès AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883098v1</w:t>
+                <w:t xml:space="preserve">hal-02883088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation et rôles des exemples lors d’enseignements universitaires de chimie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport au savoir en physique des professeurs des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883091v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du rapport au savoir en Mathématiques et en Physique des Professeurs des Écoles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Galisson</w:t>
+                <w:t xml:space="preserve">Chemical names and formulas: French students’ difficulties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">ECRICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883088v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport au savoir en physique des professeurs des écoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+                <w:t xml:space="preserve">Les difficultés des élèves face au langage du chimiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">9e rencontres de l'Ardist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883085v1</w:t>
+                <w:t xml:space="preserve">hal-02883104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chemistry teacher pedagogical content knowledge development through two lessons</w:t>
               </w:r>
@@ -7978,51 +7978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une double approche didactique et ergonomique pour caractériser l'activité d'une enseignante de physique-chimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Teixeira Barroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8047,51 +8047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">African students' (grade 12) difficulties in learning the semiotic representations of the spatial structure of organic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destin Mangane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8129,51 +8129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sémiotiques de Cram et de Newman en stéréochimie: quelques difficultés d'apprentissage au Bénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destin Mangane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8690,51 +8690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring students' reference frame and time in Galilean and special relativity: a framework to design learning scenarios for the implementation of the EVEILS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Parizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9485,51 +9485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficulties encountered by African students’ learning the semiotic representations of the spatial structure of organic molecules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destin Mangane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9744,51 +9744,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59A6B3D7"/>
+    <w:nsid w:val="62CF6E6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9892,51 +9892,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8F6E0D7E"/>
+    <w:nsid w:val="A6877D78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10126,51 +10126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-kermen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3221-5287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118781367" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218435090" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359608881" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rdst/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ardist.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451158v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Talenti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B6SC5BDC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723006v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Javoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3943" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QW9KDTVN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406139v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/ensciencias.2739" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Daures" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Izquierdo-Aymerich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RP00023A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742675v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742666v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destin Mangane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1152" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kermen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Teixeira Barroso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.785" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J0C87W73-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663435v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parizot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M V&#233;zien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742658v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N&#233;grier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.527" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-52QMP02V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742660v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M&#233;heut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2010.519008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/31/6/017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FDJ6LX1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901457h" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA00D60EC6C052962B7B3467C507201DC9679650/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742671v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23981" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742669v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Duprez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25580" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00282092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chauvet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Colin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Douay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469765v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/resultat.php?champcherche=kermen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdst.revues.org/1125" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451101v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/activites-scientifiques/editions-ardist/apres-les-12e-rencontres/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420785v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10518-0_30" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647793v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992683v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469757v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876150v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calmettes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876153v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Doat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doat Tony" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00297-2_37" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237768v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Blat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663724v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663696v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663734v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873184v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valentin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux-Goupille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883134v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883135v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883138v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883137v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883132v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883139v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883120v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883108v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883112v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883111v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883106v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883107v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883096v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883104v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883103v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883101v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883098v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883091v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883088v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baheux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galisson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883085v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864126v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864143v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883070v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883067v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883051v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883044v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861730v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883045v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883047v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00728036v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883042v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883035v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883114v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883140v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202015v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02883037v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925655v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883062v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-kermen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3221-5287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118781367" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218435090" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359608881" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rdst/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ardist.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451158v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Talenti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B6SC5BDC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406139v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Javoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3943" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QW9KDTVN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/ensciencias.2739" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Daures" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Izquierdo-Aymerich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742666v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destin Mangane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RP00023A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1152" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742652v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Teixeira Barroso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.785" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J0C87W73-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kermen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663435v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parizot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M V&#233;zien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742658v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N&#233;grier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.527" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-52QMP02V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742660v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M&#233;heut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2010.519008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/31/6/017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FDJ6LX1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901457h" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA00D60EC6C052962B7B3467C507201DC9679650/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742671v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23981" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742669v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Duprez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25580" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00282092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chauvet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Colin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Douay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469765v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/resultat.php?champcherche=kermen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdst.revues.org/1125" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451101v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/activites-scientifiques/editions-ardist/apres-les-12e-rencontres/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420785v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992683v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10518-0_30" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469757v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533044v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calmettes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876153v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Doat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doat Tony" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00297-2_37" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237768v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Blat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663734v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873184v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valentin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux-Goupille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883134v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883137v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883132v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883139v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883108v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883112v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883111v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883120v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883106v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883107v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883103v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883101v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883091v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883088v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baheux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galisson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883085v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883096v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883104v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864126v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864143v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883070v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883067v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883051v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883044v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861730v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883045v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883047v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00728036v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883042v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883035v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883114v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883140v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202015v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02883037v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925655v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883062v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>