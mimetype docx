--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -808,868 +808,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le palaïte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Societas Anatolica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.15-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exercice du pouvoir chez les Hittites : &amp;quot;à consommer avec modération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Orientalia Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22, pp.23-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les animaux domestiques dans les lois hittites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquae 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6, pp.219-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2, pp.15-18</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur l'histoire du déchiffrement des hiéroglyphes hittito-louvites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Micenei ed Egeo-Anatolici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50, pp.479-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 22, pp.23-33</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The genesis of Luwians hieroglyphics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Origins of Early Writing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, http://www.caeno.org/origins/papers/KlockFontanille_LuvianHieroglyphs.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 50, pp.479-492</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De cuneatis, quas vocant, inscriptionibus persepolitanis legendis et explicandis relatio ou comment Grotefend perça le mystère du vieux-perse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Monville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Res Antiquae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.65-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, http://www.caeno.org/origins/papers/KlockFontanille_LuvianHieroglyphs.pdf</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et vous mangerez du pain ... Ecritures et pratiques scribales au pays hittite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graphê</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36, pp.2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les substantifs verbaux : description de l'exemple hittite et catégorisation par les grammairiens anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30, pp.83-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">E. Monville</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Hittites, un peuple à double écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graphê</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36, pp.8-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mésaventures de l'interprétation : le cas des déchiffrements &amp;quot;ratés&amp;quot; d'écritures inconnues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">http://semiologie.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.ISSN 1958-5845</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déchiffrement de l'étrusque : histoire, problèmes et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Res Antiquae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 4, pp.65-76</w:t>
+              <w:t xml:space="preserve">, 2006, 3, pp.351-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 36, pp.2-8</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sceau de Tarkumuwa à la bilingue de Karatete : histoire du déchiffrement laborieux et inachevé des hiéroglyphes hittito-louvites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tôzai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.51-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920581v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00916358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je tiens l'affaire ! Bilingues et histoire du déchiffrement des écritures inconnues</w:t>
               </w:r>
@@ -2522,1683 +2522,1683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelques éléments de syntaxe hattie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etat de la recherche sur l'Anatolie antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Louvain-la-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu du déficit et de l'excédent : quelques propositions pour une sémiotique de l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WRAB III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etre marchand dans l'Empire hittite : quelle galère!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques du voyage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Limoges, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elements of hattian syntax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Congress of hittitology (Turkey, Corum, 1-7 September 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aygul Süel, Sep 2014, Corum, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Louvain-la-Neuve, Belgique</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque la langue ne rencontre pas l'écriture : quelles approches possibles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée CONSCILA "La langue à l'épreuve de l'écriture. Quelle place pour les théories de l'écriture dans les sciences du langage ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Klock-Fontanille, Jan 2014, Paris (ENS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les scribes hittites au service de la restauration du hatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures et représentations du langage et des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France. http://htl.linguist.univ-paris-diderot.fr/dosHEL.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Klock-Fontanille, Jan 2014, Paris (ENS), France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les choses ses sont-elles &amp;quot;réellement&amp;quot; passées Qadeš ? Du réel à sa représentation dans les textes historiques de l'Empire hittite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Toulouse, France. pp.91-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France. http://htl.linguist.univ-paris-diderot.fr/dosHEL.htm</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diachronie et sémiotique : errements et compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roi hittite : prêtre, militaire et juge. Fusion ? Confrontation ? Incompatibilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prêtre et roi : fonction royale, fonction sacerdotale dans l'orient Ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, ENS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fleuves de l'Anatolie : de la réalité à la représentation (points de vue hittite et grec)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'invitation au voyage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, ENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Prêtre et roi : fonction royale, fonction sacerdotale dans l'orient Ancien</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des partenaires multiples au service de l'innovation en Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études, projet DIL "Frelons asiatiques", X-LIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La couleur adoucit-elle les moeurs ? La fonction des couleurs dans les textes du pays Hatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voir et concevoir la couleur en Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From semiotic to linguistic : from hieroglyphic and cuneiform writings of Anatolia to Greek Alphabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sound and script III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Verone, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en scène du pouvoir dans les textes historiques hittites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vérités et mensonges dans les civilisations orientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, Collège de France &amp; Société Asiatique, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La documentation bilingue hatti-hittite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée langues rares "des langues et des écritures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, ICP, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une théorie de l'écriture ? ou Saussure revisité par Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur les dernières leçons de linguistique de Benveniste au Collège de France et sur leur édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines de la Turquie : les Hattis. Etat de nos connaissances sur la langue hattie (pré-indoeuropéenne) et perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences de la Société Linguistique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, ENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Toulouse, France. pp.91-105</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fleuves de l'Anatolie : de la réalité à la représentation (points de vie hittite et grec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux horizons sur l'espace antique et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julia Marie-Ange, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Liège, Belgique</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New forms of communication : the case of digitalization of writings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visualist 2012, New Approaches in Communication, Art and Desig, "Digitalization"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Istanbul, Turkey. pp.341-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques éléments pour une sémiotique des écritures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Modyco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, Université Paris X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de l'écriture hiéroglyphique louvite ou le triomphe du phonétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée langues rares : "Le louvite"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, ICP, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Verone, Italy</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hattians as recorded in Hittite Source texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference. Haykazuns : Myth and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Yerevan., Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, Collège de France &amp; Société Asiatique, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue hattie : état de la question et perspectives nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séance archéologique de la Société Asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, ICP, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Hattian ti Hittite : to do away with traces of matrilinearity in Hittite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eighth International Congress of Hittitology - Warsaw</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...551 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922625v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00922624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5701,50 +5701,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La place de la glyptique dans l'histoire du déchiffrement des hiéroglyphes louvites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festschrift for Prof. Dr Belkis Dinçol and Prof. Dr Ali Dinçol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ege Publications, pp.389-404, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il des passions de la vieillesse ? L'exemple de la littérature et de la mythologie antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5757,633 +5826,564 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Mazoyer - I. Klock-Fontanille - R. Lebrun - A. Montandon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'âge en âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.179-200, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Ege Publications, pp.389-404, 2007</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du temps mort au temps retrouvé : l'exemple des mythes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Bertrand - J. Fontanille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures et régimes sémiotiques de la temporalité, La flêche brisée du temps.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.201-224, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écriture, une mémoire au service du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Beniamino - C. Filteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pulim, pp.361-374, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.201-224, 2006</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture, entre supporte et surface : l'exemple des sceaux et des tablettes hittites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Klock-Fontanille - M. Arabyan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'écriture entre support et surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.29-52, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.29-52, 2005</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invention des degrés de l'adjectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Merillou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intensité, degré, comparaison-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.13-26, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.13-26, 2005</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abréviation et histoire des signes graphiques : de l'iconique au sémiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Anrieux-Reix - C. Puech. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures abrégées (notes, notules, messages, codes ..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ophrys, pp.61-72, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débuts du déchiffrement des hiéroglyphes &amp;quot;hittites&amp;quot; : des débuts difficiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Mazoyer - O. Casabonne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquus Oriens. Mélanges offerts au professeur René Lebrun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.433-456, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Euphrate dans la culture hittite : de la propreté au filtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La poétique du fleuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monduzzi Editore, pp.31-42, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920166v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-00920165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la langue rencontre l'écriture : quelques réflexions autour de la relation entre langue et écriture aux premiers temps de l'écriture</w:t>
               </w:r>
@@ -7044,51 +7044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Klock-Fontanille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2020.102787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306922v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289095v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162713v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915524v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00645466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.170.0013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00645507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00647174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00645503v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649172v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920585v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920582v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01337866v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01292041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Housepian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162761v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01292030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921667v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921723v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01292052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05188616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Luca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00651807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Biettlot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meshoub" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914176v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazoyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebrun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montandon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146672v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289005v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162723v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00955635v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921668v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915521v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maslag" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00647324v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920603v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00647315v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00652171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920590v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920171v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920170v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920169v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920164v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920165v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920158v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920156v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920160v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01337869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01337882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Klock-Fontanille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2020.102787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306922v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289095v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162713v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915524v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00645466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.170.0013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00645507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00645503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00647174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649172v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920594v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920585v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920582v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01337866v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01292041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Housepian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01292030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921723v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01292052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05188616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Luca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00651807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Biettlot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meshoub" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914176v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazoyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebrun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montandon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146672v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289005v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162723v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00955635v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921668v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915521v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maslag" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00647324v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920603v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00647315v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00652171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920590v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920577v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920170v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920169v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920164v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920166v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920158v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920156v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920160v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01337869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01337882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>