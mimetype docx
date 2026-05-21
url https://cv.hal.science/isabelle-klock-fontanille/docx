--- v1 (2026-04-26)
+++ v2 (2026-05-21)
@@ -739,1420 +739,1420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les animaux domestiques dans les lois hittites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquae 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.219-235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le palaïte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Societas Anatolica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.15-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exercice du pouvoir chez les Hittites : &amp;quot;à consommer avec modération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Orientalia Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22, pp.23-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La restructuration de l'espace graphique dans l'Anatolie du 1er millénaire avant J.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Res Antiquae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6, pp.337-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2, pp.15-18</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur l'histoire du déchiffrement des hiéroglyphes hittito-louvites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Micenei ed Egeo-Anatolici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50, pp.479-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 22, pp.23-33</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The genesis of Luwians hieroglyphics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Origins of Early Writing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, http://www.caeno.org/origins/papers/KlockFontanille_LuvianHieroglyphs.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6, pp.219-235</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les substantifs verbaux : description de l'exemple hittite et catégorisation par les grammairiens anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30, pp.83-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 50, pp.479-492</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De cuneatis, quas vocant, inscriptionibus persepolitanis legendis et explicandis relatio ou comment Grotefend perça le mystère du vieux-perse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Monville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Res Antiquae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.65-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, http://www.caeno.org/origins/papers/KlockFontanille_LuvianHieroglyphs.pdf</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et vous mangerez du pain ... Ecritures et pratiques scribales au pays hittite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graphê</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36, pp.2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">E. Monville</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Hittites, un peuple à double écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graphê</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36, pp.8-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mésaventures de l'interprétation : le cas des déchiffrements &amp;quot;ratés&amp;quot; d'écritures inconnues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">http://semiologie.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.ISSN 1958-5845</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sceau de Tarkumuwa à la bilingue de Karatete : histoire du déchiffrement laborieux et inachevé des hiéroglyphes hittito-louvites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tôzai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.51-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déchiffrement de l'étrusque : histoire, problèmes et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Res Antiquae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 4, pp.65-76</w:t>
+              <w:t xml:space="preserve">, 2006, 3, pp.351-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 36, pp.2-8</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je tiens l'affaire ! Bilingues et histoire du déchiffrement des écritures inconnues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graphè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35, pp.2-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 30, pp.83-96</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déchiffrement de l'étrusque : histoire, problèmes et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Res Antiquae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.351-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 36, pp.8-13</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture hiéroglyphique hittite-louvite : une écriture publique au service du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.17-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.ISSN 1958-5845</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux et les stratégies du pouvoir : l'art de la déformation historique dans l'Autobiographie de Hattusili III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tôzai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7, pp.9-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3, pp.351-368</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on modéliser le déchiffrement des écritures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modèles linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, XXIV-1 (47), pp.69-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8, pp.51-70</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arrière-plan théorique et épistémologique des recherches de L. Delaporte et E. Cavaignac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hethitica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15, pp.113-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 35, pp.2-14</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos du Rituel d'évocation à la frontière ennemie (CTH 422)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Kubaba</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, IV-2, pp.59-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920162v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00920161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecritures et langages visuels sur les sceaux royaux digraphes de l'empire hittite : quelques propositions pour une rhétorique de l'écriture</w:t>
               </w:r>
@@ -2302,1925 +2302,1925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Phonologie et écriture dans l'Anatolie antique : des bricolages des scribes hittites aux incertitudes des savants modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème Rencontres du réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Labrune, Jun 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'Anatolie à l'Arménie : les avatars du dieu de l'orage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Housepian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dieu de l'orage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, René Lebrun, Jun 2015, Louvain-la-neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Housepian</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, René Lebrun, Jun 2015, Louvain-la-neuve, Belgique</w:t>
+                <w:t xml:space="preserve">hal-01292041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre marchand dans l'Empire hittite : quelle galère!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les risques du voyage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Limoges, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Labrune, Jun 2015, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elements of hattian syntax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Congress of hittitology (Turkey, Corum, 1-7 September 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aygul Süel, Sep 2014, Corum, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques éléments de syntaxe hattie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etat de la recherche sur l'Anatolie antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Louvain-la-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu du déficit et de l'excédent : quelques propositions pour une sémiotique de l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WRAB III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque la langue ne rencontre pas l'écriture : quelles approches possibles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée CONSCILA "La langue à l'épreuve de l'écriture. Quelle place pour les théories de l'écriture dans les sciences du langage ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Klock-Fontanille, Jan 2014, Paris (ENS), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la découverte des Hattis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les vendredis de l'Elcoa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris (ICP), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Louvain-la-Neuve, Belgique</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roi hittite : prêtre, militaire et juge. Fusion ? Confrontation ? Incompatibilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prêtre et roi : fonction royale, fonction sacerdotale dans l'orient Ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, ENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fleuves de l'Anatolie : de la réalité à la représentation (points de vue hittite et grec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'invitation au voyage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, ENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Limoges, France. pp.XX</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les choses ses sont-elles &amp;quot;réellement&amp;quot; passées Qadeš ? Du réel à sa représentation dans les textes historiques de l'Empire hittite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Toulouse, France. pp.91-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aygul Süel, Sep 2014, Corum, Turkey</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diachronie et sémiotique : errements et compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Klock-Fontanille, Jan 2014, Paris (ENS), France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des partenaires multiples au service de l'innovation en Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études, projet DIL "Frelons asiatiques", X-LIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La couleur adoucit-elle les moeurs ? La fonction des couleurs dans les textes du pays Hatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voir et concevoir la couleur en Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From semiotic to linguistic : from hieroglyphic and cuneiform writings of Anatolia to Greek Alphabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sound and script III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Verone, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en scène du pouvoir dans les textes historiques hittites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vérités et mensonges dans les civilisations orientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, Collège de France &amp; Société Asiatique, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La documentation bilingue hatti-hittite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée langues rares "des langues et des écritures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, ICP, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une théorie de l'écriture ? ou Saussure revisité par Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur les dernières leçons de linguistique de Benveniste au Collège de France et sur leur édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines de la Turquie : les Hattis. Etat de nos connaissances sur la langue hattie (pré-indoeuropéenne) et perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences de la Société Linguistique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, ENS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fleuves de l'Anatolie : de la réalité à la représentation (points de vie hittite et grec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux horizons sur l'espace antique et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julia Marie-Ange, Jun 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les scribes hittites au service de la restauration du hatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecritures et représentations du langage et des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France. http://htl.linguist.univ-paris-diderot.fr/dosHEL.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Toulouse, France. pp.91-105</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New forms of communication : the case of digitalization of writings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visualist 2012, New Approaches in Communication, Art and Desig, "Digitalization"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Istanbul, Turkey. pp.341-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Liège, Belgique</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques éléments pour une sémiotique des écritures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Modyco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, Université Paris X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, ENS, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de l'écriture hiéroglyphique louvite ou le triomphe du phonétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée langues rares : "Le louvite"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, ICP, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, ENS, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hattians as recorded in Hittite Source texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference. Haykazuns : Myth and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Yerevan., Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Hattian ti Hittite : to do away with traces of matrilinearity in Hittite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eighth International Congress of Hittitology - Warsaw</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue hattie : état de la question et perspectives nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séance archéologique de la Société Asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...758 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922624v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00922625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4285,334 +4285,452 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les gravures rupestres du Bego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry De Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Echassoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. , 2024, 978--2-271-14900-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identité et altérité culturelles : le cas des Hittites dans le Proche-Orient ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Biettlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meshoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Safran, pp.240, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Hittites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF, pp.128, 2008, Que sais-je ?, 978-2-13-056533-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'âge en âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.332, 2007, 978-2-296-06023-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers rois hittites et la représentation de la royauté dans les textes de l'Ancien Royaume.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.272, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4622,65 +4740,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grande histoire de deux carrés. Les dilemmes de la photo de reportage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beyaert-Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4699,1973 +4817,1973 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'université de Limoges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmissions en acte. Hommages à Jacques Fontanille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-25, 2025, 978 284 287 851 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fleuves anatoliens : points de vue croisés (grec et anatolien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Ange Julia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux horizons sur l'espace antique et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.143-160, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du lexique des couleurs dans la littérature hittite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Sylvain Filliozat et Michel Zink. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir et concevoir la couleur en Asie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académies des Inscriptions et Belles Lettres, Peeters, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp.143-160, 2015</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille hittite : ce que les lois nous apprennent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La famille dans le Proche-Orient ancien : réalités, symbolismes et images, Proceedings of the 55th Rencontre Assyriologique Internationale, Paris, July 6-9 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eisenbrauns, pp.413-428, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Eisenbrauns, pp.413-428, 2014</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Hattians to Hittites : some Reflections about traces of matrilinearity in Hittite Tradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Taracha - M. Kapelus. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Eighth International Congress of Hittitology, 5-9 september 2011, Waesaw</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warsaw Agade, pp.405-422, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Warsaw Agade, pp.405-422, 2014</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les choses ses sont-elles &amp;quot;réellement&amp;quot; passées Qadeš ? Du réel à sa représentation dans les textes historiques de l'Empire hittite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Guerrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Saint-Etienne, pp.91-105, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Saint-Etienne, pp.91-105, 2013</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roi hittite peut-il être juste sans loi(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Artus. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loi et Justice dans la Littérature du Proche-Orient ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harrassowitz Verlag, pp.84-96, 2013, Beihefte zur Zeitschrift für Altorientalische und Biblische Rechtsgeschichte 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Harrassowitz Verlag, pp.84-96, 2013, Beihefte zur Zeitschrift für Altorientalische und Biblische Rechtsgeschichte 20</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lune tombée du ciel&amp;quot;. Un mythe bilingue hatti-hittite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernadette Morin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polumathès, Mélanges offerts à Jean-Pierre Levet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULIM, pp.241-257, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PULIM, pp.241-257, 2012</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Forms of Communication : the case of the Digitalization of Writings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maslag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visualist 2012, International Congress on Visual Culture. new Approaches in Communication, Art and design "Digitalization"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istanbul, pp.341-350, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">New Forms of Communication : the case of the Digitalization of Writings</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations graphiques et contexte politique dans l'Anatolie du IIè millénaire avant J.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les premières cités et l'apparition de l'écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.59-82, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Istanbul, pp.341-350, 2012</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Biettlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Meshoub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Klock-Fontanille - S. Biettlot - K. Meshoub. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identité et altérité culturelles : le cas des Hittites dans le proche-Orient ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Safran, pp.7-18, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Actes Sud, pp.59-82, 2011</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Chine illustrée d'Athanase Kircher (China monumentis illustrata, 1667). La découverte des caractères chinois et son apport aux débats sur les écritures au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Res Antiquae VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Safran, pp.129-144, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Avant-propos</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tag, l'écriture réinventée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivan Darrault-Harris, Jacques Fontanille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les âges de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.347-365, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tag, l'écriture réinventée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Darrault - J. Fontanille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les âges de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.347-365, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il des passions de la vieillesse ? L'exemple de la littérature et de la mythologie antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meshoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">I. Klock-Fontanille - S. Biettlot - K. Meshoub. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Safran, pp.7-18, 2010</w:t>
+              <w:t xml:space="preserve">M. Mazoyer - I. Klock-Fontanille - R. Lebrun - A. Montandon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D'âge en âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.179-200, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Safran, pp.129-144, 2010</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de la glyptique dans l'histoire du déchiffrement des hiéroglyphes louvites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festschrift for Prof. Dr Belkis Dinçol and Prof. Dr Ali Dinçol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ege Publications, pp.389-404, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.347-365, 2008</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture, une mémoire au service du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Beniamino - C. Filteau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pulim, pp.361-374, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.347-365, 2008</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du temps mort au temps retrouvé : l'exemple des mythes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Bertrand - J. Fontanille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures et régimes sémiotiques de la temporalité, La flêche brisée du temps.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.201-224, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ege Publications, pp.389-404, 2007</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture, entre supporte et surface : l'exemple des sceaux et des tablettes hittites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Klock-Fontanille - M. Arabyan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'écriture entre support et surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.29-52, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.179-200, 2007</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invention des degrés de l'adjectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Merillou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intensité, degré, comparaison-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.13-26, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.201-224, 2006</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Euphrate dans la culture hittite : de la propreté au filtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La poétique du fleuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monduzzi Editore, pp.31-42, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Pulim, pp.361-374, 2006</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abréviation et histoire des signes graphiques : de l'iconique au sémiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Anrieux-Reix - C. Puech. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures abrégées (notes, notules, messages, codes ..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ophrys, pp.61-72, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.29-52, 2005</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débuts du déchiffrement des hiéroglyphes &amp;quot;hittites&amp;quot; : des débuts difficiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Mazoyer - O. Casabonne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquus Oriens. Mélanges offerts au professeur René Lebrun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.433-456, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.13-26, 2005</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la langue rencontre l'écriture : quelques réflexions autour de la relation entre langue et écriture aux premiers temps de l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'oralité dans l'écrit .. et réciproquement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CALS/CPST, pp.329-342, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ophrys, pp.61-72, 2004</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture au service du roi dans l'empire hittite : étude de quelques sceaux royaux digraphies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline Hoareau-Dodineau; Pascal Texier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoir, justice et société : actes des XIXèmes Journées d'histoire du droit, 9-11 juin 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Pulim, pp.289-312, 2000, Cahiers de l'Institut d'anthropologie juridique, 2-84287-154-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.433-456, 2004</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aventure d'un peuple sans espace : les Hourrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Westphal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La géodritique, mode d'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULIM, pp.163-180, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Monduzzi Editore, pp.31-42, 2004</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traités de l'Ancien Royaume : esquisse d'une typologie des formes d'intégration dans l'Etat hittite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sedat Alp - Aygül Süel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acts of the IIIrd International Congress of Hittitology, Corum, September 16-22, 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ankara, pp.377-390, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...287 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6675,229 +6793,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecriture et pouvoir : l'exemple de l'invention de l'écriture en Afrique. La fin du mythe d'un continent sans écriture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur la contribution du fait graphique africain à la théorie de l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour du &amp;quot;brive&amp;quot; : typographie et affichage municipal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7044,51 +7162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Klock-Fontanille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2020.102787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306922v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289095v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162713v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915524v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00645466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.170.0013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00645507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00645503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00647174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649172v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920594v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920585v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920582v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01337866v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01292041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Housepian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01292030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921723v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01292052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05188616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Luca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00651807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Biettlot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meshoub" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914176v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazoyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebrun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montandon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146672v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289005v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162723v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00955635v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921668v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915521v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maslag" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00647324v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920603v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00647315v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00652171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920590v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920577v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920170v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920169v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920164v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920166v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920158v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920156v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920160v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01337869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01337882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Klock-Fontanille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2020.102787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306922v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289095v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162713v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915524v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00645466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.170.0013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00647174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00645503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00645507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649172v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920585v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920582v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01337866v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01292041v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Housepian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01292030v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162752v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921667v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921652v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921723v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921657v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01292052v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05188616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Luca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry De Lumley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Echassoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Romain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontanille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00651807v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Biettlot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meshoub" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazoyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebrun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montandon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920579v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146672v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162723v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162719v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00955635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00921668v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915521v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915518v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920604v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maslag" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00647324v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920603v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00647315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00652171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920171v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920170v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920169v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920164v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920165v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920163v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920158v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01337882v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01337869v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00920597v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>