--- v0 (2026-03-22)
+++ v1 (2026-05-08)
@@ -1429,602 +1429,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Climate Change a threat for water uses in the Mediterranean region? Results from a survey at local scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate models and hydrological parameter uncertainties in climate change impacts on monthly runoff and daily flow duration curve in a Mediterranean catchment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Benabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Larrue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Haykel Sellami</w:t>
+                <w:t xml:space="preserve">M Vanclooster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2015.1040801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254358v1</w:t>
+                <w:t xml:space="preserve">halshs-01250621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary assessment of sea-level rise and climate change impacts on the lower Nile delta, Egypt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sušnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. S. Vamvakeridou-Lyroudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kloos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.G. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Towards a better understanding of the links between stressors, hazard assessment and ecosystem services under water scarcity, 503-504, pp.279-288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01250616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate models and hydrological parameter uncertainties in climate change impacts on monthly runoff and daily flow duration curve in a Mediterranean catchment.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H Sellami</w:t>
+                <w:t xml:space="preserve">Is Climate Change a threat for water uses in the Mediterranean region? Results from a survey at local scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Benabdallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. La Jeunesse</w:t>
+                <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Vanclooster</w:t>
+                <w:t xml:space="preserve">David Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haykel Sellami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special CLIWASEC</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01250621v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et impacts sur l’eau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transport of pesticides in a small vineyard catchment of Layon valley: high contribution of peaks concentrations during runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. La Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Communal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 235, pp.67-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.5618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01250606v1</w:t>
+                <w:t xml:space="preserve">hal-03537945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of pesticides in a small vineyard catchment of Layon valley: high contribution of peaks concentrations during runoff</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changement climatique et impacts sur l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, P4242, RÉF: 42625210, pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.5618⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03537945v1</w:t>
+                <w:t xml:space="preserve">halshs-01250606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance de la sécheresse : le cas du bassin versant de la Vilaine aval (Bretagne, France)</w:t>
               </w:r>
@@ -2036,51 +2036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Opeicle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2157,51 +2157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the governance of the Thau coastal lagoon ready to face climate change impacts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haykel Sellami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2367,416 +2367,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty analysis in model parameters regionalization: a case study involving the SWAT model in Mediterranean catchments (Southern France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agents-based modelling for hydrological surface processes on a small watershed (Layon, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Benabdallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vanclooster</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Communal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (3), pp.307-333</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058919v1</w:t>
+                <w:t xml:space="preserve">hal-01070756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système multi-agent pour la modélisation des écoulements de surface sur un petit bassin versant viticole du Layon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakatoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Communal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (3), pp.307-333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rig.24.307-333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agents-based modelling for hydrological surface processes on a small watershed (Layon, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainty analysis in model parameters regionalization: a case study involving the SWAT model in Mediterranean catchments (Southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. La Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Vanclooster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18, p. 2393 - p. 2413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-18-2393-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070756v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographic wetness index predicts the occurrence of bird species in floodplains</w:t>
               </w:r>
@@ -3151,64 +3151,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Larrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3477,320 +3477,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The limitations of spatial land use data in environmental analysis</w:t>
+                <w:t xml:space="preserve">Modelling water discharges and nitrogen inputs into a Mediterranean lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schmit</w:t>
+                <w:t xml:space="preserve">Martin Plus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D.A. Rounsevell</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fayçal Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Manuel Zaldívar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2005.11.006⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 193 (1-2), pp.69-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538060v1</w:t>
+                <w:t xml:space="preserve">hal-03538058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling water discharges and nitrogen inputs into a Mediterranean lagoon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Plus</w:t>
+                <w:t xml:space="preserve">The limitations of spatial land use data in environmental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D.A. Rounsevell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (2), pp.174-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2005.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.07.037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03538058v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the SWAT model to the soil and land use data parametrisation: a case study in the Thyle catchment, Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vanclooster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rounsevell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3991,51 +3991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rounsevell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vanclooster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 28 (12-13), pp.547-554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4469,734 +4469,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional governance assessment for drought adaptation in North-West Europe: Case study results from the analysis with a Governance Assessment Tool in the DROP-project</w:t>
+                <w:t xml:space="preserve">Regional Governance Assessment for Drought Adaptation in North-West Europe: Case Study Results from the Analysis with a governance assessment tool in the DROP-Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Troeltzsch</w:t>
+                <w:t xml:space="preserve">J. Troeltzsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulf Stein</w:t>
+                <w:t xml:space="preserve">U. Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Vidaurre</w:t>
+                <w:t xml:space="preserve">R. Vidaurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Bressers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gül Özerol</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on DROUGHT: Research and Science‐Policy Interfacing (DROUGHT – R&amp;SPI) – Valencia – March 10-13, 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Valence, Spain. pp.399-405</w:t>
+              <w:t xml:space="preserve">DROUGHT: Research and Science‐Policy Interfacing (DROUGHT – R&amp;SPI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Valencia, Spain. pp.399-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01250642v1</w:t>
+                <w:t xml:space="preserve">hal-02606251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Governance Assessment for Drought Adaptation in North-West Europe: Case Study Results from the Analysis with a governance assessment tool in the DROP-Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional governance assessment for drought adaptation in North-West Europe: Case study results from the analysis with a Governance Assessment Tool in the DROP-project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Troeltzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Troeltzsch</w:t>
+                <w:t xml:space="preserve">Ulf Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Stein</w:t>
+                <w:t xml:space="preserve">Rodrigo Vidaurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Bressers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Vidaurre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+                <w:t xml:space="preserve">Gül Özerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DROUGHT: Research and Science‐Policy Interfacing (DROUGHT – R&amp;SPI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Valencia, Spain. pp.399-406</w:t>
+              <w:t xml:space="preserve">International Conference on DROUGHT: Research and Science‐Policy Interfacing (DROUGHT – R&amp;SPI) – Valencia – March 10-13, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Valence, Spain. pp.399-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606251v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of groundwater recharge and drought statistics within the framework of a climate impact study in a Mediterranean catchment (Thau Lagoon, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport particulaire des résidus de pesticides vers les eaux de surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. La Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hermann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Ludwig</w:t>
+                <w:t xml:space="preserve">Stéphane Sourice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599523v1</w:t>
+                <w:t xml:space="preserve">hal-03348866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport particulaire des résidus de pesticides vers les eaux de surfaces</w:t>
+                <w:t xml:space="preserve">Study of Glyphosate transport through suspended particulate matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Communal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Audrey Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. La Jeunesse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sourice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Schoelcher, Martinique</w:t>
+              <w:t xml:space="preserve">EGU Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348866v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Glyphosate transport through suspended particulate matter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. La Jeunesse</w:t>
+                <w:t xml:space="preserve">Modelling of groundwater recharge and drought statistics within the framework of a climate impact study in a Mediterranean catchment (Thau Lagoon, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Diedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348855v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle pluie-débit pour l'aide à la quantification des transferts de pesticides dans un petit bassin versant viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en hommage à Gérard Moguedet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, France. pp.181-194</w:t>
@@ -5219,657 +5219,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of pesticides in vineyard : the variable contribution of runoff and erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of agricultural practices on runoff and glyphosate peaks in a small vineyard catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.Y. Communal</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sourice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfer of pesticides in vineyard : the variable contribution of runoff and erosion</w:t>
+              <w:t xml:space="preserve">Impact of agricultural practices on runoff and glyphosate peaks in a small vineyard catchment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968859v1</w:t>
+                <w:t xml:space="preserve">hal-00968871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intérêt du couplage SIG-SMA dans les modèles hydrologiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Transfer of pesticides in vineyard: the variable contribution of runoff and erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. La Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sourice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone ESRI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, France. pp.38 - 43</w:t>
+              <w:t xml:space="preserve">EGU Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935329v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of pesticides in vineyard: the variable contribution of runoff and erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the SWAT model prediction uncertainty using the GLUE approach A case study of the Chiba catchment (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haykel Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnik Vanclooster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Benabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Geophysical Research Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 5th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Hammamet, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMSAO.2013.6552605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348868v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the SWAT model prediction uncertainty using the GLUE approach A case study of the Chiba catchment (Tunisia)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sihem Benabdallah</w:t>
+                <w:t xml:space="preserve">L'intérêt du couplage SIG-SMA dans les modèles hydrologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 5th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Francophone ESRI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, France. pp.38 - 43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537984v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agricultural practices on runoff and glyphosate peaks in a small vineyard catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Transfer of pesticides in vineyard : the variable contribution of runoff and erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. La Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Sourice</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Communal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact of agricultural practices on runoff and glyphosate peaks in a small vineyard catchment</w:t>
+              <w:t xml:space="preserve">Transfer of pesticides in vineyard : the variable contribution of runoff and erosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968871v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la contribution de la fraction instable des sols dans le transfert du glyphosate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5877,51 +5877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sourice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Albi, France</w:t>
@@ -5944,57 +5944,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des transferts de produits phytosanitaires vers les eaux de surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Transfert des produits phytosanitaires vers les eaux de surface : suivi d’un petit bassin versant viticole des Coteaux du Layon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6002,469 +6002,469 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sourice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">, 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348862v1</w:t>
+                <w:t xml:space="preserve">hal-03348878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert des produits phytosanitaires vers les eaux de surface : suivi d’un petit bassin versant viticole des Coteaux du Layon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modalités de transferts de pesticides dans un petit bassin versant viticole du Layon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. La Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Amiot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sourice</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Communal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348878v1</w:t>
+                <w:t xml:space="preserve">hal-03348923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités de transferts de pesticides dans un petit bassin versant viticole du Layon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle pluie-débit pour l’aide à la quantification des transferts de pesticides dans un petit bassin versant viticole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Communal</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque international en hommage à Gérard Moguedet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Angers, France. pp.191-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348923v1</w:t>
+                <w:t xml:space="preserve">hal-01684979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle pluie-débit pour l’aide à la quantification des transferts de pesticides dans un petit bassin versant viticole</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Etude des transferts de produits phytosanitaires vers les eaux de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sourice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en hommage à Gérard Moguedet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Angers, France. pp.191-194</w:t>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684979v1</w:t>
+                <w:t xml:space="preserve">hal-03348862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of alluvial vegetation of the Loire River (France) in relation to climate change</w:t>
               </w:r>
@@ -6569,277 +6569,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des pics de pesticides pendant les épisodes pluvieux dans un petit bassin versant viticole en vue de contrôler les transferts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring peaks of pesticides during runoff events in a small vineyards catchment to prevent transfers (Loire river, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. La Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Communal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duchesne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Communal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Tbilisi, Géorgie</w:t>
+              <w:t xml:space="preserve">Monitoring peaks of pesticides during runoff events in a small vineyards catchment to prevent transfers (Loire river, France).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348896v1</w:t>
+                <w:t xml:space="preserve">hal-00968883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring peaks of pesticides during runoff events in a small vineyards catchment to prevent transfers (Loire river, France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection des pics de pesticides pendant les épisodes pluvieux dans un petit bassin versant viticole en vue de contrôler les transferts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Duchesne</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Communal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monitoring peaks of pesticides during runoff events in a small vineyards catchment to prevent transfers (Loire river, France).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tbilisi, Géorgie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968883v1</w:t>
+                <w:t xml:space="preserve">hal-03348896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate induced changes on the hydrology of Mediterranean basins A research concept to reduce uncertainty and quantify risk</w:t>
               </w:r>
@@ -6995,51 +6995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facing Hydrometeorological Extreme Events : A Governance Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Larrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley. 2020, Philippe Quevauviller, 978-1-119-38355-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7631,51 +7631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water management facing drought governance: are the territories prepared to water scarcity?.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7711,412 +7711,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governing for Drought and Water Scarcity in the Context of Flood Disaster Recovery: The Curious Case of Somerset, United Kingdom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Governance Context of Drought Policy and Pilot Measures for the Arzal Dam and Reservoir, Vilaine Catchment, Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison L Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...51 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hans Bressers, Nanny Bressers, Corinne Larrue. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Governance for drought resilience: land and water management in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-29671-5_5⟩</w:t>
+              <w:t xml:space="preserve">Governance for Drought Resilience - Land and Water Drought Management in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.109-138, 2016, 978-3-319-29669-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-29671-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525431v1</w:t>
+                <w:t xml:space="preserve">hal-01368211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Governance Context of Drought Policy and Pilot Measures for the Arzal Dam and Reservoir, Vilaine Catchment, Brittany, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-cutting Perspective Freshwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Vidaurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance for Drought Resilience - Land and Water Drought Management in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.109-138, 2016, 978-3-319-29669-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-29671-5_6⟩</w:t>
+              <w:t xml:space="preserve">, H. Bressers et al., pp.217-230, 2016, 978-3-319-29669-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-29671-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368211v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cutting Perspective Freshwater</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+                <w:t xml:space="preserve">Governing for Drought and Water Scarcity in the Context of Flood Disaster Recovery: The Curious Case of Somerset, United Kingdom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison L Browne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. La Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Governance for Drought Resilience - Land and Water Drought Management in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, H. Bressers et al., pp.217-230, 2016, 978-3-319-29669-2. </w:t>
+              <w:t xml:space="preserve">Governance for drought resilience: land and water management in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83 - 107, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-29671-5_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-29671-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362683v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8147,51 +8147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the Government Assessment Tool matrix implementation in case studies – Intermediate report.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8235,51 +8235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance and policy assessment in case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8509,51 +8509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05232376v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caro Eline Mooren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Munaretto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sievers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Leonardus Theodora Hegger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01691-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thermes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9658" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537887v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9638" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Santill&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Iglesias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. La Jeunesse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garrote" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Sotes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GS5T4BJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefrancq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GXNZ36F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herrmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blaschek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deidda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duttmannc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CKVJ6TM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537937v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Sellami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Benabdallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnik Vanclooster" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBMTG729-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537928v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neil Bird" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gouda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Hummel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Koeberl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q294N054-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cirelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larrue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sellami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.04.062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aubin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Su&#353;nik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Vamvakeridou-Lyroudia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baumert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kloos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Renaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.111" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sellami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benabdallah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vanclooster" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2015.1040801" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Amiot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Communal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5618" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Opeicle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.HS.03" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254345v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244258v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.05.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benabdallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanclooster" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-2393-2014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakatoarisoa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.307-333" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070756v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakotoarisoa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Communal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Besnard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pays" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12047" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKSWC86J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.837222" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725969v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ludwig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-1607-2012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254621v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Ludwig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Soddu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Duttmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595693v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soddu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duttmann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538060v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D.A. Rounsevell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2005.11.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVPN2RK6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Plus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bouraoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Zald&#237;var" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chapelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.07.037" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538068v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Romanowicz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rounsevell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.01.025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM2T9CMC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538076v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliott" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2003.10.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF3L0V1J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538078v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-7065(03)00093-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWQPCFT3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538103v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Deslous-Paoli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Xim&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cheylan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mende" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020351711877" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHGRR1SJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872870v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872869v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250642v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Troeltzsch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Stein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Vidaurre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bressers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l &#214;zerol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606251v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troeltzsch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stein" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vidaurre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599523v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hermann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diedda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348866v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sourice" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348855v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Davranche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968859v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935329v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348868v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537984v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2013.6552605" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968871v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sourice" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348872v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348862v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348878v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348923v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684979v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802490v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengue" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348896v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duchesne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968883v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538305v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538304v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quevauviller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602379v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanny Bressers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Browne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04809128v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Lamonaca" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P Papadopoulou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berchoux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Gain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medecc.org/wp-content/uploads/2024/11/MedECC_Climate-WEFE-nexus_Chapter05.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378654" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234756v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Roi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234739v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402651v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison L Browne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dury" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl de Boer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29671-5_5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368211v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29671-5_6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362683v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29671-5_11" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886621v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04886713v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caro Mooren" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05232376v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caro Eline Mooren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Munaretto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sievers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Leonardus Theodora Hegger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01691-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thermes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9658" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537887v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9638" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Santill&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Iglesias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. La Jeunesse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garrote" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Sotes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GS5T4BJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefrancq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GXNZ36F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herrmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blaschek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deidda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duttmannc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CKVJ6TM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537937v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Sellami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Benabdallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnik Vanclooster" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBMTG729-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537928v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neil Bird" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gouda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Hummel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Koeberl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q294N054-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cirelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larrue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sellami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.04.062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sellami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benabdallah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vanclooster" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2015.1040801" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Su&#353;nik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Vamvakeridou-Lyroudia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baumert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kloos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Renaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.111" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aubin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537945v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Amiot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Communal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5618" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250606v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Opeicle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.HS.03" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254345v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244258v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.05.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070756v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakotoarisoa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Communal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakatoarisoa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.307-333" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058919v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benabdallah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanclooster" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-2393-2014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Besnard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pays" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12047" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKSWC86J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.837222" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725969v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ludwig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-1607-2012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254621v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Ludwig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Soddu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Duttmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595693v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soddu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duttmann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Plus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bouraoui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Zald&#237;var" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chapelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.07.037" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538060v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D.A. Rounsevell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2005.11.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVPN2RK6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538068v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Romanowicz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rounsevell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.01.025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM2T9CMC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538076v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliott" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2003.10.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF3L0V1J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538078v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-7065(03)00093-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWQPCFT3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538103v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Deslous-Paoli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Xim&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cheylan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mende" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020351711877" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHGRR1SJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872870v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872869v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606251v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troeltzsch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vidaurre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bressers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250642v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Troeltzsch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Stein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Vidaurre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l &#214;zerol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348866v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sourice" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348855v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599523v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hermann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diedda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Davranche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968871v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sourice" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348868v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537984v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2013.6552605" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935329v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968859v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348872v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348878v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348923v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684979v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348862v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802490v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengue" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968883v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duchesne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348896v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538305v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538304v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quevauviller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602379v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanny Bressers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Browne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04809128v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Lamonaca" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P Papadopoulou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berchoux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Gain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medecc.org/wp-content/uploads/2024/11/MedECC_Climate-WEFE-nexus_Chapter05.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378654" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234756v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Roi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234739v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402651v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368211v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison L Browne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29671-5_6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362683v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29671-5_11" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525431v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dury" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl de Boer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29671-5_5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886621v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04886713v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caro Mooren" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>