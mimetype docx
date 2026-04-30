--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1172,1289 +1172,1289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloride accumulation in aboveground biomass of three macrophytes (Phragmites australis, Juncus maritimus, and Typha latifolia) depending on their growth stages and salinity exposure: application for Cl− removal and phytodesalinization</w:t>
+                <w:t xml:space="preserve">Evaluación del empleo de microorganismos en la remoción de compuestos orgánicos persistentes y metales pesados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Delattre</w:t>
+                <w:t xml:space="preserve">Arelis Abalos Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
+                <w:t xml:space="preserve">Odalys Rodríguez Gámez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Reneaud</w:t>
+                <w:t xml:space="preserve">Rosa Maria Pérez Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Verdoux</w:t>
+                <w:t xml:space="preserve">Janet Nápoles Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anales de la Academia de Ciencias de Cuba</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540597v1</w:t>
+                <w:t xml:space="preserve">hal-03648654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-environmental changes and rodent populations in lowland agroecosystems of the lower delta of the River Senegal, West Africa: results of observations over a decade, 2008-2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coronilla juncea, a native candidate for phytostabilization of potentially toxic elements and restoration of Mediterranean soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Heckenroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Tidiane Niang</w:t>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Kane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laura March</w:t>
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25225/jvb.22015⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.10033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-14139-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690055v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690066v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluación del empleo de microorganismos en la remoción de compuestos orgánicos persistentes y metales pesados</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Janet Nápoles Álvarez</w:t>
+                <w:t xml:space="preserve">Using bibliometrics to analyze the state of art of pesticide use in vineyard agrosystems: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Regus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayhane Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anales de la Academia de Ciencias de Cuba</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.80123-80136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-022-23285-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03648654v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronilla juncea, a native candidate for phytostabilization of potentially toxic elements and restoration of Mediterranean soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Comment allier stabilisation des sols contaminés et préservation d’Astragalus tragacantha L. sur le littoral remarquable du Parc national des Calanques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Heckenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéven Criquet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Le Mire Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-14139-4⟩</w:t>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/naturae2022a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690066v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using bibliometrics to analyze the state of art of pesticide use in vineyard agrosystems: a review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Socio-environmental changes and rodent populations in lowland agroecosystems of the lower delta of the River Senegal, West Africa: results of observations over a decade, 2008-2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Tidiane Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssoupha Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura March</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-022-23285-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vertebrate Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.22015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25225/jvb.22015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03817640v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment allier stabilisation des sols contaminés et préservation d’Astragalus tragacantha L. sur le littoral remarquable du Parc national des Calanques ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alma Heckenroth</w:t>
+                <w:t xml:space="preserve">Chloride accumulation in aboveground biomass of three macrophytes (Phragmites australis, Juncus maritimus, and Typha latifolia) depending on their growth stages and salinity exposure: application for Cl− removal and phytodesalinization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lidwine Le Mire Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, pp.31-41. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/naturae2022a3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-17591-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03567306v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a restricted niche the explanation for species vulnerability? Insights from a large field survey of Astragalus tragacantha L. (Fabaceae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coastal environments shape chemical and microbial properties of forest litters in circum Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Baumel</w:t>
+                <w:t xml:space="preserve">A. Borsali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
+                <w:t xml:space="preserve">T.Z. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ugo</w:t>
+                <w:t xml:space="preserve">R. Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureen Keller</w:t>
+                <w:t xml:space="preserve">Raphaël Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 283, pp.151902. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (2), pp.1010-1025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.flora.2021.151902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453761v1</w:t>
+                <w:t xml:space="preserve">hal-02905415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal environments shape chemical and microbial properties of forest litters in circum Mediterranean region</w:t>
+                <w:t xml:space="preserve">Sous les serviettes de plage, la pollution. L’héritage encombrant du passé industriel des calanques de Marseille-Cassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borsali</w:t>
+                <w:t xml:space="preserve">Xavier Daumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.Z. Lerch</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Raveux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 270, pp.21-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905415v1</w:t>
+                <w:t xml:space="preserve">hal-03348153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous les serviettes de plage, la pollution. L’héritage encombrant du passé industriel des calanques de Marseille-Cassis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Daumalin</w:t>
+                <w:t xml:space="preserve">Évaluation du risque sanitaire de sols pollués méditerranéens : choix de variables et spatialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Raveux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.31309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348153v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du risque sanitaire de sols pollués méditerranéens : choix de variables et spatialisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is a restricted niche the explanation for species vulnerability? Insights from a large field survey of Astragalus tragacantha L. (Fabaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Baumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Arnaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laureen Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+              <w:t xml:space="preserve">Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 283, pp.151902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.31309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.flora.2021.151902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03567287v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Marais des Paluns Analyse de ses usages et de son état environnemental pour contribuer à une réflexion sur sa restauration écologique</w:t>
               </w:r>
@@ -2872,51 +2872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Borla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2980,51 +2980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Trait-Based Screening of Zn-Pb Tolerant Wild Plant Species at an Abandoned Mine Site in Gard (France) for Rehabilitation of Mediterranean Metal-Contaminated Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Masotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3261,51 +3261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3369,51 +3369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of water quality from the Blue Lagoon of El Cobre mine in Santiago de Cuba: a preliminary study for water reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalys Rodríguez Gámez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3497,1038 +3497,1038 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance strategies of two Mediterranean native xerophytes under fluoride pollution in Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence and ecotoxicological assessment of pharmaceuticals: Is there a risk for the Mediterranean aquatic environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Desbiolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Boukhris</w:t>
+                <w:t xml:space="preserve">Christophe Tiliacos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Wong-Wah-Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 639, pp.1334-1348</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926063v1</w:t>
+                <w:t xml:space="preserve">hal-02014313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and ecotoxicological assessment of pharmaceuticals: Is there a risk for the Mediterranean aquatic environment?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Malleret</w:t>
+                <w:t xml:space="preserve">Tolerance strategies of two Mediterranean native xerophytes under fluoride pollution in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boukhris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tiliacos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imed Mezghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (34), pp.34753 - 34764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-3431-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014313v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making criteria for plant-species selection for phytostabilization: Issues of biodiversity and functionality</w:t>
+                <w:t xml:space="preserve">Effect of phytoliths for mitigating water stress in durum wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Ellili</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alma Heckenroth</w:t>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Anwar-Ul-Haq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.06.041⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 215 (1), pp.229-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577956v1</w:t>
+                <w:t xml:space="preserve">hal-01792878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'une approche intégrée pour la restauration écologique des milieux pollués du Parc national des Calanques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Heckenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Monsara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Le Mire Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of phytoliths for mitigating water stress in durum wheat</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decision-making criteria for plant-species selection for phytostabilization: Issues of biodiversity and functionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+                <w:t xml:space="preserve">Ahlem Ellili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Heckenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 215 (1), pp.229-239. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 201, pp.215-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.14554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792878v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an integrated constructed wetland to manage pig manure under Mediterranean climate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La construction de l'ignorance ou l'occultation du passé industriel des calanques de Marseille-Cassis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raveux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Faire de l’ignorance un objet de connaissance des SHS, 44, pp.30-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069507v1</w:t>
+                <w:t xml:space="preserve">hal-01474995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de l'ignorance ou l'occultation du passé industriel des calanques de Marseille-Cassis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selection of native plants with phytoremediation potential for highly contaminated Mediterranean soil restoration: Tools for a non-destructive and integrative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Heckenroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 183 (3), pp.850-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.09.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474995v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of native plants with phytoremediation potential for highly contaminated Mediterranean soil restoration: Tools for a non-destructive and integrative approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Evaluation of an integrated constructed wetland to manage pig manure under Mediterranean climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Nehmtow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Torre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Prudent</w:t>
+                <w:t xml:space="preserve">Raphaël Giguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 183 (3), pp.850-863. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (16), pp.16383-16395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.09.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-6808-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436753v1</w:t>
+                <w:t xml:space="preserve">hal-02069507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace metal extraction and biomass production by spontaneous vegetation in temporary Mediterranean stormwater highway retention ponds: Freshwater macroalgae (Chara spp.) vs. cattails (Typha spp.)</w:t>
               </w:r>
@@ -4566,51 +4566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingeborg Soulie-Maersche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81, pp.173-181. </w:t>
@@ -4654,307 +4654,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening biological traits and fluoride contents of native vegetations in arid environments to select efficiently fluoride-tolerant native plant species for in-situ phytoremediation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Prudent</w:t>
+                <w:t xml:space="preserve">Biomonitoring of Epilobium hirsutum L. Health Status to Assess Water Ecotoxicity in Constructed Wetlands Treating Mixtures of Contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Guittonny-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eleonore Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.06.007⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.697-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w7020697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436864v1</w:t>
+                <w:t xml:space="preserve">hal-01436856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring of Epilobium hirsutum L. Health Status to Assess Water Ecotoxicity in Constructed Wetlands Treating Mixtures of Contaminants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Malleret</w:t>
+                <w:t xml:space="preserve">Screening biological traits and fluoride contents of native vegetations in arid environments to select efficiently fluoride-tolerant native plant species for in-situ phytoremediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boukhris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Mezghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lefi El Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.217-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w7020697⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01436856v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of a new ecotoxicity evaluation tool based on morphological responses of five helophytes to mixtures of pollutants: The Helophyte Development Index</w:t>
               </w:r>
@@ -5086,103 +5086,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in mesophyll element distribution and phytometabolite contents involved in fluoride tolerance of the arid gypsum-tolerant plant species Atractylis serratuloides Sieber ex Cass. (Asteraceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Boukhris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lefi El Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (10), pp.7918--7929. </w:t>
@@ -5506,295 +5506,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As, Pb, Sb, and Zn transfer from soil to root of wild rosemary: do native symbionts matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heavy Metal and Arsenic Resistance of the Halophyte Atriplex halimus L. Along a Gradient of Contamination in a French Mediterranean Spray Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cecile Affholder</w:t>
+                <w:t xml:space="preserve">Anca Pricop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Ellili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca-Diana Pricop</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rabier</w:t>
+                <w:t xml:space="preserve">Gabriel d'Enjoy-Weinkammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 382 (1-2), pp.219-236. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 225 (7), pp.1993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-014-2135-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-014-1993-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456428v1</w:t>
+                <w:t xml:space="preserve">hal-01471003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy Metal and Arsenic Resistance of the Halophyte Atriplex halimus L. Along a Gradient of Contamination in a French Mediterranean Spray Zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">As, Pb, Sb, and Zn transfer from soil to root of wild rosemary: do native symbionts matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cecile Affholder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca-Diana Pricop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel d'Enjoy-Weinkammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 225 (7), pp.1993. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 382 (1-2), pp.219-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-014-1993-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-014-2135-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471003v1</w:t>
+                <w:t xml:space="preserve">hal-01456428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiels d’utilisation des macrophytes pour réduire l’impact des industries sur les milieux aquatiques européens</w:t>
               </w:r>
@@ -6087,51 +6087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 248, pp.131-141. </w:t>
@@ -6181,51 +6181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of metals and metalloids from soil to shoots in wild rosemary (Rosmarinus officinalis L.) growing on a former lead smelter site: Human exposure risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cecile Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6233,51 +6233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Masotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 454, pp.219-229. </w:t>
@@ -6621,51 +6621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6722,298 +6722,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy Metal Lability in Porewater of Highway Detention Pond Sediments in South-Eastern France in Relation to Submerged Vegetation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Triboit</w:t>
+                <w:t xml:space="preserve">Caryophyllene Oxide-rich Essential Oils of Lithuanian Artemisia campestris ssp. campestris and Their Toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asta Judzentiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurga Budiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Butkiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenija Kupcinskiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natural Product Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (12), pp.1981 - 1984</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926050v1</w:t>
+                <w:t xml:space="preserve">hal-01926030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caryophyllene Oxide-rich Essential Oils of Lithuanian Artemisia campestris ssp. campestris and Their Toxicity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eugenija Kupcinskiene</w:t>
+                <w:t xml:space="preserve">Heavy Metal Lability in Porewater of Highway Detention Pond Sediments in South-Eastern France in Relation to Submerged Vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Triboit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingeborg Soulié-Marsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Communications </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 209 (1-4), pp.229 - 240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-009-0194-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926030v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomical element localization by EDXS in Grevillea exul var. exul under nickel stress</w:t>
               </w:r>
@@ -7239,378 +7239,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical element localization by EDXS in Grevillea exul var. exul under nickel stress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Essential Oil Composition of Daniellia oliveri (Rolfe) Hutch et Dalz. (Caesalpiniaceae) Leaves from Senegal and Ivory Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Bouraïma-Madjèbi</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Viano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2008.04.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Essential Oil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.155-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10412905.2008.9699978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926047v1</w:t>
+                <w:t xml:space="preserve">hal-02095653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Essential Oil Composition of Daniellia oliveri (Rolfe) Hutch et Dalz. (Caesalpiniaceae) Leaves from Senegal and Ivory Coast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomical element localization by EDXS in Grevillea exul var. exul under nickel stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charles Haddad</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Notonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouraïma-Madjèbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Essential Oil Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 156 (3), pp.1156 - 1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2008.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10412905.2008.9699978⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02095653v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Essential Oil Composition of Daniellia oliveri (Rolfe) Hutch et Dalz. (Caesalpiniaceae) Leaves from Senegal and Ivory Coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Viano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Essential Oil Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20 (2), pp.155 - 157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10412905.2008.9699978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926049v1</w:t>
@@ -7621,51 +7621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Metal Tolerance and Accumulation in Grevillea Exul VAR Exul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7874,216 +7874,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of volatile oils of Styrax (Styrax officinalis L.) leaves at different phenological stages</w:t>
+                <w:t xml:space="preserve">Essential oil composition of leaf, flower and stem of Styrax (Styrax officinalis L.) from south-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Tayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Masotti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 34 (9), pp.705 - 709. </w:t>
+              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (5), pp.809 - 912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bse.2006.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ffj.1731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926038v1</w:t>
+                <w:t xml:space="preserve">hal-01926042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and Antimicrobial Activity of the Essential Oil of Hypericum hyssopifolium ssp. hyssopifolium from Southeast France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Viano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Jann-Para</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8150,319 +8150,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential oil composition of leaf, flower and stem of Styrax (Styrax officinalis L.) from south-eastern France</w:t>
+                <w:t xml:space="preserve">Contribution de la microscopie électronique à balayage et photonique à la connaissance de l'anatomie et de la morphologie de Styrax officinalis L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Tayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Masotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronique Masotti</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ruzzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ffj.1731⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 329 (9), pp.712 - 718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2006.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926042v1</w:t>
+                <w:t xml:space="preserve">hal-01926041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la microscopie électronique à balayage et photonique à la connaissance de l'anatomie et de la morphologie de Styrax officinalis L.</w:t>
+                <w:t xml:space="preserve">Composition of volatile oils of Styrax (Styrax officinalis L.) leaves at different phenological stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Tayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Masotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Ruzzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 329 (9), pp.712 - 718. </w:t>
+              <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (9), pp.705 - 709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2006.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bse.2006.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926041v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytotoxic effect and electrophysiological activity of S-irniine, a synthesised isomer of the natural R-irniine, on human MRC-5 fibroblasts</w:t>
               </w:r>
@@ -8621,51 +8621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8871,51 +8871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Masotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Viano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 32 (8), pp.735 - 745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8987,51 +8987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Viano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 325 (7), pp.781 - 785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9296,251 +9296,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climatic factors on native arbuscular mycorrhizae and Meloidogyne exigua in a Brazilian rubber tree (Hevea brasiliensis) plantation</w:t>
+                <w:t xml:space="preserve">Growth and gas exchange responses of Hevea brasiliensis seedlings to inoculation with Glomus mosseae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Coudret</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille M. Ducher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Sallanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Coudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 12 (4), pp.236 - 240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/PL00009714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769378v1</w:t>
+                <w:t xml:space="preserve">hal-01769376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and gas exchange responses of Hevea brasiliensis seedlings to inoculation with Glomus mosseae</w:t>
+                <w:t xml:space="preserve">Effects of climatic factors on native arbuscular mycorrhizae and Meloidogyne exigua in a Brazilian rubber tree (Hevea brasiliensis) plantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Coudret</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769376v1</w:t>
+                <w:t xml:space="preserve">hal-01769378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9660,1778 +9660,1778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollutions, mobilisations environnementales et territoires industrialisés : les cas de Fos sur Mer, de Gardanne et du littoral sud marseillais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">10-years report on multi-disciplinary researches about the lignite mining heritage of the Provence Coalfield (Human-Environment Observatory): from spoil heaps to novel areas to explore nature based solutions: 2008-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Barthelemy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire OHM Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OHM Bassin minier de Provence, Jan 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">iNTERNATIONAL SYMPOSIUM OF LABEX DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex DRIIHM, 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146164v1</w:t>
+                <w:t xml:space="preserve">hal-03586175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the ecological restoration of the remarkable coastline of the Calanques National Park (Marseille, France): Combining stabilization of contaminated soils with Astragalus tragacantha L. conservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Constraints and Perspectives of Combined Ecological Restoration and Phytoremediation on a Mediterranean Protected Area Contaminated with Heavy Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Tosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Heckenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Teddy Baumberger</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUCN congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">SER World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586186v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10-years report on multi-disciplinary researches about the lignite mining heritage of the Provence Coalfield (Human-Environment Observatory): from spoil heaps to novel areas to explore nature based solutions: 2008-2018</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rabier</w:t>
+                <w:t xml:space="preserve">Restauration écologique des communautés végétales et microbiennes d’un site méditerranéen protégé contaminé en éléments traces métalliques et métalloïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Tosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Heckenroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iNTERNATIONAL SYMPOSIUM OF LABEX DRIIHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex DRIIHM, 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d'atelier du Réseau d'Echanges et de Valorisation en Ecologie de la Restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Gap, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586175v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints and Perspectives of Combined Ecological Restoration and Phytoremediation on a Mediterranean Protected Area Contaminated with Heavy Metals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+                <w:t xml:space="preserve">Potential of Aleppo pines as a vegetative barrier to reduce transfer of particles in and around storage sites of bauxite and its residues, in the Bouches-du-Rhône (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Masotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SER World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, virtual, United States</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques "Bauxite Résidues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586236v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration écologique des communautés végétales et microbiennes d’un site méditerranéen protégé contaminé en éléments traces métalliques et métalloïdes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alma Heckenroth</w:t>
+                <w:t xml:space="preserve">Approche interdisciplinaire d’une pollution héritée : les Calanques de Marseille-Cassis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'atelier du Réseau d'Echanges et de Valorisation en Ecologie de la Restauration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Gap, France</w:t>
+              <w:t xml:space="preserve">Le patrimoine face à la pollution : Approche multidisciplinaire et comparative de la gestion des pollutions industrielles héritées en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586209v1</w:t>
+                <w:t xml:space="preserve">hal-03565917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Aleppo pines as a vegetative barrier to reduce transfer of particles in and around storage sites of bauxite and its residues, in the Bouches-du-Rhône (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pomoterri - (POllutions, MObilisations environnementales et TERRitoires Industrialisés)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques "Bauxite Résidues"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627037v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche interdisciplinaire d’une pollution héritée : les Calanques de Marseille-Cassis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Daumalin</w:t>
+                <w:t xml:space="preserve">Towards the ecological restoration of the remarkable coastline of the Calanques National Park (Marseille, France): Combining stabilization of contaminated soils with Astragalus tragacantha L. conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Heckenroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Le Mire Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patrimoine face à la pollution : Approche multidisciplinaire et comparative de la gestion des pollutions industrielles héritées en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">IUCN congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565917v1</w:t>
+                <w:t xml:space="preserve">hal-03586186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pomoterri - (POllutions, MObilisations environnementales et TERRitoires Industrialisés)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+                <w:t xml:space="preserve">Pollutions, mobilisations environnementales et territoires industrialisés : les cas de Fos sur Mer, de Gardanne et du littoral sud marseillais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Distanciel, France</w:t>
+              <w:t xml:space="preserve">Webinaire OHM Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Bassin minier de Provence, Jan 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624545v1</w:t>
+                <w:t xml:space="preserve">hal-03146164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir sur la végétation pour réduire les risques liés aux dépôts de déchets miniers : approche écotechnologique sur le terril du Defens (OHM Bassin Minier de Provence)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socio-environmental changes, structure and impact of rodent communities and their parasites: the context of major hydro-agricultural schemes in the Senegal River valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Tidiane Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pitout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorène Tosini</w:t>
+                <w:t xml:space="preserve">Ambroise A Dalecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bergeon</w:t>
+                <w:t xml:space="preserve">Amadou Bocar Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Blot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Caoudal</w:t>
+                <w:t xml:space="preserve">Stephane Ranque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Fuveau, France</w:t>
+              <w:t xml:space="preserve">13th African Small Mammal Symposium (ASMS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Mekellé, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624443v1</w:t>
+                <w:t xml:space="preserve">hal-04036498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-environmental changes, structure and impact of rodent communities and their parasites: the context of major hydro-agricultural schemes in the Senegal River valley</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Tidiane Niang</w:t>
+                <w:t xml:space="preserve">Dix années de recherche en écologie urbaine sur la ville de Marseille : pour quels enseignements disciplinaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambroise A Dalecky</w:t>
+                <w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Deschamps-Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Ranque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th African Small Mammal Symposium (ASMS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Mekellé, Ethiopia</w:t>
+              <w:t xml:space="preserve">Quand l’écologie entre en ville - Colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lausanne, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036498v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dix années de recherche en écologie urbaine sur la ville de Marseille : pour quels enseignements disciplinaires ?</w:t>
+                <w:t xml:space="preserve">Agir sur la végétation pour réduire les risques liés aux dépôts de déchets miniers : approche écotechnologique sur le terril du Defens (OHM Bassin Minier de Provence)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Marco</w:t>
+                <w:t xml:space="preserve">M. Pitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Tosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t>
+                <w:t xml:space="preserve">Alain Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Deschamps-Cottin</w:t>
+                <w:t xml:space="preserve">S. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Robles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+                <w:t xml:space="preserve">L. Caoudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand l’écologie entre en ville - Colloque international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Lausanne, Belgique</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Fuveau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470533v1</w:t>
+                <w:t xml:space="preserve">hal-04624443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes et solutions réalistes de stabilisation de déchets industriels et de sols contaminés en milieu méditerranéen par l’utilisation de résidus de bauxite (boues rouges)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
+                <w:t xml:space="preserve">Interactions sciences humaines/sciences de la nature dans l'étude des pollutions industrielles. Retour d'expérience sur l’élaboration et la diffusion d'une recherche concernant le territoire atelier des Calanques de Marseille-Cassis (2014-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution des projets lauréats de l’AOI ECCOREV 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire Réseau Universitaire de Chercheurs en Histoire Environnementale, Ecrire l’histoire environnementale au XXIe siècle. Sources, méthodes, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03239689v1</w:t>
+                <w:t xml:space="preserve">hal-03146176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions sciences humaines/sciences de la nature dans l'étude des pollutions industrielles. Retour d'expérience sur l’élaboration et la diffusion d'une recherche concernant le territoire atelier des Calanques de Marseille-Cassis (2014-2016)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Daumalin</w:t>
+                <w:t xml:space="preserve">Mécanismes et solutions réalistes de stabilisation de déchets industriels et de sols contaminés en milieu méditerranéen par l’utilisation de résidus de bauxite (boues rouges)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Merdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Réseau Universitaire de Chercheurs en Histoire Environnementale, Ecrire l’histoire environnementale au XXIe siècle. Sources, méthodes, pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée de restitution des projets lauréats de l’AOI ECCOREV 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146176v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03239689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes et solutions réalistes de stabilisation de déchets industriels et de sols contaminés en milieu méditerranéen par l'utilisation de résidus de bauxite (boues rouges)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approches spatiales et temporelles des capacités de restauration du terril du Défens (Meyreuil) par Spartium junceum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hennebert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascale Prudent</w:t>
+                <w:t xml:space="preserve">Maxime Verlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vassalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650351v1</w:t>
+                <w:t xml:space="preserve">hal-04623912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes et solutions réalistes de stabilisation de déchets industriels et de sols contaminés en milieu méditerranéen par l’utilisation de résidus de bauxite (boues rouges)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Bertholdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11459,410 +11459,410 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches spatiales et temporelles des capacités de restauration du terril du Défens (Meyreuil) par Spartium junceum</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Verlande</w:t>
+                <w:t xml:space="preserve">Mécanismes et solutions réalistes de stabilisation de déchets industriels et de sols contaminés en milieu méditerranéen par l'utilisation de résidus de bauxite (boues rouges)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Merdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vassalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623912v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spartium junceum : une espèce à fort potentiel pour la restauration de technosols issus de l'extraction du charbon ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacité du pin d'Alep en tant que barrière aux pollutions particulaires issus du stockage de la bauxite et des boues rouges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prudent Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assie Axel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chassery Candice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Folzer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie 2016 : International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMBE, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Simiane-Collongue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787617v1</w:t>
+                <w:t xml:space="preserve">hal-04623638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité du pin d'Alep en tant que barrière aux pollutions particulaires issus du stockage de la bauxite et des boues rouges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Spartium junceum : une espèce à fort potentiel pour la restauration de technosols issus de l'extraction du charbon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Folzer</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Simiane-Collongue, France</w:t>
+              <w:t xml:space="preserve">SFEcologie 2016 : International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMBE, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623638v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel de Spartium junceum dans la restauration des anthroposols des terrils issus de l’exploitation du charbon du Bassin Minier de Provence</w:t>
               </w:r>
@@ -11887,51 +11887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kermarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11973,51 +11973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INfluences de la Phénologie et des Particules Atmosphériques Sédimentables sur les Signaux phytochimiques et spectraux du couvert Végétal d'un terril du Bassin Minier de Provence : le Défens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12025,51 +12025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des lauréats de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Meyreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12094,51 +12094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments traces métalliques et métalloïdes dans les romarins sur le massif des Calanques (Marseille): transferts dans les parties consommées et effets sur la composition chimique des huiles essentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cecile Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ben Ali Gam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12370,277 +12370,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTING ON THE VEGETATION TO REDUCE THE RISKS RELATED TO MINING WASTE DEPOSITS: ECOTECHNOLOGICAL APPROACH ON THE LIGNITE WASTE HEAP OF &amp;quot;LE DEFENS&amp;quot; (OHM BASSIN MINIER DE PROVENCE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’espèce Coronilla juncea peut-elle avoir un effet facilitateur sur Cistus albidus dans le cadre de la restauration écologique des sols pollués par les éléments traces métalliques et métalloïdes (ETMM) du parc national des Calanques (PNCal) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Tosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Heckenroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Bergeon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ashley Guez</w:t>
+                <w:t xml:space="preserve">Benjamin Oursel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Labex DRIIHM -2019 Inter-Disciplinary Research Facility on Human-Environment Interactions -ANR-11-LABX-0010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque REVER10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311391v1</w:t>
+                <w:t xml:space="preserve">hal-02092597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espèce Coronilla juncea peut-elle avoir un effet facilitateur sur Cistus albidus dans le cadre de la restauration écologique des sols pollués par les éléments traces métalliques et métalloïdes (ETMM) du parc national des Calanques (PNCal) ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
+                <w:t xml:space="preserve">ACTING ON THE VEGETATION TO REDUCE THE RISKS RELATED TO MINING WASTE DEPOSITS: ECOTECHNOLOGICAL APPROACH ON THE LIGNITE WASTE HEAP OF &amp;quot;LE DEFENS&amp;quot; (OHM BASSIN MINIER DE PROVENCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caoudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Fitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Oursel</w:t>
+                <w:t xml:space="preserve">Ashley Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque REVER10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France. 2019</w:t>
+              <w:t xml:space="preserve">International Symposium of Labex DRIIHM -2019 Inter-Disciplinary Research Facility on Human-Environment Interactions -ANR-11-LABX-0010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092597v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment écrire le passé, le présent et le futur des terrils du bassin minier de Provence ? Une action structurante au cœur de l’Observatoire Hommes Milieux du Bassin Minier de Provence (OHM BMP)</w:t>
               </w:r>
@@ -12665,51 +12665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12741,402 +12741,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Aleppo pine as a vegetative barrier to airborne metal and metalloid pollutants: diachronic and synchronic studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Prudent</w:t>
+                <w:t xml:space="preserve">Rehabilitation of a Mediterranean coal mining heap using the legume shrubs Spartium junceum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Assi</w:t>
+                <w:t xml:space="preserve">M. Maigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chassery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+                <w:t xml:space="preserve">M. Verlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vassalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France. </w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences, SFE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699743v1</w:t>
+                <w:t xml:space="preserve">hal-01787616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehabilitation of a Mediterranean coal mining heap using the legume shrubs Spartium junceum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Vassalo</w:t>
+                <w:t xml:space="preserve">Non-destructive biological and chemical traits to track down long term effects of environmentally relevant low concentrations of pharmaceutical mixtures using two freshwater species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Desbiolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences, SFE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
+              <w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry, 26th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787616v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive biological and chemical traits to track down long term effects of environmentally relevant low concentrations of pharmaceutical mixtures using two freshwater species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Moreau</w:t>
+                <w:t xml:space="preserve">Potential of Aleppo pine as a vegetative barrier to airborne metal and metalloid pollutants: diachronic and synchronic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chassery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry, 26th annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France. </w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462322v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel and calcium localisation in fruit and seed of the metal hyperaccumulator Geissois pruinosa versus the non hyperaccumulator G. montana</w:t>
               </w:r>
@@ -13354,51 +13354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les calanques industrielles de Marseille et leurs pollutions - Une histoire au présent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13406,51 +13406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Heckenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ref²C, 2016, 978-2-918582-27-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -13504,90 +13504,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dix années de recherche en écologie urbaine sur la ville de Marseille: pour quels enseignements disciplinaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Deschamps-Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13823,90 +13823,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers quelles solutions écologiques aux pollutions diffuses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Heckenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Monsara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13961,90 +13961,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une pollution présente diffuse et étendue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Heckenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Masotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Oursel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Calanques industrielles de Marseille et leurs pollutions : une histoire au présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
@@ -14086,51 +14086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard écologique sur le recul stratégique : atouts et risques pour la diversité végétale péri-urbaine marseillaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14235,51 +14235,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositf de traitement des eaux usées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Nehmtow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14287,51 +14287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 14 50 372 /FR/BN RECY. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14475,51 +14475,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les facteurs du succès du genêt d'Espagne (Spartium junceum) pour la stabilisation d'un point chaud du terril minier du Défens (Meyreuil) ? Potentiel pour la restauration d'anthroposols issus de l'extraction du charbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14845,51 +14845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Calmon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Labrousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Tosini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70229" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489517v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Regus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hamrouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Rochdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2026.2618775" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2024.2370370" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Foli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00844" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04422306v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mont&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont&#8208;schwob" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14287" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296903v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9111123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04165585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165567" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delattre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reneaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17591-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690055v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Niang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Niang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.22015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arelis Abalos Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalys Rodr&#237;guez G&#225;mez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria P&#233;rez Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet N&#225;poles &#193;lvarez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690066v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14139-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupuy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23285-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Baumberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Le Mire Pecheux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03453761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ugo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Keller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151902" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02905415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borsali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Z. Lerch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besbes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348153v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.31309" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Duvernoy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guittonny-Philippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Desbiolles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grandet-Marchant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115267" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grandclement" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piram" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Petit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/9789420" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474009v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Affholder" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Borla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126159" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02910773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17155506" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Lor&#232;ne Tosini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heckenroth" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prudent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105998" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.078" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02103479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Aguilera Rodr&#236;guez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05030-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926063v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boukhris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Mezghani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3431-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tiliacos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wong-Wah-Chung" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Ellili" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.06.041" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577967v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monsara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nehmtow" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Giguel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6808-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474995v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436753v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.09.029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436890v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Triboit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Soulie-Maersche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.04.052" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S85HPSVX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436864v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefi El Kadri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.06.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC0C51ZF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w7020697" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436884v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.01.022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK3S698L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444822v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3957-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436862v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogan Monnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.09.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXMFCWQ3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.10.014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9BCZX7Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456428v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Affholder" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Diana Pricop" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2135-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471003v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Pricop" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel d'Enjoy-Weinkammerer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-014-1993-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984603v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delmail" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viglione" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407644v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.11.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456527v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eti Testiati" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parinet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massiani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.12.039" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZMBW0GR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.086" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41CV8P9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926057v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Souli&#233;-Marsche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Triboit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despr&#233;aux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rey-Boissezon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.806872" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095676v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Judzentiene" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurga Budiene" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Gircyte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Masotti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926033v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.10.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTJ792MQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926050v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-009-0194-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBQCJ7F1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926030v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Butkiene" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenija Kupcinskiene" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332687v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Notonier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592486v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masotti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Giorgio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Jong-Moreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926047v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.04.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6HSJ5NX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095653v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Viano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Haddad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2008.9699978" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926049v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessiere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926046v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226510701606315" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332627v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schwob" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;on" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926038v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Tayoub" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2006.05.008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P158QWLP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926044v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Jann-Para" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dherbomez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2006.9699143" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926042v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1731" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7LXSCG7C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926041v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ruzzier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.06.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W54K98GT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769387v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamkadem" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Mimouni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aziz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Bouali" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786410412331271032" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926036v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786410310001630500" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769386v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jann-Para" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Feuillade" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2003.12.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP7TVWCN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769385v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2003.12.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3T63Z4L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769383v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(02)01489-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769384v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bessiere" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dherbomez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viano" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0367-326X(02)00171-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZSKF152-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095618v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Sallanon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Ducher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coudret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769378v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducher" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coudret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769376v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00009714" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9CPQFSG2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142479v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146164v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586186v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586175v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586236v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586209v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627037v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Folzer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565917v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624545v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624443v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitout" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergeon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caoudal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036498v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise A Dalecky" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bocar Bal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ranque" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470533v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marco" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239689v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146176v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650351v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623872v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertholdo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623912v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verlande" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787617v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maignan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623638v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudent Pascale" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assie Axel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassery Candice" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627122v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kermarec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622557v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809592v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Ali Gam" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez Nguyen The" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586278v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montes" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311391v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bergeon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caoudal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Fitouri" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Guez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092597v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179557v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699743v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chassery" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787616v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maigan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verlande" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassalo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462322v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379407v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zongo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laffont-Schwob" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saintpierre-Bonaccio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473857v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Daumalin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437604v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569365v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267188v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/marseille-lenvironnement-bilan-qualite-enjeux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.41453" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267211v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096820v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096799v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916401v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15748" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096838v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alary" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runying Wang" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423841v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422868v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143301v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sauve" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Calmon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Labrousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Tosini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70229" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489517v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Regus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hamrouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Rochdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2026.2618775" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2024.2370370" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Foli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00844" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04422306v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mont&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont&#8208;schwob" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14287" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296903v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9111123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04165585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165567" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arelis Abalos Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalys Rodr&#237;guez G&#225;mez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria P&#233;rez Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet N&#225;poles &#193;lvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690066v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14139-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817640v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupuy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23285-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Baumberger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Le Mire Pecheux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690055v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Niang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Niang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.22015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delattre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reneaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17591-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02905415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borsali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Z. Lerch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besbes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.31309" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03453761v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ugo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Keller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151902" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Duvernoy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guittonny-Philippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Desbiolles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grandet-Marchant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115267" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grandclement" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piram" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Petit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/9789420" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474009v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Affholder" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Borla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126159" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02910773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17155506" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Lor&#232;ne Tosini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heckenroth" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prudent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105998" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.078" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02103479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Aguilera Rodr&#236;guez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05030-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tiliacos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wong-Wah-Chung" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926063v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boukhris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Mezghani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3431-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577967v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monsara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577956v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Ellili" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.06.041" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474995v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436753v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.09.029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069507v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nehmtow" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Giguel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6808-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436890v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Triboit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Soulie-Maersche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.04.052" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S85HPSVX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w7020697" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefi El Kadri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.06.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC0C51ZF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436884v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.01.022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK3S698L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444822v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3957-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436862v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogan Monnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.09.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXMFCWQ3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.10.014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9BCZX7Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471003v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Pricop" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel d'Enjoy-Weinkammerer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-014-1993-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Affholder" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Diana Pricop" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2135-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984603v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delmail" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viglione" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407644v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.11.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456527v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eti Testiati" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parinet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massiani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.12.039" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZMBW0GR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.086" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41CV8P9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926057v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Souli&#233;-Marsche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Triboit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despr&#233;aux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rey-Boissezon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.806872" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095676v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Judzentiene" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurga Budiene" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Gircyte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Masotti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926033v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.10.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTJ792MQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926030v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Butkiene" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenija Kupcinskiene" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926050v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-009-0194-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBQCJ7F1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332687v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Notonier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592486v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masotti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Giorgio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Jong-Moreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095653v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Viano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Haddad" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2008.9699978" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.04.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6HSJ5NX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926049v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessiere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926046v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226510701606315" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332627v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schwob" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;on" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926042v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Tayoub" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1731" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7LXSCG7C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926044v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Jann-Para" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dherbomez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2006.9699143" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926041v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ruzzier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.06.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W54K98GT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926038v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2006.05.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P158QWLP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769387v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamkadem" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Mimouni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aziz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Bouali" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786410412331271032" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926036v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786410310001630500" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769386v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jann-Para" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Feuillade" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2003.12.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP7TVWCN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769385v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2003.12.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3T63Z4L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769383v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(02)01489-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769384v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bessiere" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dherbomez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viano" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0367-326X(02)00171-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZSKF152-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095618v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Sallanon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Ducher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coudret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769376v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00009714" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9CPQFSG2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769378v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coudret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142479v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586175v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586236v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586209v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627037v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Folzer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565917v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624545v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586186v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146164v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036498v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise A Dalecky" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bocar Bal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ranque" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470533v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marco" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624443v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitout" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergeon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caoudal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146176v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239689v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623912v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verlande" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623872v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertholdo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650351v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623638v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudent Pascale" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assie Axel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassery Candice" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787617v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maignan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627122v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kermarec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622557v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809592v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Ali Gam" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez Nguyen The" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586278v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montes" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092597v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311391v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bergeon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caoudal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Fitouri" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Guez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179557v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787616v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maigan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verlande" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassalo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462322v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699743v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chassery" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379407v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zongo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laffont-Schwob" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saintpierre-Bonaccio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473857v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Daumalin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437604v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569365v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267188v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/marseille-lenvironnement-bilan-qualite-enjeux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.41453" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267211v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096820v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096799v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916401v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15748" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096838v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alary" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runying Wang" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423841v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422868v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143301v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sauve" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>