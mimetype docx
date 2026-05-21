--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1699,295 +1699,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-environmental changes and rodent populations in lowland agroecosystems of the lower delta of the River Senegal, West Africa: results of observations over a decade, 2008-2019</w:t>
+                <w:t xml:space="preserve">Chloride accumulation in aboveground biomass of three macrophytes (Phragmites australis, Juncus maritimus, and Typha latifolia) depending on their growth stages and salinity exposure: application for Cl− removal and phytodesalinization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Tidiane Niang</w:t>
+                <w:t xml:space="preserve">Emmanuel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Kane</w:t>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssoupha Niang</w:t>
+                <w:t xml:space="preserve">Benjamin Reneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Sarr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura March</w:t>
+                <w:t xml:space="preserve">Patrick Verdoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 71, pp.22015. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25225/jvb.22015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-17591-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690055v2</w:t>
+                <w:t xml:space="preserve">hal-03540597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloride accumulation in aboveground biomass of three macrophytes (Phragmites australis, Juncus maritimus, and Typha latifolia) depending on their growth stages and salinity exposure: application for Cl− removal and phytodesalinization</w:t>
+                <w:t xml:space="preserve">Socio-environmental changes and rodent populations in lowland agroecosystems of the lower delta of the River Senegal, West Africa: results of observations over a decade, 2008-2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Delattre</w:t>
+                <w:t xml:space="preserve">Cheikh Tidiane Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
+                <w:t xml:space="preserve">Mamadou Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Reneaud</w:t>
+                <w:t xml:space="preserve">Youssoupha Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Verdoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+                <w:t xml:space="preserve">Nathalie Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Vertebrate Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.22015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-17591-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25225/jvb.22015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540597v1</w:t>
+                <w:t xml:space="preserve">hal-03690055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal environments shape chemical and microbial properties of forest litters in circum Mediterranean region</w:t>
               </w:r>
@@ -7874,333 +7874,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential oil composition of leaf, flower and stem of Styrax (Styrax officinalis L.) from south-eastern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition and Antimicrobial Activity of the Essential Oil of Hypericum hyssopifolium ssp. hyssopifolium from Southeast France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Viano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghaleb Tayoub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+                <w:t xml:space="preserve">Ghislaine Jann-Para</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dherbomez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ffj.1731⟩</w:t>
+              <w:t xml:space="preserve">Journal of Essential Oil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (4), pp.469 - 471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10412905.2006.9699143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926042v1</w:t>
+                <w:t xml:space="preserve">hal-01926044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and Antimicrobial Activity of the Essential Oil of Hypericum hyssopifolium ssp. hyssopifolium from Southeast France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Essential oil composition of leaf, flower and stem of Styrax (Styrax officinalis L.) from south-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Tayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Masotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Essential Oil Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (5), pp.809 - 912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ffj.1731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10412905.2006.9699143⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926044v1</w:t>
+                <w:t xml:space="preserve">hal-01926042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la microscopie électronique à balayage et photonique à la connaissance de l'anatomie et de la morphologie de Styrax officinalis L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Tayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8302,51 +8302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of volatile oils of Styrax (Styrax officinalis L.) leaves at different phenological stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Tayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10615,51 +10615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-environmental changes, structure and impact of rodent communities and their parasites: the context of major hydro-agricultural schemes in the Senegal River valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Tidiane Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise A Dalecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11217,307 +11217,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03239689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches spatiales et temporelles des capacités de restauration du terril du Défens (Meyreuil) par Spartium junceum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Maignan</w:t>
+                <w:t xml:space="preserve">Mécanismes et solutions réalistes de stabilisation de déchets industriels et de sols contaminés en milieu méditerranéen par l’utilisation de résidus de bauxite (boues rouges)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Merdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Verlande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vassalo</w:t>
+                <w:t xml:space="preserve">Pierre Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Bertholdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623912v1</w:t>
+                <w:t xml:space="preserve">hal-04623872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes et solutions réalistes de stabilisation de déchets industriels et de sols contaminés en milieu méditerranéen par l’utilisation de résidus de bauxite (boues rouges)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hennebert</w:t>
+                <w:t xml:space="preserve">Approches spatiales et temporelles des capacités de restauration du terril du Défens (Meyreuil) par Spartium junceum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Bertholdo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Prudent</w:t>
+                <w:t xml:space="preserve">Maxime Verlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vassalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623872v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes et solutions réalistes de stabilisation de déchets industriels et de sols contaminés en milieu méditerranéen par l'utilisation de résidus de bauxite (boues rouges)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14435,77 +14435,345 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollutions, mobilisations environnementales et territoires industrialisés : les cas de Fos sur Mer, de Gardanne et du littoral sud marseillais Un projet interdisciplinaire science-société issu de recherches de long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia D’amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan décennal (2008-2018) des recherches pluridisciplinaires sur les terrils du Bassin Minier de Provence (Observatoire Hommes-Milieux) et leurs contaminants hérités : du dépôt de déchets à de nouveaux espaces pour explorer les solutions fondées sur la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les facteurs du succès du genêt d'Espagne (Spartium junceum) pour la stabilisation d'un point chaud du terril minier du Défens (Meyreuil) ? Potentiel pour la restauration d'anthroposols issus de l'extraction du charbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14518,187 +14786,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnrs; Imbe. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Liste rouge des écosystèmes en France - Les littoraux méditerranéens de France métropolitaine, Vol. 2 : côtes rocheuses, rivages de galets et graviers, Rapport technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Argagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Bellan-Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité français de l'UICN, OFB &amp; MNHN. Montreuil, France. 2022, 151 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04143301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId414"/>
+      <w:footerReference w:type="default" r:id="rId418"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14845,51 +15113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Calmon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Labrousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Tosini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70229" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489517v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Regus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hamrouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Rochdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2026.2618775" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2024.2370370" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Foli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00844" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04422306v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mont&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont&#8208;schwob" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14287" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296903v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9111123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04165585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165567" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arelis Abalos Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalys Rodr&#237;guez G&#225;mez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria P&#233;rez Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet N&#225;poles &#193;lvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690066v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14139-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817640v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupuy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23285-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Baumberger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Le Mire Pecheux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690055v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Niang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Niang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.22015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delattre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reneaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17591-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02905415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borsali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Z. Lerch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besbes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.31309" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03453761v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ugo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Keller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151902" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Duvernoy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guittonny-Philippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Desbiolles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grandet-Marchant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115267" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grandclement" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piram" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Petit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/9789420" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474009v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Affholder" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Borla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126159" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02910773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17155506" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Lor&#232;ne Tosini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heckenroth" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prudent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105998" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.078" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02103479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Aguilera Rodr&#236;guez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05030-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tiliacos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wong-Wah-Chung" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926063v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boukhris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Mezghani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3431-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577967v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monsara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577956v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Ellili" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.06.041" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474995v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436753v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.09.029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069507v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nehmtow" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Giguel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6808-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436890v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Triboit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Soulie-Maersche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.04.052" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S85HPSVX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w7020697" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefi El Kadri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.06.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC0C51ZF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436884v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.01.022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK3S698L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444822v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3957-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436862v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogan Monnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.09.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXMFCWQ3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.10.014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9BCZX7Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471003v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Pricop" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel d'Enjoy-Weinkammerer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-014-1993-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Affholder" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Diana Pricop" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2135-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984603v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delmail" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viglione" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407644v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.11.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456527v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eti Testiati" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parinet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massiani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.12.039" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZMBW0GR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.086" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41CV8P9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926057v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Souli&#233;-Marsche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Triboit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despr&#233;aux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rey-Boissezon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.806872" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095676v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Judzentiene" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurga Budiene" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Gircyte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Masotti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926033v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.10.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTJ792MQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926030v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Butkiene" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenija Kupcinskiene" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926050v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-009-0194-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBQCJ7F1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332687v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Notonier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592486v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masotti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Giorgio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Jong-Moreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095653v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Viano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Haddad" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2008.9699978" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.04.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6HSJ5NX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926049v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessiere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926046v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226510701606315" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332627v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schwob" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;on" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926042v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Tayoub" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1731" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7LXSCG7C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926044v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Jann-Para" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dherbomez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2006.9699143" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926041v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ruzzier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.06.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W54K98GT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926038v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2006.05.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P158QWLP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769387v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamkadem" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Mimouni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aziz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Bouali" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786410412331271032" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926036v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786410310001630500" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769386v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jann-Para" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Feuillade" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2003.12.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP7TVWCN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769385v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2003.12.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3T63Z4L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769383v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(02)01489-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769384v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bessiere" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dherbomez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viano" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0367-326X(02)00171-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZSKF152-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095618v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Sallanon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Ducher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coudret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769376v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00009714" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9CPQFSG2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769378v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coudret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142479v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586175v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586236v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586209v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627037v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Folzer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565917v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624545v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586186v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146164v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036498v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise A Dalecky" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bocar Bal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ranque" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470533v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marco" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624443v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitout" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergeon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caoudal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146176v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239689v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623912v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verlande" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623872v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertholdo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650351v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623638v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudent Pascale" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assie Axel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassery Candice" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787617v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maignan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627122v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kermarec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622557v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809592v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Ali Gam" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez Nguyen The" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586278v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montes" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092597v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311391v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bergeon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caoudal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Fitouri" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Guez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179557v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787616v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maigan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verlande" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassalo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462322v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699743v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chassery" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379407v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zongo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laffont-Schwob" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saintpierre-Bonaccio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473857v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Daumalin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437604v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569365v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267188v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/marseille-lenvironnement-bilan-qualite-enjeux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.41453" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267211v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096820v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096799v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916401v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15748" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096838v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alary" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runying Wang" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423841v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422868v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143301v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sauve" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Calmon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Labrousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Tosini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70229" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489517v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Regus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hamrouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Rochdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2026.2618775" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2024.2370370" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Foli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00844" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04422306v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mont&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont&#8208;schwob" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14287" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296903v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9111123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04165585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165567" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arelis Abalos Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalys Rodr&#237;guez G&#225;mez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria P&#233;rez Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet N&#225;poles &#193;lvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690066v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14139-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817640v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupuy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23285-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Baumberger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Le Mire Pecheux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delattre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reneaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17591-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690055v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Niang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Niang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.22015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02905415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borsali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Z. Lerch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besbes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.31309" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03453761v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ugo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Keller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151902" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Duvernoy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guittonny-Philippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Desbiolles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grandet-Marchant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115267" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grandclement" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piram" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Petit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/9789420" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474009v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Affholder" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Borla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126159" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02910773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17155506" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Lor&#232;ne Tosini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heckenroth" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prudent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105998" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.078" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02103479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Aguilera Rodr&#236;guez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05030-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tiliacos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wong-Wah-Chung" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926063v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boukhris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Mezghani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3431-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577967v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monsara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577956v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Ellili" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.06.041" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474995v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436753v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.09.029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069507v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nehmtow" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Giguel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6808-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436890v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Triboit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Soulie-Maersche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.04.052" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S85HPSVX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w7020697" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefi El Kadri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.06.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC0C51ZF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436884v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.01.022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK3S698L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444822v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3957-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436862v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogan Monnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.09.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXMFCWQ3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.10.014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9BCZX7Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471003v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Pricop" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel d'Enjoy-Weinkammerer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-014-1993-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Affholder" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Diana Pricop" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2135-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984603v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delmail" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viglione" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407644v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.11.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456527v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eti Testiati" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parinet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massiani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.12.039" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZMBW0GR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.086" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41CV8P9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926057v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Souli&#233;-Marsche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Triboit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despr&#233;aux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rey-Boissezon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.806872" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095676v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Judzentiene" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurga Budiene" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Gircyte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Masotti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926033v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.10.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTJ792MQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926030v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Butkiene" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenija Kupcinskiene" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926050v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-009-0194-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBQCJ7F1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332687v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Notonier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592486v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masotti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Giorgio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Jong-Moreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095653v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Viano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Haddad" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2008.9699978" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.04.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6HSJ5NX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926049v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessiere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926046v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226510701606315" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332627v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schwob" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;on" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926044v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Jann-Para" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dherbomez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2006.9699143" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926042v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Tayoub" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1731" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7LXSCG7C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926041v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ruzzier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.06.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W54K98GT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926038v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2006.05.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P158QWLP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769387v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamkadem" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Mimouni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aziz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Bouali" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786410412331271032" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926036v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786410310001630500" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769386v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jann-Para" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Feuillade" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2003.12.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP7TVWCN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769385v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2003.12.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3T63Z4L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769383v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(02)01489-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769384v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bessiere" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dherbomez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viano" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0367-326X(02)00171-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZSKF152-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095618v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Sallanon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Ducher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coudret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769376v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00009714" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9CPQFSG2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769378v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coudret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142479v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586175v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586236v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586209v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627037v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Folzer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565917v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624545v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586186v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146164v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036498v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise A Dalecky" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bocar Bal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ranque" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470533v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marco" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624443v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitout" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergeon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caoudal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146176v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239689v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623872v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertholdo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623912v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verlande" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650351v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623638v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudent Pascale" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assie Axel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassery Candice" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787617v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maignan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627122v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kermarec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622557v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809592v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Ali Gam" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez Nguyen The" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586278v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montes" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092597v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311391v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bergeon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caoudal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Fitouri" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Guez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179557v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787616v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maigan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verlande" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassalo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462322v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699743v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chassery" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379407v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zongo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laffont-Schwob" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saintpierre-Bonaccio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473857v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Daumalin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437604v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569365v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267188v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/marseille-lenvironnement-bilan-qualite-enjeux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.41453" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267211v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096820v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096799v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916401v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15748" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096838v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alary" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runying Wang" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423841v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617283v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hazard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia D&#8217;amato" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617279v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422868v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143301v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sauve" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>