--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1012,291 +1012,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 DYNAMIQUES - Dynamiques de la biodiversité et des services écosystémiques pendant le développement périurbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses of soil nitrification activities to copper after a moisture stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sereni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Allaoui</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Blasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art07⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (31), pp.46680-46690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-022-19093-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838306v1</w:t>
+                <w:t xml:space="preserve">hal-03759222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of soil nitrification activities to copper after a moisture stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+                <w:t xml:space="preserve">PSDR4 DYNAMIQUES - Dynamiques de la biodiversité et des services écosystémiques pendant le développement périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Bessa-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Blasi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maya Bimbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (31), pp.46680-46690. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.71-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-022-19093-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759222v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent can soil moisture and soil Cu contamination stresses affect nitrous species emissions? Estimation through calibration of a nitrification-denitrification model</w:t>
               </w:r>
@@ -1308,51 +1308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1808,269 +1808,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does copper contamination affect soil CO2 emissions ? A literature review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Guenet</w:t>
+                <w:t xml:space="preserve">Impact of peri-urban landscape on the organic and mineral contamination of pond waters and related risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Karolak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2021.585677⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (42), pp.59256-59267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-10355-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208410v1</w:t>
+                <w:t xml:space="preserve">hal-02937913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of peri-urban landscape on the organic and mineral contamination of pond waters and related risk assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+                <w:t xml:space="preserve">Does copper contamination affect soil CO2 emissions ? A literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sereni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (42), pp.59256-59267. </w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.585677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-10355-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2021.585677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02937913v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of earthworms on plant response in metal contaminated soil focusing on belowground-aboveground relationships</w:t>
               </w:r>
@@ -2212,51 +2212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4246,73 +4246,85 @@
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 520, pp.136-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miscanthus bioenergy crop stimulates nutrient-cycler bacteria and fungi in wastewater-contaminated agricultural soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4361,355 +4373,355 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (4), pp.503-511. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-015-0532-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving relationship between soil characteristics and metal bioavailability by using reactive fractions of soil parameters in calcareous soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana de Santiago Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepción González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José R. Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio L. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (1), pp.37-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/etc.2772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of bioenergy crops on metal contaminated soils stimulates belowground fauna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62, pp.207-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a relationship between earthworm energy reserves and metal availability after exposure to eld contaminated soils?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4741,3855 +4753,3855 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 191, pp.182-189. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.04.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of soil fauna after plantation of perennial energy crops on polluted soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodie Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 66, pp.29-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2013.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective modelling with Hydrus-2D of 50 years Zn and Pb movement in low and moderately metal contaminated agricultural soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo D. Rheinheimer dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Joel Kochem F. J. K. Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 145, pp.54-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2012.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of soil macroinvertebrate communities to Miscanthus cropping in different trace metal contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Abonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55, pp.122-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of miscanthus cultivation on trace metal availability in contaminated agricultural soils: Complementary insights from kinetic extraction and physical fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 91 (3), pp.287-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional traits of soil invertebrates as indicators for exposure to soil disturbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 164, pp.59-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2012.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favouring the bioavailability of Zn and Cu to enhance the production of lignin-modifying enzymes in Trametes versicolor cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (3), pp.3103-3109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.10.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter S. Hooda (Ed.): Trace elements in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 399 (6), pp.2219-2220. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-010-4620-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Books and Software in Review - Peter S. Hooda (Ed.): Trace elements in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 399 (6), pp.2219-2220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-010-4620-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of airborne metal pollution in soils as related to agricultural management: 2. Assessing the role of biological activity in micro-scale Zn and Pb distributions in A, B and C horizons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toine Jongmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 61 (4), pp.514-524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2010.01256.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing antibiotic contamination in metal contaminated soils four years after cessation of long-term waste water irrigation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Tamtam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fok van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuc Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mompelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 409 (3), pp.540-547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between metals and soil organic matter in various particle size fractions of soil contaminated with waste water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katelle Quenea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Winterton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, vol. 1 (3-4), pp. 217-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between metals and soil organic matter in various particle size fractions of soil contaminated with waste water.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Quenea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Winterton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 149, pp.217-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00396336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic extractions to assess mobilization of Zn, Pb, Cu, and Cd in a metal-contaminated soil: EDTA vs. citrate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 152 (3), pp.693-701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.06.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buffer capacity and Cu affinity of soil particulate organic matter (POM) size fractions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sebastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59 (2), pp.304-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.01001.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of long-term waste-water irrigation on the development of sandy Luvisols: consequences for metal pollutant distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonius G. Jongmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59 (5), pp.925-938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01047.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of Metals Associated with Particulate Organic Matter in Soils: Unravelling Abiotic versus Biotic Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sebastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de la Ciencia del Suelo y Nutrición Vegetal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, pp.121-131. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0718-27912008000400018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in soil organic matter chemical properties after organic amendments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sebastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 68 (7), pp.1245-1253. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.01.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of metal-associated POM in a soil under arable land use contaminated by metallurgical fallout in northern France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sebastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toine Jongmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 149 (1), pp.59-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term fate of exogenous metals in a sandy Luvisol subjected to intensive irrigation with raw wastewater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dère</w:t>
+                <w:t xml:space="preserve">Relationships between soil organic status and microbial community density and genetic structure in two agricultural soils submitted to various types of organic management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sebastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+                <w:t xml:space="preserve">Rémi Chaussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.04.002⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (4), pp.650-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-006-9145-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665847v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between soil organic status and microbial community density and genetic structure in two agricultural soils submitted to various types of organic management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Sebastia</w:t>
+                <w:t xml:space="preserve">Long-term fate of exogenous metals in a sandy Luvisol subjected to intensive irrigation with raw wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+                <w:t xml:space="preserve">Anne A. Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-006-9145-6⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 145 (1), pp.31-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663462v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of rhizobial populations to moderate copper stress applied to an agricultural soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Nouaîm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 52 (3), pp.426-435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-006-9081-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing spatial estimates of metal pollutants in raw wastewater irrigated fields using a topsoil organic carbon map predicted from aerial photography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 361 (1-3), pp.229-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of organic coatings on surface properties of colloids of the soil solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Citeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elsass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 287, pp.94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors affecting the three-dimensional distribution of exogenous zinc in a sandy Luvisol subjected to intensive irrigation with raw wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Use and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (3), pp.289-297. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2006.00044.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of major- and trace-element correlations to assess metal migration in sandy Luvisols irrigated with wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 57 (5), pp.731-740. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00765.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des apports en elements traces metalliques et bilan de leur migration dans un Luvisol sableux soumis a 100 ans d'irrigation massive par des eaux usees brutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 338 (8), pp.565-573. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscale Zn and Pb distribution patterns in subsurface soil horizons: an indication for metal transport dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonius Jongmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Citeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 57 (2), pp.154-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2005.00725.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition in soil microcosms of leaves of the metallophyte Arabidopsis halleri: effect of leaf-associated heavy metals on biodegradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uriel Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May Balabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Cambier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 135 (2), pp.187-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2004.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of leaves of the metallophyte Arabidopsis halleri in soil microcosms: fate of Zn and Cd from plant residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uriel Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May Balabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 135 (2), pp.323-332. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2004.07.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of copper and zinc with allophane and organic matter in the B horizon of an andosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8604,962 +8616,962 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 54, pp.357-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des éléments traces métalliques dans les sols du Vexin français soumis à des épandages de boues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Citeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 25, pp.63-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal facilitated transfer of metals in soils under different land use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Citeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elsass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 217, pp.11-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature des sols et nature des colloïdes circulant dans les eaux gravitaires : une étude in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Citeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elsass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 332, pp.657-663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and affinity towards Cd2+, Cu2+, Pb2+ of synthetic colloidal amorphous aluminosilicates and their precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 158, pp.315-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of trace metal association with soil organic matter using particle size fractionation after physical dispersion treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ducaroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 120, pp.741-743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil cadmium mobility as a consequence of sewage sludge disposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 22 (4), pp.731-737</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of different polymers on kaolinite and their effect on flumequine adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.K. Khandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tercé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 6, pp.343-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of oxalic acid on the adsorption of cadmium at the goethite surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Djager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tercé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 57-58, pp.457-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of metallic cations with the hydrous goethite (alpha-FeOOH) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Djafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tercé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Colloid and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 79, pp.150-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02727177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9569,199 +9581,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du risque écologique basée sur la triade : limites et améliorations nécessaires pour le cas de contamination diffuse du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fabure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît J.D. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire triannuel du réseau Ecotox - Changement climatique et écotoxicologie ou l'écotoxicologie + 2°C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, réseau Ecotox, Nov 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using climate change scenarios to simulate mobility of metal contaminants in soils: the example of copper on a European scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie-Mai Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9776,1045 +9788,1045 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIème Colloque Réseau Ecotox</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Ecotox, Nov 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt d'Enchytraeus albidus comme bioindicateur de la contamination des sols aux HAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SEFA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Ecotoxicologie Fondamentale et Appliquée, Jun 2021, VERSAILLES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of contaminants on macro-invertebrate abundance and community structure in peri-urban ponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence D. Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Karolak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFS12- 12th Symposium for European freshwater sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual Conference, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du paysage périurbain sur la contamination d’eaux de mares et évaluation des risques associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Karolak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence D. Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Séminaire du réseau d’écotoxicologie terrestre et aquatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leverage effect of the relationship “belowgroung-aboveground” for the rehabilitation of contaminated marginal lands</w:t>
+                <w:t xml:space="preserve">Les relations “belowground-aboveground” pour la rehabilitation des terres marginales contaminées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huang Audrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe: 30th Annual Meeting. Science and Technology for Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Colloque 2020 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525236v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations “belowground-aboveground” pour la rehabilitation des terres marginales contaminées.</w:t>
+                <w:t xml:space="preserve">Leverage effect of the relationship “belowgroung-aboveground” for the rehabilitation of contaminated marginal lands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huang Audrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2020 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Versailles, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe: 30th Annual Meeting. Science and Technology for Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525256v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts écotoxicologiques des microplastiques sur les écosystèmes terrestres : Etat de l’art et besoins de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comité des sciences de l’environnement de l’Académie des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-earthworm interactions alter copper availability in the rhizosphere</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Link anthropization and presence of pollutants on a territory: example of the ponds of the Plateau de Saclay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Karolak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nanjing, China. 1 p</w:t>
+              <w:t xml:space="preserve">ICCE 2019 - 17th International Conference on Chemistry and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785940v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link anthropization and presence of pollutants on a territory: example of the ponds of the Plateau de Saclay</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant-earthworm interactions alter copper availability in the rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- M.N. Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCE 2019 - 17th International Conference on Chemistry and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nanjing, China. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734078v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do long-term applications of organic residues promote copper ecotoxicity in soil?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- M.N. Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10842,303 +10854,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nanjing, China. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité de l’expression de biomarqueurs de stress chez un organisme modèle en écotoxicologie terrestre – l’enchytréide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeimy Andrea Chacon Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fabure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société d’Ecotoxicologie Fondamentale et Appliquée SEFA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of stress biomarker expression in a model organism for terrestrial ecotoxicology-Enchytraeus albidus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeimy Andrea Chacon Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fabure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Enchytraeidae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et sols pollués : impact sur les seuils de reponse des organismes du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11166,87 +11178,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SEFA, 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de melanges antibiotiques et elements traces metalliques sur la nitrification dans des sols agricoles: approche experimentale et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Châtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11261,198 +11273,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SEFA, 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lier anthropisation et présence de polluants sur un territoire : exemple des mares du Plateau de Saclay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Séminaire du réseau d’écotoxicologie terrestre et aquatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Alixan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastiques et dérivés : quels impacts écotoxicologiques sur les écosystèmes terrestres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11468,87 +11480,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ARET 2016 : Plastiques : quels enjeux pour demain ? Pollution physico-chimique &amp; Impacts environnementaux et sanitaires. Ecoparc Rovaltain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Alixan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicologie : vers une intégration dans des perspectives agronomiques, économiques et territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11563,448 +11575,448 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Annuelles du LabEx BASC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts à long-terme des éléments traces métalliques sur la biodiversité microbienne de sols amendés par des rejets de STEP: quels indicateurs de biodisponibilité et d’effets des contaminants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Albertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIème colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réhabilitation du patrimoine microbien par implantation de &amp;lt;em&amp;gt;Miscanthus x giganteus&amp;lt;/em&amp;gt; dans des sols pollués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées des Doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réhabilitation du patrimoine microbiologique de sols pollués par l'implantation de Miscanthus x giganteus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 382 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation graphique comme outil d’étude de la biodisponibilité des métaux pour le ver de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12033,198 +12045,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Séminaire d’Ecotoxicologie de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition et l'impact à long terme des éléments traces métalliques sur le fonctionnement microbien de sols ayant reçu des amendements : intérêt de l'approche pict</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Albertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowena Cinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er congrès du RTP EcotoxicoMic / AFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Banyuls sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agroécologie, un nouveau cadre pour revisiter les concepts de l’écotoxicologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12279,113 +12291,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Labo Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking chemical availability of trace elements with toxicological effects in earthworms exposed to moderately contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodie Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12400,1321 +12412,1321 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th (ICGH) International Conference on environmental Geochemistry and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’influence potentielle de l’introduction de Miscanthus sur la spéciation du zinc dans des sols pollués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hazemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of organic matter on trace metal availability in contaminated soils: case of high biomass perennial crops vs annual crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bactéries vecteur de plomb dans l'environnement. Etude en MET-EDX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Elsass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perdrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Perdrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Journées du GUMP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Saint-François, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de traits biologiques des invertébrés en écotoxicologie des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Ecotoxicologie" de la FIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traits biologiques de la macrofaune des sols : un outil pour l’évaluation de la restauration des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d’échelle : de la parcelle au microcosme. Distribution verticale du Cuivre en microcosmes dans un sol limoneux de Haute-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème rencontres nationales de la Recherche sur les sites et sols polluées (ADEME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution, biodisponibilité, dynamique et impact du cuivre sur les communautés microbiennes dans les sols de vigne. Effet du statut organique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Navel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Desaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées Nationales de l'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan d’une approche intégrée de la pollution des sols de la plaine de Pierrelaye : acquis et nouveaux besoins de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance spéciale Académie d'Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution, biodisponibilité, dynamique et impact du cuivre sur les communautés microbiennes dans les sols de vigne. Effet du statut organique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Navel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Desaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.335-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of soil organic status on the dynamics and impact of copper on microbial communities in a vineyard soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Navel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean M.F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on the Biogeochemistry of Trace Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Chihuahua, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of metals associated with particulate organic matter in soils: unravelling abiotic versus biotic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sebastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium ISMOM 2008 - Soil-Root-Microbe Interactions and the Impact on the Transformations and Fate of Nutrients and Pollutants in the Ecosystem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Pucon, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction d’exoenzymes fongiques : biomarqueurs d’exposition aux métaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13729,2322 +13741,2322 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Séminaire d’Écotoxicologie de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Particules: mobilisation et transport préférentiel de particules colloïdales dans les sols non saturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elsass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition or speciation in the soil solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Workshop WG2, COST Action 837</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition or speciation in the soil solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. WG2 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of polluting trace metals along a toposequence in a contaminated suburban field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">100 years spreading of urban waste water on market-garden soils close to Paris (France) : subsequent impacts and hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert des métaux en sites et sols pollués : cas du site de Mortagne-du-Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Citeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elsass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrie minérale et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance and fate of mineral and organic colloids in gravitational water of metal-polluted soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Citeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elsass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Naples-Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du cuivre sur les populations de Pseudomonas fluorescents. Variabilité génétique et capacités adaptatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Borris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Vallaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AIP ECOSOL. Le Sol milieu Vivant: Fonctionnement et Gestions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1999, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of soluble and colloidal ZN and CD in groundwater beneath industrial waste land sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématique des sols contaminés en métaux lourds : apport de l'analyse des matières organiques particulaires grossières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May Balabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque du groupe français de l'IHSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différents aspects des interactions entre les matières organiques des sols et les micropolluants minéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées du Diplome d'Etudes Approfondies sciences et techniques de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du cuivre sur les populations de Pseudomonas fluorescents. Variabilité génétique et capacités adaptives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Borris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Vallaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du Réseau Biodiversité et Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de la réactivité des acides fulviques extraits d'un sol ou de sa fraction particulaire 2 um</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IHSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allophanes reactivity towards copper and zinc and implications in the translocation of trace elements in an andosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle-size separates as a means of trace element speciation in soil : evidence of the role of particulate organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ducaroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épandage des boues de station d'épuration des eaux usées sur les sols agricoles : Le problème de leur charge en métaux lourds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ducaroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tercé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquantenaire de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of copper resistance mechanisms in bacteria isolated from copper enriched soil. A biogeochemical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Vallaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSS .Effects of Mineral-Organic-Microorganisms Interactions on Soil and Freshwater</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Nancy, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility of heavy metals in polluted soils, with respect to pH, pE, and biological activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Charlatchka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02772959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactions aux interfaces solides-solutions dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ducaroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tercé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1992, Port-Leucate, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption behavior of heavy metal in presence of organic ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tercé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1987, New-Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption-desorption at the aqueous solution/variable charge oxide interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tercé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1990, Kyoto, Japan. pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16054,801 +16066,801 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de différentes tailles de particules de microplastiques de LDPE ajoutées au sol sur la croissance végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Richaume-Jolion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fabure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel du GDR Océans et Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts écotoxicologiques des additifs liés au microplastique LDPE sur les organismes du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Khodyrieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Richaume-Jolion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société d'Ecotoxicologie Fondamentale et Appliquée SEFA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écotoxicologie et changement climatique : effet de la température sur l’exposition d'enchytréides à une contamination au cuivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bamiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dehaudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Royauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fabure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Séminaire du réseau d’écotoxicologie terrestre et aquatique : Changement climatique et écotoxicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, La Rochelle &amp; online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de différentes tailles de particules de microplastiques de LDPE ajoutées au sol sur la croissance végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Richaume-Jolion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fabure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SEFA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactivité de contaminants en mélange dans le processus de bioaccumulation chez l’enchytréide Enchytraeus albidus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Portelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bamiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SEFA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Metz, France. , 2022, SEFA-2022 : Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicité des contaminations diffuses en sols périurbains : intérêt d’Enchytraeus albidus comme outil de diagnostic environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Trouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SEFA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Metz, France. , 2022, SEFA-2022 : Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un double stress sur les émissions azotées d'un sol : calibration et utilisation du modèle DNDC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16857,409 +16869,409 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SEFA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, VERSAILLES, France. , pp.1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique de bioaccumulation du cuivre et du cadmium chez l'enchytréide Enchytreus albidus : Influence de la nature du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Trouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Trouve</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bamiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SEFA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, VERSAILLES, France. , pp.1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are gene expressions in the new soil model fauna enchytraeus relevant as molecular biomarker for contaminated soil risk assessment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pedroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSOIL 2021 Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des épandages agricoles de matières organiques d’origine résiduaire sur les vers de terre et les micro-organismes du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Etievant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17274,100 +17286,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2021 de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Webinaire, France. 2021, Actes du Colloque 2021 de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude en rhizotron des interactions sol-annelides-plantes dans les processus de biofertilisation sur des sols marginaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francois-Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Petit Dit Grézériat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17382,454 +17394,454 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SEFA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, VERSAILLES, France. , pp.1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de tolérance au cuivre et au cadmium chez Enchytraeus albidus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Trebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fabure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SEFA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, VERSAILLES, France. , pp.1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'un protocole de PCR quantitative en temps réel sur Enchytraeus albidus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pedroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fabure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SEFA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, VERSAILLES, France. , pp.1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’inoculation d’invertébrés du sol sur les flux d’éléments dans les sols agricoles marginaux à l’aide d’une expérimentation en rhizotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Faravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Etievant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2020 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la sensibilité des Enchytraeus albidus au cuivre par le développement d’outils biomarqueurs du stress écotoxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pedroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17848,418 +17860,418 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la société d'Ecotoxicologie fondamentale et appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosys : Recherches sur eau et agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Eau et Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Saint-Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of PAHs and pesticides in water and sediments from peri-urban ponds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of earthworm biofertilization for the recovery of marginal lands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Workshop on Applications of Multi-scale Approaches in Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rennes, France. , 2019</w:t>
+              <w:t xml:space="preserve">ICOBTE, 15th International Conference of the Biochemistry of Trace Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nanjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736377v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of earthworm biofertilization for the recovery of marginal lands</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monitoring of PAHs and pesticides in water and sediments from peri-urban ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Karolak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOBTE, 15th International Conference of the Biochemistry of Trace Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nanjin, China</w:t>
+              <w:t xml:space="preserve">2019 Workshop on Applications of Multi-scale Approaches in Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rennes, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525225v1</w:t>
+                <w:t xml:space="preserve">hal-02736377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of copper and zinc availability and phytoavailability in agricultural soils receiving long-term organic waste amendments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18314,73 +18326,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling networks of causal relationships in stress ecology using Structural Equation Model: an example linking fate and impact of metals in contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18439,583 +18451,583 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Meeting of SETAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Brussels, Belgium. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of metal bioavailability for two earthworm species by the use of biochar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Zang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Phytotechnologies Conference: Plant-Based Solutions for Environmental Problems from Lab to Field</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Hangzhou City, China. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil enzyme activities reveal re-functionalization of trace metal agricultural contaminated soils after Miscanthus giganteus plantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehabilitation of microbial patrimony with &amp;lt;em&amp;gt;Miscanthus x giganteus&amp;lt;/em&amp;gt; crops on polluted soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Folkert F. van Oort</w:t>
+                <w:t xml:space="preserve">Analyse multi-élémentaire de vers de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dubromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ducristel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France. 705 p., 2014</w:t>
+              <w:t xml:space="preserve">13 èmes Journées de la Mesure et de la Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Stella Plage, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739862v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multi-élémentaire de vers de terre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annie Guérin</w:t>
+                <w:t xml:space="preserve">Rehabilitation of microbial patrimony with &amp;lt;em&amp;gt;Miscanthus x giganteus&amp;lt;/em&amp;gt; crops on polluted soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 èmes Journées de la Mesure et de la Métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Stella Plage, France. 2014</w:t>
+              <w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France. 705 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601417v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochem-Env, une plateforme au service de la caractérisation biochimique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19030,681 +19042,681 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres nationales de la Recherche sur les sites et sols pollués de l'ADEME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des approches PICT pour appréhender évaluer l’impact des éléments traces métalliques sur le fonctionnement microbien des sols : cas des sols agricoles irrigués par des eaux usées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowena Cinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la société d'Ecotoxicologie fondamentale et appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Thionville, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil invertebrate functional traits as indicators for metal contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Grumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demuynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Colloquium on Soil Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation de cultures à vocation énergétique sur sols pollués : effets sur les macro-invertébrés des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Demay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fourdrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminants en sols urbains : une revue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la matière organique dans la biodisponibilité des métaux en sols contaminés : cas des cultures annuelles vs cultures pérennes à vocation énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of energy crops on soil invertebrate communities in contaminated agricultural plains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19720,182 +19732,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected biological traits reveal soil invertebrate exposition to trace metal contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Milan, Italy. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between metal bioavailability, nature of organic matter and impact on soil organisms in contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19910,87 +19922,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between metal bioavailability, nature of organic matter and impact on soil organisms in contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20005,87 +20017,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between metal bioavailability, nature of organic matter and impact on soil organisms in contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20100,165 +20112,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil macrofauna biological traits to monitor soil restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t>
+              <w:t xml:space="preserve">SETAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750966v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil macrofauna biological traits to monitor soil restoration</w:t>
               </w:r>
@@ -20270,478 +20282,478 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC</w:t>
+              <w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812159v1</w:t>
+                <w:t xml:space="preserve">hal-02750966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy metal association with Particulate Organic Matter in contaminated agrosystems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut-on mettre en relation la teneur totale des métaux traces et la teneur en matière organique des sols pollués avec la biodisponibilité des métaux et les traits des communautés macrofaune des sols?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Marne la Vallée, France. 2009</w:t>
+              <w:t xml:space="preserve">Grp Français IHSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Montpellier, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812143v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on mettre en relation la teneur totale des métaux traces et la teneur en matière organique des sols pollués avec la biodisponibilité des métaux et les traits des communautés macrofaune des sols?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heavy metal association with Particulate Organic Matter in contaminated agrosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Harfouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Borca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grp Français IHSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Montpellier, France. 2009</w:t>
+              <w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Marne La Vallée, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812148v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy metal association with Particulate Organic Matter in contaminated agrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoud Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Borca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Marne La Vallée, France. 2009</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Marne la Vallée, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754342v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on mettre en relation la teneur totale des métaux traces et la teneur en matière organique des sols pollués avec la biodisponibilité des métaux et les traits des communautés macrofaune des sols?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20756,480 +20768,480 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grp Français IHSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Montpellier, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of soil organic status on the dynamics and impact of copper on microbial communities in a vineyard soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Navel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean M.F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOBTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Chihuahua, Mexico. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d’échelle : de la parcelle au microcosme - Distribution verticale de Cuivre en microcosmes dans un sol limoneux de Haute-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Rencontres Nationales de la Recherche sur les Sites &amp; Sols Pollués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical distribution of Copper in soil microcosms - Influence of the experimental modalities in the Copper distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Göteborg, Sweden. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of metal speciation on the functional and morphological responses of soil fungi: case of Cu and Zn in Trametes versicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21244,212 +21256,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. ISMOM International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms Commmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Pucon, Chile. J. Soil Sci. Plant Nutr., 8 (3), pp.272-273, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of metal-Particulate organic matter associations during soil organic matter turnover in metal contaminated agrosystems. Formation traitement de données d'images spectroscopiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Borca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron Soleil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Saint-Aubin, France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exocellular oxidases can be sensitive and selective biomarkers of fungal exposure to metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21464,1009 +21476,1009 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. EMEC8 European Meeting on Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom. 1 p, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of relating chemical to biological data in microcosms studies to asses s impact of copper on soil bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sebastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Annual Meeting SETAC EUROPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Porto, Portugal. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épandage des boues urbaines sur les sols : du danger au risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cambier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon Pollutec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Lyon, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of land-use on the colloidal and dissolved forms of trace elements in gravitational water of metal polluted soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Citeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elsass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International conference on the Biogeochemistry of trace elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Guelph, Canada. 1 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la réactivité vis-à-vis des métaux des matières organiques des sols suite à l'apports d'amendements organiques : fumier ou boue de station d'épuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soubrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque : Rôle et comportement des matières organiques dans l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Limoges, France. 1 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal and dissolved forms of trace metals in gravitational water of a metal-polluted agricultural soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Citeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elsass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International conference on Biogeochemistry of trace elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Guelph, Canada. 1 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spéciation des métaux et toxicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Ecotoxicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1999, Evian, France. 1 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du cuivre sur les populations de Pseudomonas fluorescents. Variabilité génétique et capacités adaptatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Borris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Valleys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Causes et conséquences de la variabilité et de la diversité microbiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Aussois, France. 1 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiological aspects of copper contamination of soil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Vallaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nouaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ducaroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Soil Sciences Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France. 1 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of side-effects of repeated applications of coppersulfate on microbial activities and biodiversity in order to define bioindicator groups of soil contamination by copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Vallaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nouaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. ISME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Halifax, Canada. 1 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22476,78 +22488,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écotoxicologie en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fabure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22558,267 +22570,267 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72 p., 2022, Les Mémos de Quae, 978-2-7592-3454-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3455-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet EPANDAGRI. Janvier 2000-décembre 2003. Etude d'un secteur agricole pollué par des épandages d'eaux usées: bilan environnemental et possibilités de reconversions végétales. Rapport final. Document de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">33 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des effets biologiques de la contamination des sols par le cuivre et le cadmium, sur deux dispositifs expérimentaux de longue durée; Compte-rendu de travaux (1995-97)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Breuil</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tatiana Vallaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Borris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">20 p., 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22828,1642 +22840,1642 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plastiques dans les sols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sols contaminés, carbone organique des sols et dérèglement climatique : quelles relations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">C. Mougin, F. Douay, M. Canavese, C. Besnard et E. Rémy. </w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sereni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Mougin; Francis Douay; Marine Canavese; Thierry Lebeau; Elisabeth Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sols urbains sont-ils cultivables ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chapitre 10, pp.182-192, 2020, Edition QUAE Matière à débattre et à décider</w:t>
+              <w:t xml:space="preserve">Les sols urbains sont ils cultivables ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, Chapitre 11, 2020, Matière à débattre et décider, 9782759232024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974698v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sols contaminés, carbone organique des sols et dérèglement climatique : quelles relations ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les plastiques dans les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Christian Mougin; Francis Douay; Marine Canavese; Thierry Lebeau; Elisabeth Rémy. </w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Mougin, F. Douay, M. Canavese, C. Besnard et E. Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sols urbains sont ils cultivables ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, Chapitre 11, 2020, Matière à débattre et décider, 9782759232024</w:t>
+              <w:t xml:space="preserve">Les sols urbains sont-ils cultivables ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 10, pp.182-192, 2020, Edition QUAE Matière à débattre et à décider</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221136v1</w:t>
+                <w:t xml:space="preserve">hal-02974698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de biodisponibilité en sciences de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Uher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodisponibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, ISTE Editions, 226 p., 2018, Collection Système Terre Environnement - Série Ecotoxicologie, 978-1-78405-354-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols et Environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présence et impact des éléments traces dans les sols. Chapitre 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2011, Sols et Environnement, 978-2-10-054900-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une réhabilitation des sols dégradés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Bernard Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jauzein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sous les pavés la terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi in situ de la composition des eaux gravitaires de sols sableux contaminés : déterminisme de la mobilité de Zn et Pb. Chapitre 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Citeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contaminations métalliques des agrosystèmes et écosystèmes péri-urbains.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 304 p., 2009, Update Sciences and Technologies, 978-2-7592-0275-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous les pavés la terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Belbéoc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sous les pavés la terre : Connaître et gérer les sols urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Omniscience, 208 p., 2009, Ecrin, 978 2 916097 03 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pollutions métalliques d'un site industriel et des sols environnants : distributions hétérogènes des métaux et relations avec l'usage des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toine Jongmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contaminations métalliques des agrosystèmes et écosystèmes péri-urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence et impact des éléments en traces dans les sols.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2005, 2-10-005520-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir du cadmium apporté par des épandages de boues urbaines en céréaliculture intensive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tercé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les éléments traces métalliques dans les sols. Approches fonctionnelles et spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2002, Un Point sur.. - INRA, 2-7380-0993-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité des matières organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ducaroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Douay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les éléments traces métalliques dans les sols. Approches fonctionnelles et spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2002, Un Point sur.. - INRA, 2-7380-0993-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafiltration as a means to investigate copper resistance mechanisms in soil bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Vallaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effect of mineral-organic-microorganism interactions on soil and freshwater environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluver Academic, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des fractionnements physiques dans l'étude de la dynamique des éléments traces dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ducaroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spéciation des métaux dans le sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Ecrin, 1999, Cahiers des Clubs CRIN</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pb and Cd complexation with soluble organic carbon and speciation in alkaline soil leachates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeochemistry of trace elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, Science and Technology Letters, pp.1-16, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02843414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24473,51 +24485,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan 2020 des activités du réseau ECOTOX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24526,94 +24538,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fabure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24623,147 +24635,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do macroinvertebrate abundance and community structure depend on the quality of ponds located in peri-urban areas?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence D Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nélieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Karolak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24773,752 +24785,752 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'évaluation du risque de mobilité des métaux dans l'agrosystème contaminé de Pierrelaye-Bessancourt : prospections du site, fonctionnement des sols et tests de lixiviation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fok van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épandage centenaire des eaux usées dans la plaine de Pierrelaye-Bessancourt : impact sur la couverture pédologique et sur le devenir des ETM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fok van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'évaluation du risque de mobilité des métaux dans l'agrosystème contaminé de Pierrelaye-Bessancourt : prospections du site et tests de lixiviation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Tamtam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fok van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche biogéochimique de l’exposition des champignons du sol aux micropolluants métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Trouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRA. 2007, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la spéciation des métaux Zn, Pb, Cd et Cu dans les sols pollués. Relations entre métaux polluants et matière organique du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cieselski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ContratAO--1042, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir et impact des polluants présents dans les friches et sites industriels. Etude des paramètres de transport de métaux (Zn, Pb, Cd) dans les sols pollués en vue de leur modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Ministère de L'Environnement. Dgad-Srae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ContratDGAD/SRAE--98142, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité des métaux lourds de sols pollués soumis à des contraintes physicochimiques et à des apports destinés à leur réhabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tercé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRETIE--90232, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25528,100 +25540,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation dans les systemes organo-mineraux modeles et naturels. Etude comparative des interactions cuivre (II) - ligand(s) monomere(s) et cuivre (II) - polymeres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Claude Bernard Lyon 1, 1986. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02857219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25631,105 +25643,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions matières organiques du sol - éléments traces métalliques : enjeux scientifiques et environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Institut National Agronomique Paris Grignon, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02823799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId608"/>
+      <w:footerReference w:type="default" r:id="rId609"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25876,51 +25888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chacon-Hurtado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabur&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sereni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.117986" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Juri&#353;i&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Ra&#353;eta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mislav Kontek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clifton-Brown" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M Trindade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e27788" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Etienne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111124" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Maux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115504" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03742055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Amoss&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Conrad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mazerolles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4650" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980512v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23404-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23046-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Allaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bimbot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art07" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759222v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Blasi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19093-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747296v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-2953-2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-18855-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Scordia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Papazoglou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Kotoula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sanz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ciria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12935" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03705113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grassi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pucheux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jean Dominique Ferrari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.878238" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.585677" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Karolak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10355-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324891v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hullot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tiziani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Mimmo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116499" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06985-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135927" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937897v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110979" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355647v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134260" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628787v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz von Cossel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lewandowski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berien Elbersen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Staritsky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Eupen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12163123" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708606v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Pham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Anh Pham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Huong Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meiffren" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brothier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.01.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GLT1659-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844917v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Navel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Vince" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12695" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972726v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gitton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Verger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brondeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Charvet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nold" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.11950" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651298v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-017-1862-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532705v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.01.078" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532563v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVCF8XKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512225v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4279-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535347v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536454v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-015-0531-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688916v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.021" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536466v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-015-0532-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695893v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Santiago Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Quintana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio L. Lafuente" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2772" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4X5QN597-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.01.042" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687891v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.04.021" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687889v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Renouf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Thenard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.01.012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDWM9RFV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000866v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo D. Rheinheimer dos Santos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Joel Kochem F. J. K. Mallmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2012.12.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6N9FD1N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699910v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boudon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Abonnel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.01.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M65PX5L9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.11.032" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W4SZ5QL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649480v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.01.017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648392v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.10.064" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761988v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4620-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8ZR1N3VQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641810v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192177v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fernandez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Jongmans" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01256.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0857D6119BA5BF5224D1357E85E487CFA7D740DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647629v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tamtam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fok van Oort" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuc Dinh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.10.033" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991544v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelle Quenea" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.11.037" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW5MHX3Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396336v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192014v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.054" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661731v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sebastia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.01001.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1G4CLK9Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668319v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius G. Jongmans" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01047.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R8V22CTD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654189v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27912008000400018" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663651v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.01.058" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG2ZDVD5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665957v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.12.019" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5W5QWCL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665847v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle D&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Jaulin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.04.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NLF72Z0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663462v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lejon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9145-6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C909CCA02A79918C97B35989CC6AA0190658145E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659814v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Laguerre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courde" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Noua&#238;m" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9081-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MLK9G4NK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655634v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.05.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z7L43S0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090767v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Citeau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.03.040" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZR6F8V8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668202v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00044.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKBZ49VN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665521v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00765.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661562v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.02.006" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74R05KD8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664334v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius Jongmans" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2005.00725.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF0E3755E5B038D4F6D5D40D0E04A4F11A656007/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682220v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Boucher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2004.10.020" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0WL1J49-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682221v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2004.07.031" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27BFNJ83-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673431v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679648v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaultier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Citeau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675340v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676118v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696811v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Bottero" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705558v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ducaroir" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701539v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermond" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705228v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Khandal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Terc&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699418v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djager" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727177v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djafer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665882v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J.D. Ferrari" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535500v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Mai Paris" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487850v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rougier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355629v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D. Hulot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hanot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355601v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525236v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Audrey" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525256v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144807v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785940v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- M.N. Bravin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734078v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Karolak" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barraud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786172v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551668v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeimy Andrea Chacon Hurtado" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811834v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605422v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606658v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ch&#226;tillon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733988v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Breuil" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Trouve" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531748v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602129v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607229v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albertelli" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742938v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739986v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738568v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794149v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Le Provost" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Cinelli" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606125v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746356v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744626v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620716v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745797v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elsass" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perdrial" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Perdrial" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Delphin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812213v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750841v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753573v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819997v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Desaunay" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813534v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758436v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815813v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814426v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600352v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762222v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759579v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758910v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761904v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dere" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761428v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764456v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767538v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770591v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courde" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borris" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Breuil" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766578v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766310v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765359v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770194v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768095v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769397v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767401v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771569v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837146v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loys" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772959v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charlatchka" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776687v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775481v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847059v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665890v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Richaume-Jolion" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marret" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665900v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Khodyrieva" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884354v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bamiere" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dehaudt" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Royaut&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706351v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488350v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Portelance" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488362v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ripoche" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487855v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487821v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665886v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pedroni" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229316v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487828v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francois-Marsal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Petit Dit Gr&#233;z&#233;riat" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487859v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Trebier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chacon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487837v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Oudot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525246v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Faravel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734030v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delval" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266442v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736377v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525225v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868000v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867044v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532683v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zang" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793622v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739862v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601417v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Catoire" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dubromel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de Jaeger" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ducristel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792036v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810665v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808702v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pernin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grumiaux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demuynck" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186859v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demay" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fourdrinier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190385v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615934v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802284v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803378v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750656v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811646v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813380v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750966v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812159v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812143v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Farges" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Harfouche" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Borca" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812148v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754342v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750643v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815859v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811865v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753580v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824546v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Kollmann" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Wolff" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750674v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815418v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817481v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603026v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827317v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827746v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubrand" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827315v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834976v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839823v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valleys" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841912v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nouaim" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838123v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783137v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/202/9782759234554/l-ecotoxicologie-en-questions" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3455-4" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833993v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841370v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laguerre" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974698v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221136v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710353v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192357v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823805v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blondel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Bernard Delmas" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gasperi" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jauzein" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814114v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821872v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belb&#233;oc'H" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Delmas" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192358v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826750v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832906v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Morel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829638v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840503v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839183v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843414v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193537v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850220v2" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D Hulot" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647539v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646945v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647531v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494268v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaulin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830941v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cieselski" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830212v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Environnement. Dgad-Srae" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852264v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857219v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823799v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chacon-Hurtado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabur&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sereni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.117986" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Juri&#353;i&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Ra&#353;eta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mislav Kontek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clifton-Brown" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M Trindade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e27788" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Etienne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111124" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Maux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115504" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03742055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Amoss&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Conrad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mazerolles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4650" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980512v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23404-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23046-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759222v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Blasi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19093-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Allaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bimbot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art07" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747296v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-2953-2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-18855-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Scordia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Papazoglou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Kotoula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sanz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ciria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12935" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03705113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grassi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pucheux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jean Dominique Ferrari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.878238" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937913v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Karolak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10355-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208410v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.585677" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324891v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hullot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tiziani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Mimmo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116499" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06985-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135927" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937897v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110979" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355647v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134260" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628787v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz von Cossel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lewandowski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berien Elbersen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Staritsky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Eupen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12163123" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708606v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Pham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Anh Pham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Huong Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meiffren" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brothier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.01.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GLT1659-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844917v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Navel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Vince" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12695" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972726v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gitton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Verger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brondeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Charvet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nold" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.11950" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651298v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-017-1862-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532705v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.01.078" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532563v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVCF8XKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512225v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4279-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535347v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536454v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-015-0531-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688916v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.021" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J0SKXP4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536466v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-015-0532-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Santiago Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Quintana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio L. Lafuente" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2772" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4X5QN597-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687892v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.01.042" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687891v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.04.021" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687889v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Renouf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Thenard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.01.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDWM9RFV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000866v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo D. Rheinheimer dos Santos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Joel Kochem F. J. K. Mallmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2012.12.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6N9FD1N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699910v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boudon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Abonnel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.01.016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M65PX5L9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019841v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.11.032" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W4SZ5QL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649480v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.01.017" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648392v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.10.064" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761988v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4620-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8ZR1N3VQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641810v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192177v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fernandez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Jongmans" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01256.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0857D6119BA5BF5224D1357E85E487CFA7D740DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647629v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tamtam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fok van Oort" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuc Dinh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.10.033" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991544v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelle Quenea" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.11.037" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW5MHX3Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396336v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192014v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.054" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661731v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sebastia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.01001.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1G4CLK9Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668319v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius G. Jongmans" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01047.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R8V22CTD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654189v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27912008000400018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663651v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.01.058" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG2ZDVD5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665957v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.12.019" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5W5QWCL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663462v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lejon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9145-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C909CCA02A79918C97B35989CC6AA0190658145E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665847v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle D&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Jaulin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.04.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NLF72Z0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659814v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Laguerre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courde" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Noua&#238;m" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9081-5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MLK9G4NK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655634v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.05.011" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z7L43S0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090767v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Citeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.03.040" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZR6F8V8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668202v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00044.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKBZ49VN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665521v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00765.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661562v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.02.006" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74R05KD8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664334v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius Jongmans" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2005.00725.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF0E3755E5B038D4F6D5D40D0E04A4F11A656007/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682220v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Boucher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2004.10.020" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0WL1J49-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682221v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2004.07.031" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27BFNJ83-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673431v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679648v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaultier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Citeau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675340v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676118v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696811v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Bottero" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705558v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ducaroir" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701539v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermond" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705228v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Khandal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Terc&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699418v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djager" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727177v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djafer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665882v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J.D. Ferrari" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535500v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Mai Paris" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487850v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rougier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355629v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D. Hulot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hanot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355601v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525256v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Audrey" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525236v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144807v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734078v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Karolak" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barraud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785940v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- M.N. Bravin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786172v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551668v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeimy Andrea Chacon Hurtado" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811834v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605422v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606658v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ch&#226;tillon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733988v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Breuil" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Trouve" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531748v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602129v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607229v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albertelli" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742938v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739986v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738568v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794149v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Le Provost" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Cinelli" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606125v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746356v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744626v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620716v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745797v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elsass" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perdrial" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Perdrial" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Delphin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812213v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750841v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753573v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819997v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Desaunay" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813534v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758436v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815813v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814426v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600352v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762222v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759579v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758910v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761904v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dere" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761428v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764456v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767538v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770591v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courde" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borris" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Breuil" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766578v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766310v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765359v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770194v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768095v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769397v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767401v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771569v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837146v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loys" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772959v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charlatchka" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776687v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775481v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847059v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665890v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Richaume-Jolion" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marret" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665900v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Khodyrieva" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884354v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bamiere" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dehaudt" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Royaut&#233;" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706351v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488350v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Portelance" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488362v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ripoche" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487855v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487821v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665886v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pedroni" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229316v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487828v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francois-Marsal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Petit Dit Gr&#233;z&#233;riat" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487859v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Trebier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chacon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487837v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Oudot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525246v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Faravel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734030v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delval" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266442v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525225v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736377v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868000v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867044v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532683v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zang" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793622v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601417v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Catoire" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dubromel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de Jaeger" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ducristel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739862v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792036v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810665v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808702v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pernin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grumiaux" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demuynck" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186859v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demay" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fourdrinier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190385v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615934v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802284v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803378v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750656v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811646v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813380v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812159v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750966v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812148v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754342v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Farges" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Harfouche" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Borca" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812143v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750643v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815859v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811865v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753580v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824546v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Kollmann" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Wolff" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750674v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815418v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817481v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603026v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827317v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827746v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubrand" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827315v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834976v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839823v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valleys" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841912v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nouaim" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838123v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783137v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/202/9782759234554/l-ecotoxicologie-en-questions" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3455-4" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833993v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841370v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laguerre" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221136v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974698v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710353v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192357v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823805v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blondel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Bernard Delmas" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gasperi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jauzein" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814114v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821872v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belb&#233;oc'H" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Delmas" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192358v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826750v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832906v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Morel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829638v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840503v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839183v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843414v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193537v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850220v2" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D Hulot" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647539v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646945v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647531v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494268v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaulin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830941v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cieselski" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830212v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Environnement. Dgad-Srae" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852264v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857219v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823799v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>