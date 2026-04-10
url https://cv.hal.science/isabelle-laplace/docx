--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -2421,472 +2421,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air traffic development in ASEAN: an airport capacity analysis</w:t>
+                <w:t xml:space="preserve">The Analysis of Impact of Larger Aircraft A-380 on Frequency of Flights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Malavolti</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Roucolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliya Ussinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCTR 2016, World Conference on Transport Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Shangai, China</w:t>
+              <w:t xml:space="preserve">ECOCEP 16, Energy and Climate Economic Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009372v1</w:t>
+                <w:t xml:space="preserve">hal-01424922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Analysis of Impact of Larger Aircraft A-380 on Frequency of Flights</w:t>
+                <w:t xml:space="preserve">Air traffic development in ASEAN: an airport capacity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aliya Ussinova</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOCEP 16, Energy and Climate Economic Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">WCTR 2016, World Conference on Transport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424922v1</w:t>
+                <w:t xml:space="preserve">hal-02009372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation in air transport market: impact on competitors strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liberalization in Southeast Asia: who is capturing the markets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ion Buzdugan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEGATS 2016, Advanced Aircraft Efficiency in a Global Air Transport System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">WCTR 2016, World Conference on Transport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301020v1</w:t>
+                <w:t xml:space="preserve">hal-01727424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deregulation of the ASEAN air Transport Market: Measure of Impacts of Airport Activities on Local Economies</w:t>
+                <w:t xml:space="preserve">Innovation in air transport market: impact on competitors strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Buzdugan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA 2016, 6th Transport Research Arena</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AEGATS 2016, Advanced Aircraft Efficiency in a Global Air Transport System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338251v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberalization in Southeast Asia: who is capturing the markets?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deregulation of the ASEAN air Transport Market: Measure of Impacts of Airport Activities on Local Economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCTR 2016, World Conference on Transport Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TRA 2016, 6th Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Varsovie, Poland. pp.3721-3730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2016.05.492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727424v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air traffic development in ASEAN: an airport capacity analysis</w:t>
               </w:r>
@@ -4783,51 +4783,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27765257"/>
+    <w:nsid w:val="BE527108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5014,51 +5014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-laplace" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8044-2148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056004494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214080071" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02297335v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laplace" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenoir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roucolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602381.2019.1652979" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Ussinova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-017-9591-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnette Dray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marzuoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Evans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01253614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Kazda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Badanik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tomova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02952163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Malavolti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02952158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Denis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02475662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137781v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mykoniatis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009233v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01704461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02095937v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02095935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02095934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01424922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01301020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Buzdugan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01338251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.492" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727424v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016812v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016793v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00874384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022230v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rebello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pita" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Valadares" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01313069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devoyon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bieder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Costes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paez Sindy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04708856v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cassan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-laplace" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8044-2148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056004494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214080071" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02297335v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laplace" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenoir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roucolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602381.2019.1652979" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Ussinova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-017-9591-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnette Dray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marzuoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Evans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01253614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Kazda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Badanik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tomova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02952163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Malavolti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02952158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Denis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02475662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137781v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mykoniatis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009233v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01704461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02095937v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02095935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02095934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01424922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01301020v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Buzdugan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01338251v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.492" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016812v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016793v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00874384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022230v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rebello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pita" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Valadares" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01313069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devoyon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bieder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Costes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paez Sindy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04708856v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cassan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>