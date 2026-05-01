--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -195,514 +195,622 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic impacts of the ASEAN single aviation market: focus on Cambodia, Laos, Myanmar, The Philippines and Vietnam</w:t>
+                <w:t xml:space="preserve">L’aéronautique Toulousaine : un patrimoine à co‑construire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mylène Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chantal Roucolle</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bieder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Business Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15, http://interfas.univ-tlse2.fr/nacelles/2307</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297335v1</w:t>
+                <w:t xml:space="preserve">hal-05598409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of the impact of larger aircraft (A-380) on flight frequency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economic impacts of the ASEAN single aviation market: focus on Cambodia, Laos, Myanmar, The Philippines and Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliya Ussinova</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nathalie Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12053-017-9591-7⟩</w:t>
+              <w:t xml:space="preserve">Asia Pacific Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (5), pp.656-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13602381.2019.1652979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682632v1</w:t>
+                <w:t xml:space="preserve">hal-02297335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Ground Transportation for Aviation System Disruption Alleviation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An analysis of the impact of larger aircraft (A-380) on flight frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliya Ussinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antony Evans</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Air Transportation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.D0070⟩</w:t>
+              <w:t xml:space="preserve">Energy efficiency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.701-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12053-017-9591-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693255v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using Ground Transportation for Aviation System Disruption Alleviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynnette Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Marzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (3), pp. 95-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.D0070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Future airports development strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Kazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Badanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Tomova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Komunikácie - vedecké listy Žilinskej univerzity v Žiline / Communications - Scientific Letters of the University of Žilina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (2), pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -712,3319 +820,3319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruptive and sustainable innovation at airports: the case of hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRA2020, 8th Transport Research Arena : Rethinking transport – towards clean and inclusive mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does innovation give incentives to innovate in air transport?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRA2020, 8th Transport Research Arena : Rethinking transport – towards clean and inclusive mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind turbine as GHG reduction tool: health, economic and ecological issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Innovation Give Incentives to Innovate in Air Transport?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCTR 2019, 15th World Conference on Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of the passenger centric transportation - Smart4pax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mykoniatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC-EPSMSO 2019, 8th International Conference on Experiments / Process / System Modeling / Simulation / Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New trends in passenger choice in multimodal door-to-door travels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEGATS 2018, Advanced Aircraft Efficiency in a Global Air Transport System Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Innovation Give Incentives to Innovate in Air Transport?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th European Transport Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Innovation Give Incentives to Innovate in Air Transport?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEGATS 2018, Advanced Aircraft Efficiency in a Global Air Transport System Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New trends in passenger choice in multimodal door-to-door travels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th European Transport Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The analysis of Impact of Larger Aircraft on Frequency of Flight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliya Ussinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Research Arena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The analysis of Impact of Larger Aircraft on Frequency of Flight</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Beyond traditional value of time: passenger behavior for multimodal door-to-door travels in the age of information technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliya Ussinova</w:t>
+                <w:t xml:space="preserve">Nathalie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air Transport Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">European Transport Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009233v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond traditional value-of-time: passenger behavior for multimodal door-to-door travels in the age of information technologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The analysis of Impact of Larger Aircraft on Frequency of Flight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Roucolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliya Ussinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Transport Conference 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Air Transport Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704461v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air traffic development in ASEAN: an airport capacity analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Beyond traditional value-of-time: passenger behavior for multimodal door-to-door travels in the age of information technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air Transport Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">European Transport Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009243v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of the impact of larger aircraft (A-380) on flight frequency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Air traffic development in ASEAN: an airport capacity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aliya Ussinova</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Transport Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Air Transport Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009250v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The analysis of Impact of Larger Aircraft on Frequency of Flight</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An analysis of the impact of larger aircraft (A-380) on flight frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliya Ussinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITEA 2017, International Transport Economic Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">European Transport Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009219v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond traditional value of time: passenger behavior for multimodal door-to-door travels in the age of information technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The analysis of Impact of Larger Aircraft on Frequency of Flight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lenoir</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Roucolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliya Ussinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Transport Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">ITEA 2017, International Transport Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009254v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air Transportation and Multimodal, Collaborative Decision Making during Adverse Events</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Liberalization in Southeast Asia: who is capturing the markets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Féron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEGATS 2016, Advanced Aircraft Efficiency in a Global Air Transport System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAF, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">WCTR 2016, World Conference on Transport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095937v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deregulation of the ASEAN air Transport Market: Measure of Impacts of Airport Activities on Local Economies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Innovation in air transport market: impact on competitors strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Buzdugan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCTR 2016, World Conference on Transport Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">AEGATS 2016, Advanced Aircraft Efficiency in a Global Air Transport System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095935v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air traffic development in ASEAN: an airport capacity analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Deregulation of the ASEAN air Transport Market: Measure of Impacts of Airport Activities on Local Economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Malavolti</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA 2016, Transport Research Arena Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TRA 2016, 6th Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Varsovie, Poland. pp.3721-3730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2016.05.492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095934v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Analysis of Impact of Larger Aircraft A-380 on Frequency of Flights</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Air Transportation and Multimodal, Collaborative Decision Making during Adverse Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynnette Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Marzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aliya Ussinova</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Féron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOCEP 16, Energy and Climate Economic Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">AEGATS 2016, Advanced Aircraft Efficiency in a Global Air Transport System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAF, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424922v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air traffic development in ASEAN: an airport capacity analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Deregulation of the ASEAN air Transport Market: Measure of Impacts of Airport Activities on Local Economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Malavolti</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCTR 2016, World Conference on Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Shangai, China</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009372v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberalization in Southeast Asia: who is capturing the markets?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Air traffic development in ASEAN: an airport capacity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCTR 2016, World Conference on Transport Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">TRA 2016, Transport Research Arena Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727424v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation in air transport market: impact on competitors strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Analysis of Impact of Larger Aircraft A-380 on Frequency of Flights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ion Buzdugan</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliya Ussinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEGATS 2016, Advanced Aircraft Efficiency in a Global Air Transport System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ECOCEP 16, Energy and Climate Economic Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301020v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deregulation of the ASEAN air Transport Market: Measure of Impacts of Airport Activities on Local Economies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Air traffic development in ASEAN: an airport capacity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Roucolle</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA 2016, 6th Transport Research Arena</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WCTR 2016, World Conference on Transport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Shangai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338251v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air traffic development in ASEAN: an airport capacity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Transportation Economics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air Transportation and Multimodal, Collaborative Decision Making during Adverse Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynnette Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Marzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Féron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATM seminar 2015, 11th USA/EUROPE Air Traffic Management R&amp;D Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FAA &amp; Eurocontrol, Jun 2015, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Impacts of ASEAN Liberalization on Regional Air Transport Markets : The case of Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATRS 2014, Air Transport Research Society conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">META-CDM : Multimodal, Efficient Transportation in Airports and Collaborative Decision Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Marzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Féron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AUN 2014, Airports in Urban Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaCDM : Multimodal, Efficient Transportation in Airports and Collaborative Decision Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Marzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynnette Dray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATRS 2014, Air Transport Research Society conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal, efficient transportation in airports and collaborative decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Marzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Féron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATOS 2013, 4th International Air Transport and Operations Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future strategies for airports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Badanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCTR 2010, 12th World Conference on Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Nice, France. pp xxx</w:t>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal. pp xxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023861v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future strategies for airports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Badanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Tomova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCTR 2010, 12th World Conference on Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal. pp xxx</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Nice, France. pp xxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022230v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAST : Future Airport Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Malavolti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Malavolti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antonin Kazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Tomova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INO 2008, 7th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Brétigny-sur-Orge, France. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rail deregulation in Europe, and prospects of air rail integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATRS 2006, Air Transport Research Society World Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Nagoya, Japan. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermodality and passenger transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Rebello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Pita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Valadares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETC 2005, European Transport Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Strasbourg, France. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4034,98 +4142,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable growth research program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche ENAC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Toulouse, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4135,104 +4243,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air traffic development in ASEAN : an airport capacity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4242,480 +4350,480 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport aérien et sociétés : influences croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Devoyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École Nationale de l'Aviation Civile. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’aéronautique toulousaine : des représentations sociales à sa patrimonialisation ou comment co-construire l’aviation de demain entre les experts du secteur et les habitants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paez Sindy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LERASS. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project VILAGIL-MaaS: literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsy Kaddoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRIT/RR–2022–06–FR, IRIT : Institut de Recherche Informatique de Toulouse. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of demand for leisure air transport in 2025, Synthesis Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4783,51 +4891,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE527108"/>
+    <w:nsid w:val="8DC9CD88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5014,51 +5122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-laplace" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8044-2148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056004494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214080071" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02297335v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laplace" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenoir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roucolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602381.2019.1652979" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Ussinova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-017-9591-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnette Dray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marzuoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Evans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01253614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Kazda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Badanik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tomova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02952163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Malavolti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02952158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Denis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02475662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137781v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mykoniatis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009233v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01704461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02095937v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02095935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02095934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01424922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01301020v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Buzdugan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01338251v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.492" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016812v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016793v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00874384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022230v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rebello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pita" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Valadares" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01313069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devoyon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bieder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Costes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paez Sindy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04708856v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cassan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-laplace" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8044-2148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056004494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214080071" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598409v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Costes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laplace" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bieder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02297335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenoir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roucolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602381.2019.1652979" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Ussinova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-017-9591-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693255v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnette Dray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marzuoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Evans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01253614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Kazda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Badanik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tomova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02952163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Malavolti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02952158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Denis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02475662v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mykoniatis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01704461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01301020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Buzdugan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01338251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.492" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02095937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02095935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02095934v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01424922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168578v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00874384v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021781v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rebello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Valadares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01313069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devoyon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paez Sindy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04708856v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cassan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>