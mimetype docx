--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1264,204 +1264,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends in passenger choice in multimodal door-to-door travels</w:t>
+                <w:t xml:space="preserve">Does Innovation Give Incentives to Innovate in Air Transport?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lenoir</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Roucolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEGATS 2018, Advanced Aircraft Efficiency in a Global Air Transport System Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009332v1</w:t>
+                <w:t xml:space="preserve">hal-02009330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Innovation Give Incentives to Innovate in Air Transport?</w:t>
+                <w:t xml:space="preserve">New trends in passenger choice in multimodal door-to-door travels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Théo Denis</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th European Transport Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">AEGATS 2018, Advanced Aircraft Efficiency in a Global Air Transport System Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009316v1</w:t>
+                <w:t xml:space="preserve">hal-02009332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Innovation Give Incentives to Innovate in Air Transport?</w:t>
               </w:r>
@@ -1490,73 +1490,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEGATS 2018, Advanced Aircraft Efficiency in a Global Air Transport System Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">47th European Transport Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009330v1</w:t>
+                <w:t xml:space="preserve">hal-02009316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New trends in passenger choice in multimodal door-to-door travels</w:t>
               </w:r>
@@ -2244,295 +2244,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberalization in Southeast Asia: who is capturing the markets?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovation in air transport market: impact on competitors strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Roucolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Buzdugan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCTR 2016, World Conference on Transport Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">AEGATS 2016, Advanced Aircraft Efficiency in a Global Air Transport System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727424v1</w:t>
+                <w:t xml:space="preserve">hal-01301020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation in air transport market: impact on competitors strategies</w:t>
+                <w:t xml:space="preserve">Deregulation of the ASEAN air Transport Market: Measure of Impacts of Airport Activities on Local Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ion Buzdugan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEGATS 2016, Advanced Aircraft Efficiency in a Global Air Transport System</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TRA 2016, 6th Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Varsovie, Poland. pp.3721-3730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2016.05.492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301020v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deregulation of the ASEAN air Transport Market: Measure of Impacts of Airport Activities on Local Economies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liberalization in Southeast Asia: who is capturing the markets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA 2016, 6th Transport Research Arena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCTR 2016, World Conference on Transport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2016.05.492⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01338251v1</w:t>
+                <w:t xml:space="preserve">hal-01727424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air Transportation and Multimodal, Collaborative Decision Making during Adverse Events</w:t>
               </w:r>
@@ -2797,204 +2797,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Analysis of Impact of Larger Aircraft A-380 on Frequency of Flights</w:t>
+                <w:t xml:space="preserve">Air traffic development in ASEAN: an airport capacity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aliya Ussinova</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOCEP 16, Energy and Climate Economic Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">WCTR 2016, World Conference on Transport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424922v1</w:t>
+                <w:t xml:space="preserve">hal-02009372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air traffic development in ASEAN: an airport capacity analysis</w:t>
+                <w:t xml:space="preserve">The Analysis of Impact of Larger Aircraft A-380 on Frequency of Flights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Malavolti</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Roucolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliya Ussinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCTR 2016, World Conference on Transport Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Shangai, China</w:t>
+              <w:t xml:space="preserve">ECOCEP 16, Energy and Climate Economic Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009372v1</w:t>
+                <w:t xml:space="preserve">hal-01424922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air traffic development in ASEAN: an airport capacity analysis</w:t>
               </w:r>
@@ -4891,51 +4891,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DC9CD88"/>
+    <w:nsid w:val="63B14013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5122,51 +5122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-laplace" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8044-2148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056004494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214080071" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598409v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Costes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laplace" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bieder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02297335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenoir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roucolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602381.2019.1652979" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Ussinova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-017-9591-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693255v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnette Dray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marzuoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Evans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01253614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Kazda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Badanik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tomova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02952163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Malavolti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02952158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Denis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02475662v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mykoniatis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01704461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01301020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Buzdugan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01338251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.492" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02095937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02095935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02095934v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01424922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168578v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00874384v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021781v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rebello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Valadares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01313069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devoyon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paez Sindy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04708856v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cassan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-laplace" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8044-2148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056004494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214080071" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598409v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Costes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laplace" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bieder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02297335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenoir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roucolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602381.2019.1652979" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Ussinova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-017-9591-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693255v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnette Dray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marzuoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Evans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01253614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Kazda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Badanik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tomova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02952163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Malavolti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02952158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Denis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02475662v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mykoniatis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01704461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01301020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Buzdugan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01338251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.492" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727424v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02095937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02095935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02095934v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009372v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01424922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168578v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00874384v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021781v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rebello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Valadares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01313069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devoyon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paez Sindy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04708856v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cassan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>