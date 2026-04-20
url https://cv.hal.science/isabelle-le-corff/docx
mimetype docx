--- v0 (2026-03-18)
+++ v1 (2026-04-20)
@@ -522,418 +522,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le cinéma Breizh îlien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Corff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Skol Vreizh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penser les émotions. Cinémas, séries, nouvelles images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Corff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedjma Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Le Corff, Nedjma Moussaoui, Martin Barnier. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Champs visuels, 978-2-343-09527-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-01738313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biopics de tueurs/Killers in Biopics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Fontanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Corff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trudy Bolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martin Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Le Corff, Nedjma Moussaoui, Martin Barnier. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Champs visuels, 978-2-343-09527-1</w:t>
+              <w:t xml:space="preserve">Alter éditions, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma irlandais, une expression postcoloniale européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Corff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Le Corff. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Univers anglophone / Didact Anglais, 9782753533905</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma européen et les langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Corff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...272 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Barnier et Isabelle Le Corff. , 5, 2013, Cahiers de l'Association Française des Enseignants Chercheurs en Cinéma et Audiovisuel, 22619623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1209,217 +1209,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction Le court métrage – Théorie et pratique d’un genre contemporain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Court métrage : formes, formats, usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Corff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lardy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Le Corff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01949272v1</w:t>
+                <w:t xml:space="preserve">hal-04321092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Court métrage : formes, formats, usages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Le Corff</w:t>
+                <w:t xml:space="preserve">Introduction Le court métrage – Théorie et pratique d’un genre contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gelly</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lardy</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Corff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321092v1</w:t>
+                <w:t xml:space="preserve">halshs-01949272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Close-up: On the Colony's Postcolony Encounter in Claire Denis's Chocolat and White Material - Africa Under the Skin</w:t>
               </w:r>
@@ -1767,51 +1767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les multiples avatars d’Al Capone à l’écran : figurations d’un mythe moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Menegaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trudy Bolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4423,186 +4423,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mise en abîme des lettres et correspondance des arts dans The End of The Affair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Corff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole Cloarec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettres de Cinéma, De la missive au film-lettre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Le Spectaculaire Cinéma, 978-2-7535-0530-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'animation indépendante à la française : paroles de Jullien, Lemouland et Girerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Corff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Floquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAnimations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charles Corlet, 2007, 978-2847061284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074094v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02074104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview With The Vampire : place et résonances dans l’oeuvre de Neil Jordan</w:t>
               </w:r>
@@ -5066,234 +5066,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conférence-débat &amp;quot;Parce que j’étais peintre&amp;quot; avec Christophe Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Corff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parce que j’étais peintre, avec Christophe Cognet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’épuisement du lieu dans Paysage ordinaire (Damien Monnier, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Corff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Documenter le monde paysan contemporain : enjeux politiques et écologiques ». UBO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Ryan’s Daughter à Michael Collins, un cinéma anglo-irlandais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Corff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « le cinéma britannique au XXème siècle », journée inscrite dans le programme de recherche « Cinéma européen du XXème siècle », Universités de Caen, Paris 1 Panthéon-Sorbonne et Strasbourg.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005603v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03019112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cinéma irlandais, un mirage aux confins de l'Europe</w:t>
               </w:r>
@@ -5700,165 +5700,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mort au cinéma : vers un kitsch totalitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Corff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kitsch &amp; Idéologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Héritages &amp; Constructions dans le texte et l'image UBO, Nov 2016, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Films documentaires des îles bretonnes : des expériences singulières au service d'une mémoire collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Corff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mers et océans en crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Héritages &amp; Constructions dans le Texte et l'Image, Nov 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074954v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02074961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humour, Parody and Caricature at Work in the Films of the first Wave</w:t>
               </w:r>
@@ -7295,51 +7295,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de l'ouvrage collectif &amp;quot;Biopics de tueurs/Killers in Biopics&amp;quot;, Lyon, Alter éditions, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trudy Bolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7572,51 +7572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/isabellelecorff/accueil?authuser=0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321061v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Fiant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Corff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05542261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321080v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02183896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cloarec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lisa/9029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Moussaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50923&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02047852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coop-breizh.fr/7445-le-cinema-breizh-ilien-9782367580517.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fontanel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudy Bolter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beylot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Epinoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/cinemas-of-ireland-16" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gelly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lardy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321092v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020227v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979469v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01096464v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145776v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vendramini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ohana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074135v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073734v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8939/fictographies-de-la-bretagne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321136v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.georama.fr/catalogue/iles/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03008030v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/nouveautes/la-representation-du-contrat-dans-le-cinema-anglophone-4813.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/fr/book/9781137496355" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03001378v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mcfarlandbooks.com/contents-2.php?id=978-0-7864-7924-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503546148-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.u-bordeaux3.fr/index.php/images-en-question-cin-c3-a9ma-2c-t-c3-a9l-c3-a9vision-2c-nouvelles-images-3a-les-voies-de-la-recherche-28les-30.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145757v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.michelhoudiardediteur.com/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805542v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/etudesirlandaises/2083" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074063v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/download/sample/58210" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.livres-cinema.info/livre/3103/cinema-et-couleur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1684" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100201990" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074177v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1000" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019128v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005603v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019112v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834893v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002925v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002927v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074969v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000428v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019119v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000431v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075059v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075075v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01132107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01132111v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01132119v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01132322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075090v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075101v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075115v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/isabellelecorff/accueil?authuser=0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321061v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Fiant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Corff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05542261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321080v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02183896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cloarec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lisa/9029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02047852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coop-breizh.fr/7445-le-cinema-breizh-ilien-9782367580517.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Moussaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50923&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fontanel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudy Bolter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beylot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Epinoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/cinemas-of-ireland-16" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gelly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lardy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020227v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979469v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01096464v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145776v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vendramini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ohana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074135v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073734v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8939/fictographies-de-la-bretagne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321136v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.georama.fr/catalogue/iles/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03008030v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/nouveautes/la-representation-du-contrat-dans-le-cinema-anglophone-4813.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/fr/book/9781137496355" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03001378v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mcfarlandbooks.com/contents-2.php?id=978-0-7864-7924-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503546148-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.u-bordeaux3.fr/index.php/images-en-question-cin-c3-a9ma-2c-t-c3-a9l-c3-a9vision-2c-nouvelles-images-3a-les-voies-de-la-recherche-28les-30.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145757v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.michelhoudiardediteur.com/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805542v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/etudesirlandaises/2083" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074063v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/download/sample/58210" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.livres-cinema.info/livre/3103/cinema-et-couleur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1684" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074094v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100201990" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074177v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1000" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019128v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834893v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002925v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002927v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074969v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000428v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019119v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000431v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075059v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075075v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01132107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01132111v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01132119v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01132322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075090v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075101v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075115v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>