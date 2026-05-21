--- v1 (2026-04-20)
+++ v2 (2026-05-21)
@@ -522,418 +522,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser les émotions. Cinémas, séries, nouvelles images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Corff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedjma Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Le Corff, Nedjma Moussaoui, Martin Barnier. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Champs visuels, 978-2-343-09527-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le cinéma Breizh îlien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Corff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Skol Vreizh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biopics de tueurs/Killers in Biopics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Fontanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Corff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trudy Bolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Penser les émotions. Cinémas, séries, nouvelles images</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alter éditions, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma irlandais, une expression postcoloniale européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Corff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Le Corff. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Univers anglophone / Didact Anglais, 9782753533905</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma européen et les langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Corff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...223 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Barnier et Isabelle Le Corff. , 5, 2013, Cahiers de l'Association Française des Enseignants Chercheurs en Cinéma et Audiovisuel, 22619623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1209,217 +1209,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Court métrage : formes, formats, usages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Le Corff</w:t>
+                <w:t xml:space="preserve">Introduction Le court métrage – Théorie et pratique d’un genre contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gelly</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lardy</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Corff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321092v1</w:t>
+                <w:t xml:space="preserve">halshs-01949272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction Le court métrage – Théorie et pratique d’un genre contemporain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Court métrage : formes, formats, usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Corff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lardy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Le Corff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01949272v1</w:t>
+                <w:t xml:space="preserve">hal-04321092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Close-up: On the Colony's Postcolony Encounter in Claire Denis's Chocolat and White Material - Africa Under the Skin</w:t>
               </w:r>
@@ -1767,51 +1767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les multiples avatars d’Al Capone à l’écran : figurations d’un mythe moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Menegaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trudy Bolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3700,50 +3700,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La réception du cinéma irlandais en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Corff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Le Corff Pierre Beylot et Michel Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les images en question - Cinéma, télévision, nouvelles images : les voies de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection Cinéma(s), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les images en question - Cinéma, télévision, nouvelles images : les voies de la recherche, 9782867816468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’œuvre cinématographique comme objet de distanciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Corff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3765,143 +3851,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rencontre avec l’oeuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’harmattan, 2012, La rencontre avec l’oeuvre, 978-296-55819-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083741v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01113654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jones, a faithful adaptation of Bizet’s opera ?</w:t>
               </w:r>
@@ -4423,186 +4423,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'animation indépendante à la française : paroles de Jullien, Lemouland et Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Corff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Floquet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAnimations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles Corlet, 2007, 978-2847061284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mise en abîme des lettres et correspondance des arts dans The End of The Affair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Corff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicole Cloarec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettres de Cinéma, De la missive au film-lettre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Le Spectaculaire Cinéma, 978-2-7535-0530-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02074104v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02074094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview With The Vampire : place et résonances dans l’oeuvre de Neil Jordan</w:t>
               </w:r>
@@ -5273,165 +5273,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conférence-débat avec Pascale Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Corff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat avec Pascale Breton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le cinéma irlandais, un mirage aux confins de l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Corff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès d'une Europe audiovisuelle, sciences, chroniques historiques, catastrophes et imaginaires contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFECCAV, Jul 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074319v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03019125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de Mise au point et Questions de communication</w:t>
               </w:r>
@@ -5562,165 +5562,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marée Noire, Colère Rouge, de René Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Corff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Arts et Sciences, IUEM- IBSHS, UBO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">British nonsense and the culture of recreation in Four Lions, Chris Morris (2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Corff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"That's Entertainment!" Spectacle, Amusement, Audience and the Culture of Recreation in the Audiovisual Contexts of English-speaking countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SERCIA, Sep 2017, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074409v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03002927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mort au cinéma : vers un kitsch totalitaire ?</w:t>
               </w:r>
@@ -7295,51 +7295,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de l'ouvrage collectif &amp;quot;Biopics de tueurs/Killers in Biopics&amp;quot;, Lyon, Alter éditions, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trudy Bolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7572,51 +7572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/isabellelecorff/accueil?authuser=0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321061v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Fiant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Corff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05542261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321080v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02183896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cloarec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lisa/9029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02047852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coop-breizh.fr/7445-le-cinema-breizh-ilien-9782367580517.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Moussaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50923&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fontanel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudy Bolter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beylot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Epinoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/cinemas-of-ireland-16" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gelly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lardy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020227v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979469v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01096464v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145776v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vendramini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ohana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074135v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073734v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8939/fictographies-de-la-bretagne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321136v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.georama.fr/catalogue/iles/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03008030v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/nouveautes/la-representation-du-contrat-dans-le-cinema-anglophone-4813.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/fr/book/9781137496355" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03001378v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mcfarlandbooks.com/contents-2.php?id=978-0-7864-7924-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503546148-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.u-bordeaux3.fr/index.php/images-en-question-cin-c3-a9ma-2c-t-c3-a9l-c3-a9vision-2c-nouvelles-images-3a-les-voies-de-la-recherche-28les-30.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145757v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.michelhoudiardediteur.com/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805542v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/etudesirlandaises/2083" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074063v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/download/sample/58210" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.livres-cinema.info/livre/3103/cinema-et-couleur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1684" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074094v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100201990" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074177v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1000" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019128v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834893v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002925v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002927v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074969v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000428v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019119v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000431v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075059v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075075v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01132107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01132111v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01132119v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01132322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075090v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075101v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075115v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/isabellelecorff/accueil?authuser=0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321061v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Fiant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Corff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05542261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321080v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02183896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cloarec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lisa/9029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Moussaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50923&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02047852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coop-breizh.fr/7445-le-cinema-breizh-ilien-9782367580517.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fontanel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudy Bolter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beylot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Epinoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/cinemas-of-ireland-16" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gelly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lardy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321092v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020227v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979469v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01096464v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145776v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vendramini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ohana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074135v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073734v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8939/fictographies-de-la-bretagne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321136v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.georama.fr/catalogue/iles/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03008030v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04321176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/nouveautes/la-representation-du-contrat-dans-le-cinema-anglophone-4813.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02073799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/fr/book/9781137496355" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03001378v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mcfarlandbooks.com/contents-2.php?id=978-0-7864-7924-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503546148-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.u-bordeaux3.fr/index.php/images-en-question-cin-c3-a9ma-2c-t-c3-a9l-c3-a9vision-2c-nouvelles-images-3a-les-voies-de-la-recherche-28les-30.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145757v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.michelhoudiardediteur.com/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805542v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/etudesirlandaises/2083" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074063v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/download/sample/58210" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.livres-cinema.info/livre/3103/cinema-et-couleur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1684" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100201990" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074177v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1000" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019128v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019125v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074319v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834893v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002925v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002927v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074409v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074969v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000428v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019119v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000431v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075059v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075075v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01132107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01132111v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01132119v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01132322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075090v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075101v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075115v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>